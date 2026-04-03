--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -54,78 +54,78 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adriano Vermelho, Antonio Rodrigues dos Santos, Célio Eletricista, Denis Bomba, Deú, Douglas Aguiar de Carvalho, Duda do Mercado, Elizabete de Olinda da Silva, José Ronaldo Borges, João Evangelista Muniz, Marisa do Pronto Socorro, Moisés da Bia, Zézinho da Bola</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/844/projeto_de_lei_ordinaria_no_10-2016.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/844/projeto_de_lei_ordinaria_no_10-2016.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito Municipal, do Vice-Prefeito e dos Secretários Municipais para o período de 2017/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Zézinho da Bola</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/1653/projeto_de_lei_no_25-2016.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/1653/projeto_de_lei_no_25-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Perdão e dá outras providências.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/1654/projeto_de_lei_no_26-2016.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/1654/projeto_de_lei_no_26-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Benedito Torteli como nomenclatura de via pública e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -432,67 +432,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/844/projeto_de_lei_ordinaria_no_10-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/1653/projeto_de_lei_no_25-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/1654/projeto_de_lei_no_26-2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/844/projeto_de_lei_ordinaria_no_10-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/1653/projeto_de_lei_no_25-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2016/1654/projeto_de_lei_no_26-2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="234.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="125.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>