--- v0 (2025-12-17)
+++ v1 (2026-04-03)
@@ -54,190 +54,190 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/667/requerimento_no_4-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/667/requerimento_no_4-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de piso de cimento no canteiro central da Avenida Habib Jabáli, em frente ao nº 500 onde fica localizado o Fórum Municipal.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/666/requerimento_n_5-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/666/requerimento_n_5-2017.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal em diversos pontos da cidade.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/663/requerimento_no_12-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/663/requerimento_no_12-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a reestruturação do Parque Permanente de Exposições (Expocana).</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/662/requerimento_no_13-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/662/requerimento_no_13-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de academia ao ar livre em alguns pontos da cidade.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/656/requerimento_no_123-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/656/requerimento_no_123-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a iluminação da quadra da Creche Benedito Monteiro.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/654/requerimento_no_125-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/654/requerimento_no_125-2017.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal quanto a instalação de um braço de luz no poste localizado na Rua Sérgio Caressato, nº 196 no Bairro_x000D_
 Disolina Farina do Bem, próximo a caixa d'água do "morro"._x000D_
 Solicita providências do Executivo Municipal quanto a operação tapa buracos na extensão da Rua Luis Buzato e no cruzamento da mesma rua com a_x000D_
 Rua José Custódio Alves, no Jardim Boa Vista e a troca de lâmpadas nos postes da Rua Luis Buzato.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Adriano Vermelho, Deú, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/651/requerimento_no_161-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/651/requerimento_no_161-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação e adequação do Ginásio Municipal de Esportes nos padrões oficiais, bem como a divisão e melhorias do Campo do Recinto da_x000D_
 Expocana.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/643/requerimento_no_218-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/643/requerimento_no_218-2017.pdf</t>
   </si>
   <si>
     <t>Solicita providência no canteiro central da Avenida Gabriel José do Vale para a implantação de acesso exclusivo para ambulâncias e viaturas policiais em frente ao prédio da UPA, a fim de facilitar o acesso em ambos os sentidos da avenida.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/641/requerimento_no_237-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/641/requerimento_no_237-2017.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal para que viabilize estudo para a construção de um novo Cemitério Municipal.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/635/requerimento_no_289-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/635/requerimento_no_289-2017.pdf</t>
   </si>
   <si>
     <t>Requer que seja solucionado o problema de escoamento de água pluvial nas esquinas: conforme mapa em anexo, Avenida Arsenio Ramos Martins com Rua Marechal Deodoro da Fonseca, Avenida Arsenio Ramos Martins esquina com Rua José Bonifácio e Avenida Arsenio Ramos Martins com a Rua Prudente de Morais, todas situadas no Bairro Jardim Dom Pedro I.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/628/requerimento_no_304-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/628/requerimento_no_304-2017.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal quanto ao recapeamento asfáltico em toda extensão da Rua João de Aguiar, no Bairro Jardim do Alto.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/627/requerimento_no_305-2017.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/627/requerimento_no_305-2017.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal quanto a realização de pavimentação asfáltica, com galerias de água e instalação de postes de iluminação pública na Rua José Quita da Silva, no Jardim Boa Esperança.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -544,68 +544,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/667/requerimento_no_4-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/666/requerimento_n_5-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/663/requerimento_no_12-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/662/requerimento_no_13-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/656/requerimento_no_123-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/654/requerimento_no_125-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/651/requerimento_no_161-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/643/requerimento_no_218-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/641/requerimento_no_237-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/635/requerimento_no_289-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/628/requerimento_no_304-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/627/requerimento_no_305-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/667/requerimento_no_4-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/666/requerimento_n_5-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/663/requerimento_no_12-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/662/requerimento_no_13-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/656/requerimento_no_123-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/654/requerimento_no_125-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/651/requerimento_no_161-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/643/requerimento_no_218-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/641/requerimento_no_237-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/635/requerimento_no_289-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/628/requerimento_no_304-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2017/627/requerimento_no_305-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>