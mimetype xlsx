--- v0 (2025-12-17)
+++ v1 (2026-05-21)
@@ -54,1212 +54,1212 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3002/indicacao_n01.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3002/indicacao_n01.18.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO ENCAMINHAMENTO DE PROJETO DE LEI COMPLEMENTAR DISPONDO SOBRE CONCESSÃO DEAREADE PROPRIEDADE DO MUNICÍPIO PARA SOCIEDADE BENEFICENTE HOSPITALAR SANTA CASA DE MISERICÓRDIA DE SERRANA/SP.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1098/requerimento_no_1-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1098/requerimento_no_1-2018.pdf</t>
   </si>
   <si>
     <t>Requerimento para que se tomem as devidas providências quanto à destinação adequada de veículos e demais objetos em situação de abandono no pátio da Prefeitura.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1099/requerimento_no_2-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1099/requerimento_no_2-2018.pdf</t>
   </si>
   <si>
     <t>Solicita-se a substituição da tubulação por outra de maior capacidade - maior diâmetro na Rua Alberto do Nascimento, no Bairro Jardim Boa Esperança II.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1100/requerimento_no_3-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1100/requerimento_no_3-2018.pdf</t>
   </si>
   <si>
     <t>Solicita-se a instalação de ventiladores no dispensário de medicamentos e na sala de entrega de materiais e coletas do Pronto Socorro Municipal Menino Jesus.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1101/requerimento_no_4-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1101/requerimento_no_4-2018.pdf</t>
   </si>
   <si>
     <t>Solicita-se a instalação de redutor de velocidade (lombada) às proximidades do cruzamento das Ruas Guanabara e Paraná.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1102/requerimento_no_5-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1102/requerimento_no_5-2018.pdf</t>
   </si>
   <si>
     <t>Solicita-se a instalação de, ao menos, três redutores de velocidade (lombadas) ao longo da Rua Amélio Baricala.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1103/requerimento_no_6-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1103/requerimento_no_6-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam-se alterações no Plano Municipal de Trânsito no cruzamento das Ruas Dr. Tito Melo Carvalho e Amazonas, no Jardim Bela Vista, a fim de se garantir visibilidade aos motoristas.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1104/requerimento_no_7-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1104/requerimento_no_7-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam-se alterações no Plano Municipal de Trânsito no cruzamento das Ruas Quirino José do Bem e Vicente de Paula Lima, no Centro, a fim de se garantir visibilidade a motoristas e transeuntes.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1105/requerimento_no_8-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1105/requerimento_no_8-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam-se alterações no Plano Municipal de Trânsito no cruzamento das Ruas Serafim do Bem e Vicente de Paula Lima, no Centro, a fim de se garantir visibilidade a motoristas e transeuntes.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1106/requerimento_no_9-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1106/requerimento_no_9-2018.pdf</t>
   </si>
   <si>
     <t>Solicita-se o recapeamento da Rua Mário Bertoline, às proximidades do Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1107/requerimento_no_10-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1107/requerimento_no_10-2018.pdf</t>
   </si>
   <si>
     <t>Solicita-se a instalação de três redutores de velocidade (lombadas) ao longo da Rua Amélio Baricala, nos Bairros Jardim Boa Esperança I e Jardim Boa Esperança II.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1108/requerimento_no_11-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1108/requerimento_no_11-2018.pdf</t>
   </si>
   <si>
     <t>Requer-se que os cargos de Operador de Sistema de Água e Esgoto, Agente de Serviço e Operador de Máquinas sejam contemplados na Reforma Administrativa; Requerem-se informações acerca do cronograma dessa reforma; E por fim, requer-se a concessão de EPIs (equipamentos de proteção individual) para os servidores que desempenham as referidas funções.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento_no_12-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento_no_12-2018.pdf</t>
   </si>
   <si>
     <t>Solicita-se o recapeamento da Rua Marco Antonio Pace, no Bairro Jardim Boa Esperança II.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento_no_13-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento_no_13-2018.pdf</t>
   </si>
   <si>
     <t>Solicita-se o recapeamento da Rua Paraná, no Bairro Jardim Cristina; Solicita-se ainda inspeção em residências que vêm apresentando rachaduras em paredes, spostamente em razão do intenso tráfego de veículos na referida rua.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Denis Bomba</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento_no_14-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento_no_14-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de contratação de médicos oftalmologista, dermatologista, neurologista e gastroenterologista.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1112/requerimento_no_15-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1112/requerimento_no_15-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação estudos sobre a realização de convênio entre o Município e a Associação dos Deficientes Visuais de Ribeirão Preto e Região - ADEVIRP.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1113/requerimento_no_16-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1113/requerimento_no_16-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação contratação de médico clínico geral para atender no PSF - Posto de Saúde da Família localizado no Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1114/requerimento_no_17-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1114/requerimento_no_17-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos sobre ampliação/reforma da Creche Municipal Santa Clara localizada no Bairro Jardim Dom Pedro I.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Bis do Hospital, Fátima do Bem, Taíde Bidinello</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1115/requerimento_no_18-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1115/requerimento_no_18-2018.pdf</t>
   </si>
   <si>
     <t>Solicito informações dos mutuários dos Bairros Jardim das Rosas II, Rômulo Montanari, Jardim Dom Pedro (SEMCAP) ou lotes urbanizados. Neste relatório deve conter o valor das dívidas ou seja, quantos mutuários não conseguiram colocar em dia as suas prestações? O percentual de inadimplência? E quantos imóveis faltam ainda para quitação?</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1116/requerimento_no_19-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1116/requerimento_no_19-2018.pdf</t>
   </si>
   <si>
     <t>Solicito informações a pagamento de adicional de insalubridade a servidores que tem direito. e de que forma é avaliado o grau de insalubridade?</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1117/requerimento_no_20-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1117/requerimento_no_20-2018.pdf</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3101/requerimento_2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3101/requerimento_2018.pdf</t>
   </si>
   <si>
     <t>Neste documento estão contidos todos os Requerimentos do período do ano de 2018.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Deú</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3050/pdl_n01.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3050/pdl_n01.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO DEPUTADO FEDERAL RODRIGO GARCIA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3051/pdl_n02.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3051/pdl_n02.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO COORDENADOR DO_x000D_
 PROGRAMA CIDADE LEGAL DA SECRETARIA DE ESTADO DE HABITAÇÃO_x000D_
 DE SÃO PAULO, SR° EUGÊNIO JOSÉ ZULIANI (GENINHO ZULIANI), PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3052/pdl_n03.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3052/pdl_n03.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR MARCIO FRANÇA, GOVERNADOR DO ESTADO DESAOPAULO, PELOS RELEVANTES SERVIÇOS PRESTADO AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3053/pdl_n04.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3053/pdl_n04.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO DEPUTADO ESTADUAL CAIO FRANÇA, PELOS RELEVANTES SERVIÇOS PRESTADO AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3054/pdl_n05.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3054/pdl_n05.18.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO DEPUTADO FEDERAL LUIZ LAURO FILHO, PELOS RELEVANTES SERVIÇOS PRESTADO AO MUNICIPIO DE SERRANA."</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3055/pdl_n07.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3055/pdl_n07.18.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO SERRANENSE A SENHORA ANA CLAUDIA POLO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO E A COMUNIDADE DE SERRANA".</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3056/pdl_n08.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3056/pdl_n08.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR ANGEL DARIO RIOS ARIZA, PELOS RELEVANTES SERVIÇOS PRESTADO AO MUNICÍPIO E A COMUNIDADES DE SERRANA.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>Mesa Diretora - MESDIR</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3084/pdl_n09.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3084/pdl_n09.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR ANTÔNIO OSCAR DE SOUZA, PELOS RELEVANTES SERVIÇOS PRESTADO AO MUNICÍPIO E A COMUNIDADES DE SERRANA.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3085/pdl_n10.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3085/pdl_n10.18.pdf</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3086/pdl_n11.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3086/pdl_n11.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR REGINALDO CESAR FALARINO, PELOS RELEVANTES SERVIÇOS PRESTADO AO MUNICÍPIO E A COMUNIDADES DE SERRANA.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3087/pdl_n12.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3087/pdl_n12.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ SERRANENSE A Ir. GRACE NAKAYI NACULE, POR RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE DA COMARCA DE SERRANA-SP.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3088/pdl_n13.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3088/pdl_n13.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR ANGELO MANOEL PERSONA,PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3089/pdl_n14.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3089/pdl_n14.18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR SIDNEY DOS REIS MARINHO, POR RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE DA COMARCA DE SERRANA — SP.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/379/plc_1-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/379/plc_1-2018.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa da Câmara Municipal de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3000/plc_n02.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3000/plc_n02.18.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a recomposição da remuneração dos Servidores Públicos da Câmara Municipal de Serrana/SP e dá outras providências.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3001/plc_n03.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3001/plc_n03.18.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS III E IV DA LEI COMPLEMENTAR N° 502/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>Fátima do Bem</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3003/plc_n04.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3003/plc_n04.18.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI COMPLEMENTAR N.° 345/2013, QUE DISPÕE SOBRE NORMAS PARA CONCESSÃO DE ALVARÁ PARA A REALIZAÇÃO DE FEIRAS TEMPORÁRIAS DE COMÉRCIO VAREJISTA ITINERANTES NO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>Adriano Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3004/plc_n05.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3004/plc_n05.18.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 44, INCISO IV DA LEI COMPLEMENTAR 327/2013, QUE CRIA A ZONA DE EXPANSÃO DE INTERESSE SOCIAL (ZEIS I) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
     <t>Prefeito Municipal de Serrana</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2984/projeto_de_lei_complementar_executivo_n01.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2984/projeto_de_lei_complementar_executivo_n01.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CESSÃO DE DIREITO DE USO DE AREAPÚBLICA EM FAVOR DA ARQUIDIOCESE DE RIBEIRÃO PRETO — PAROQUIA SAGRADO CORAÇÃO DE JESUS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2985/projeto_de_lei_complementar_executivo_n02.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2985/projeto_de_lei_complementar_executivo_n02.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA DESCRIÇÃO E REQUISITOS DOS CARGOS DE AGENTE DE CONTROLE DE ENDEMIAS, AGENTE COMUNITÁRIO DE SAÚDE, EDUCADOR SOCIAL E TÉCNICO EM FARMÁCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2986/projeto_de_lei_complementar_executivo_n03.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2986/projeto_de_lei_complementar_executivo_n03.18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR 462/2016 E ALTERAÇÕPES QUE APROVA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2987/projeto_de_lei_complementar_executivo_n04.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2987/projeto_de_lei_complementar_executivo_n04.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DE LEIS COMPLEMENTARES QUE ESPECIFIVAM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/</t>
+    <t>http://sapl.serrana.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI 0 PLANO DIRETOR DE TURISMO DO MUNICÍPIO DE SERRANA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2989/projeto_de_lei_complementar_executivo_n06.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2989/projeto_de_lei_complementar_executivo_n06.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2990/projeto_de_lei_complementar_executivo_n07.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2990/projeto_de_lei_complementar_executivo_n07.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO § 1º. DO ARTIGO 155 DA LEI COMPLEMENTAR N° 300/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2991/projeto_de_lei_complementar_executivo_n08.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2991/projeto_de_lei_complementar_executivo_n08.18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 176/2006, QUE DISPÕE SOBRE O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2992/projeto_de_lei_complementar_executivo_n09.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2992/projeto_de_lei_complementar_executivo_n09.18.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE ALTERAÇÃO DO § 1º. DO ARTIGO 155 DA LEI COMPLEMENTAR N°300/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2993/plcexecutivo_n11.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2993/plcexecutivo_n11.19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DE LEIS COMPLEMENTARES QUE ESPECIFICAM E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2994/projeto_de_lei_complementar_executivo_n12.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2994/projeto_de_lei_complementar_executivo_n12.18.pdf</t>
   </si>
   <si>
     <t>ESTABELECE 0 PROGRAMA DE RENEGOCIAÇÃO DA DÍVIDA ATIVA MUNICIPAL - DIVIDA ZERO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2995/plcexecutivo_n13.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2995/plcexecutivo_n13.19.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 177/2006, QUE DISPÕE SOBRE ELABORAÇÃO DO CÓDIGO DE POSTURAS DO MUNICiP10 DE SERRANA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2996/projeto_de_lei_complementar_executivo_n14.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2996/projeto_de_lei_complementar_executivo_n14.18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N°462/2016, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2997/projeto_de_lei_complementar_executivo_n15.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2997/projeto_de_lei_complementar_executivo_n15.18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, A ALINNAR, MEDIANTE DAÇÃO EM PAGAMENTO, IMÓVEIS PERTENCENTES AO PATRIMÔNIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR 462/2016 E 500/2017 ALTERAÇÕES, QUE APROVA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2999/projeto_de_lei_complementar_executivo_n24.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2999/projeto_de_lei_complementar_executivo_n24.18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N°174/2006, QUE INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3005/plo_n_01.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3005/plo_n_01.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME LUIZA BRIGATTI FARINA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3006/plo_n_02.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3006/plo_n_02.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME NORMA BERTOLINI COMO NOMENCLATURA DE POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3007/plo_n_03.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3007/plo_n_03.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME ALEXANDRINA NÁPOLES BERTOLINI COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3008/plo_n_04.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3008/plo_n_04.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME ODETE MARIA SALOMÃO BERDEJO COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3009/plo_n_05.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3009/plo_n_05.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME EVANDRO CÉSAR DA SILVA COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3010/plo_n_06.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3010/plo_n_06.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME FRANCISCO LAÉRCIO RASTELLI COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DISPONIBILIZACAO, VIA INTERNET,DE RESULTADOS DE EXAMES COMPLEMENTARES — ANÁLISES CLÍNICAS, IMAGEM E OUTROS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3012/plo_n_08.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3012/plo_n_08.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME JOSÉ ROBERTO VALDEVITE, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3013/plo_n_09.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3013/plo_n_09.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME BENEDITO BOTELHO COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3014/plo_n_10.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3014/plo_n_10.18.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI LUCAS BEGALLI ZAMORA QUE DISPÕE SOBRE A OBRIGATORIEDADE DE CAPACITAÇÃO EM CURSO DE PRIMEIROS SOCORROS A ATUANTES NAS INSTITUIÇÕES DE ENSINO, RECREAÇÃO E SEUS CONGÊNERES EM TODO MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3015/plo_n_12.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3015/plo_n_12.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE IZABEL JUNQUEIRA DE FREITAS, COMO NOMENCLATURA DE VIA PÚBLICA</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3016/plo_n_13.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3016/plo_n_13.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA "INCUBADORA DE EMPRESAS", NO ÂMBITO DO MUNICÍPIO DE SERRANA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3017/plo_n_14.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3017/plo_n_14.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE CARGA E DESCARGA DE NUMERÁRIOS NAS AGÊNCIAS BANCÁRIAS E SIMILARES NO MUNICÍPIO DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3018/plo_n_15.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3018/plo_n_15.18.pdf</t>
   </si>
   <si>
     <t>DIPÕE SOBRE A ADOÇÃO DO NOME DE JERÔNIMO BARBOSA DOS SANTOS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3019/plo_n_16.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3019/plo_n_16.18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL ADOTAR O NOME DE OCTACÍLIO COUTINHO DE FREITAS (LEI N° 1.245/2008) COMO EXTENSÃO NA AVENIDA DO LOTEAMENTO ALTO DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3020/plo_n_17.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3020/plo_n_17.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO NOME DE ANTÔNIO CARNIEL SANGALI, NO POLIESPORTIVO A SER CONSTRUIDO NA AVENIDA BAUDILIO BIAGI, S/N°, BAIRRO JARDIM DOM PEDRO I, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3021/plo_n_18.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3021/plo_n_18.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE JESUÍNO XAVIER DOS SANTOS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3022/plo_n_19.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3022/plo_n_19.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE JOSE LUCIANO DE OLIVEIRA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>Thiago da Academia</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CRIAÇÃO DO PROJETO "CEM" (CRÔNICOS EM MOVIMENTO) NO ÂMBITO DA FISIOTERAPIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3024/plo_n_21.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3024/plo_n_21.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADOÇÃO DO NOME DE NELSON BIASOLI COMO NOMENCLATURA DE PRÉDIO PÚBLICO, DE TITULARIDADE DO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3025/plo_n_22.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3025/plo_n_22.18.pdf</t>
   </si>
   <si>
     <t>AQUI NASCEU A FÉ EM SERRANA.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3026/plo_n_23.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3026/plo_n_23.18.pdf</t>
   </si>
   <si>
     <t>AQUI NASCEU SERRANA.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3027/plo_n_24.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3027/plo_n_24.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LUIZA DOMICIANO DA SILVA AMARO, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3028/plo_n_25.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3028/plo_n_25.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS HOSPITAIS PÚBLICOS E PRIVADOS, LOCALIZADOS NO MUNICÍPIO DE SERRANA, DE AFIXAREM, EM LOCAL VISÍVEL, LISTA DE MÉDICOS PLANTONISTAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3029/plo_n_26.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3029/plo_n_26.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOMEANTONIOAMARO, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Rubinho Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3030/plo_n_27.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3030/plo_n_27.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOAÇÃO DO NOME BENEDITO FRANCISCO DA SILVA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3031/plo_n_28.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3031/plo_n_28.18.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a gravação em áudio e vídeo, das sessões de licitações públicas realizadas pelos Poderes Legislativo e Executivo, no âmbito do Município de Serrana, na forma que especifica.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3032/plo_n_29.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3032/plo_n_29.18.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI N.° 1.871/2018, QUE DISPÕE SOBRE O HORÁRIO DE CARGA E DESCARGA DE NUMERÁRIOS NAS AGÊNCIAS BANCÁRIAS E SIMILARES NO MUNICÍPIO DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3033/plo_n_30.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3033/plo_n_30.18.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de afixação, no âmbito do Município de Serrana, de avisos com o número do Disque Denúncia da Violência Contra a Mulher (Disque 180).".</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3034/plo_n_31.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3034/plo_n_31.18.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A " - ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS AJUDANDO A ME AJUDAR - APAMA", E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1761/projeto_de_lei_no_32-2018.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1761/projeto_de_lei_no_32-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome Ermelindo Caressato como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Bis do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3035/plo_n_33.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3035/plo_n_33.18.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A ADOÇÃO DO NOME DE OCTAVIO DIAS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3036/plo_n_34.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3036/plo_n_34.18.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DE PRÓPRIO MUNICIPAL - BENEDITO LEIGH</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3037/plo_n_35.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3037/plo_n_35.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOAÇÃO DO NOME PEDRO MIRALHA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3038/plo_n_36.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3038/plo_n_36.18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A IMPLANTAÇÃO DE BEBEDOUROS E COMEDOUROS PARA CÃES NAS PRAÇAS E ÁREAS DE LAZER NO MUNICÍPIO DE SERRANA."</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3039/plo_n_39.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3039/plo_n_39.18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO, NO ÂMBITO DO MUNICÍPIO DE SERRANA, DO PROMED — PROGRAMA DE DISTRIBUIÇÃO GRATUITA DE MEDICAMENTOS PARA POPULAÃO CARENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2962/projeto_de_lei_ordinaria_n01.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2962/projeto_de_lei_ordinaria_n01.18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 EXECUTIVO MUNICIPAL A ALIENAR BENS MÓVEIS INSERVIVEIS DO PATRIMÔNIO MUNICIPAL, ATRAVÉS DE LICITAÇÃO, NA MODALIDADE LEILÃO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2963/projeto_de_lei_ordinaria_n02.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2963/projeto_de_lei_ordinaria_n02.18.pdf</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2964/projeto_de_lei_ordinaria_n03.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2964/projeto_de_lei_ordinaria_n03.18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N.° 1.088/2005, QUE DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA ASSISTENCIAL "FRENTE POPULAR DE TRABALHO", E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2965/projeto_de_lei_ordinaria_n04.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2965/projeto_de_lei_ordinaria_n04.18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.751/2016 QUE DISPÕE SOBRE ALTERAÇÃO DAS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIAS DEVIDAS PELO MUNICÍPIO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL-RPPS.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2966/projeto_de_lei_ordinaria_n05.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2966/projeto_de_lei_ordinaria_n05.18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1.146/2006, QUE DISPÕE SOBRE A REORGANIZAÇÃO DO REGIME DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO, NO MUNICÍPIO DE SERRANA, NA REALIZAÇÃO DE EVENTOS DE CARÁTER SOCIAL, COMO REUNIÕES DANÇANTES E OUTRAS, EM LOCAIS DE NATUREZA PRIVADA.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2968/projeto_de_lei_ordinaria_n08.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2968/projeto_de_lei_ordinaria_n08.18.pdf</t>
   </si>
   <si>
     <t>INSTITUI 0 PLANO MUNICIPAL DE CULTURADO MUNICÍPIO DE SERRANA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2969/projeto_de_lei_ordinaria_n09.28.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2969/projeto_de_lei_ordinaria_n09.28.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1806/2017, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2970/projeto_de_lei_ordinaria_n10.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2970/projeto_de_lei_ordinaria_n10.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO — FME E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2971/projeto_de_lei_ordinaria_n11.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2971/projeto_de_lei_ordinaria_n11.18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO O ESTADO DESAOPAULO POR INTERMÉDIO DA SECRETARIA DE ESTADO DA CULTURA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2972/projeto_de_lei_ordinaria_n12.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2972/projeto_de_lei_ordinaria_n12.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 0 TRANSPORTE ESCOLAR PRIVADO NO ÂMBITO DO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2975/projeto_de_lei_ordinaria_n13.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2975/projeto_de_lei_ordinaria_n13.18.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A NOVA REFORMULAÇÃO E REESTRUTURAÇÁO DO CONSELHO MUNICIPAL DE SAÚDE, REVOGA A LEI MUNICIPAL N° 1.264 DE 20 DE FEVEREIRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2976/projeto_de_lei_ordinaria_n14.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2976/projeto_de_lei_ordinaria_n14.23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 EXECUTIVO MUNICIPAL A RECEBER, A TÍTULO DE DOAÇÃO, UM VEÍCULO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2977/projeto_de_lei_ordinaria_n15.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2977/projeto_de_lei_ordinaria_n15.18.pdf</t>
   </si>
   <si>
     <t>INSTITUI 0FORUMMUNICIPAL DA EDUCAÇÃO DE SERRANA - FMES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2978/projeto_de_lei_ordinaria_n16.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2978/projeto_de_lei_ordinaria_n16.18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA 0 CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO COM A AGÊNCIA REGULADORA DOS SERVIÇOS DE SANEAMENTO DAS BACIAS DOS RIOS PIRACICABA, CAPIVARI E JUNDIAÍ — ARESPCJ, PARA DELEGAÇÃO DAS COMPETÊNCIAS MUNICIPAIS DE REGULAÇÃO E FISCALIZAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2979/projeto_de_lei_ordinaria_n18.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2979/projeto_de_lei_ordinaria_n18.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO, NO MUNICÍPIO DE SERRANA, NA REALIZAÇÃO DE EVENTOS DE CARÁTER SOCIAL, COMO REUNIÕES DANÇANTES E OUTRAS, EM LOCAIS DE NATUREZA PRIVADA (Chácaras e Similares).</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2980/projeto_de_lei_ordinaria_n19.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2980/projeto_de_lei_ordinaria_n19.18.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES PARA ESTABELECER E ENCONTRAR AS OBRIGAÇÕES DE PEQUENO VALOR DA MUNICIPALIDADE, DISCIPLINANDO AS DISPOSIÇÕES PREVISTAS NO § 4° DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL E ARTIGO 87 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2981/projeto_de_lei_ordinaria_n20.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2981/projeto_de_lei_ordinaria_n20.18.pdf</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2982/projeto_de_lei_ordinaria_n21.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2982/projeto_de_lei_ordinaria_n21.18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 MUNICÍPIO A REALIZAR DOAÇÃO DE REDE DE ENERGIA ELÉTRICA E ILUMINAÇÃO PÚBLICA A COMPANHIA PAULISTA DE FORÇA E LUZ - CPFL E ESTABELECE A OBRIGATORIEDADE DE EXTENSÃO E TRANSFORMAÇÃO DA REFERIDA REDE.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2983/projeto_de_lei_ordinaria_n22.18.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2983/projeto_de_lei_ordinaria_n22.18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 EXECUTIVO MUNICIPAL A ALIENAR BENS MÓVEIS INSERVIVEIS DO PATRIMÔNIO MUNICIPAL, ATRAVÉS DE LICITAÇÃO, NA MODALIDADE LEILÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1566,67 +1566,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3002/indicacao_n01.18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1098/requerimento_no_1-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1099/requerimento_no_2-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1100/requerimento_no_3-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1101/requerimento_no_4-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1102/requerimento_no_5-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1103/requerimento_no_6-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1104/requerimento_no_7-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1105/requerimento_no_8-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1106/requerimento_no_9-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1107/requerimento_no_10-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1108/requerimento_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1112/requerimento_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1113/requerimento_no_16-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1114/requerimento_no_17-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1115/requerimento_no_18-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1116/requerimento_no_19-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1117/requerimento_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3101/requerimento_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3050/pdl_n01.18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3051/pdl_n02.18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3052/pdl_n03.18.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3053/pdl_n04.18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3054/pdl_n05.18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3055/pdl_n07.18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3056/pdl_n08.18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3084/pdl_n09.18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3085/pdl_n10.18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3086/pdl_n11.18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3087/pdl_n12.18.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3088/pdl_n13.18.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3089/pdl_n14.18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/379/plc_1-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3000/plc_n02.18.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3001/plc_n03.18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3003/plc_n04.18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3004/plc_n05.18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2984/projeto_de_lei_complementar_executivo_n01.18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2985/projeto_de_lei_complementar_executivo_n02.18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2986/projeto_de_lei_complementar_executivo_n03.18.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2987/projeto_de_lei_complementar_executivo_n04.18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2989/projeto_de_lei_complementar_executivo_n06.18.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2990/projeto_de_lei_complementar_executivo_n07.18.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2991/projeto_de_lei_complementar_executivo_n08.18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2992/projeto_de_lei_complementar_executivo_n09.18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2993/plcexecutivo_n11.19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2994/projeto_de_lei_complementar_executivo_n12.18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2995/plcexecutivo_n13.19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2996/projeto_de_lei_complementar_executivo_n14.18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2997/projeto_de_lei_complementar_executivo_n15.18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2999/projeto_de_lei_complementar_executivo_n24.18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3005/plo_n_01.18.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3006/plo_n_02.18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3007/plo_n_03.18.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3008/plo_n_04.18.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3009/plo_n_05.18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3010/plo_n_06.18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3012/plo_n_08.18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3013/plo_n_09.18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3014/plo_n_10.18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3015/plo_n_12.18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3016/plo_n_13.18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3017/plo_n_14.18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3018/plo_n_15.18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3019/plo_n_16.18.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3020/plo_n_17.18.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3021/plo_n_18.18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3022/plo_n_19.18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3024/plo_n_21.18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3025/plo_n_22.18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3026/plo_n_23.18.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3027/plo_n_24.18.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3028/plo_n_25.18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3029/plo_n_26.18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3030/plo_n_27.18.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3031/plo_n_28.18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3032/plo_n_29.18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3033/plo_n_30.18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3034/plo_n_31.18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1761/projeto_de_lei_no_32-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3035/plo_n_33.18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3036/plo_n_34.18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3037/plo_n_35.18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3038/plo_n_36.18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3039/plo_n_39.18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2962/projeto_de_lei_ordinaria_n01.18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2963/projeto_de_lei_ordinaria_n02.18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2964/projeto_de_lei_ordinaria_n03.18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2965/projeto_de_lei_ordinaria_n04.18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2966/projeto_de_lei_ordinaria_n05.18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2968/projeto_de_lei_ordinaria_n08.18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2969/projeto_de_lei_ordinaria_n09.28.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2970/projeto_de_lei_ordinaria_n10.18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2971/projeto_de_lei_ordinaria_n11.18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2972/projeto_de_lei_ordinaria_n12.18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2975/projeto_de_lei_ordinaria_n13.18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2976/projeto_de_lei_ordinaria_n14.23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2977/projeto_de_lei_ordinaria_n15.18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2978/projeto_de_lei_ordinaria_n16.18.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2979/projeto_de_lei_ordinaria_n18.18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2980/projeto_de_lei_ordinaria_n19.18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2981/projeto_de_lei_ordinaria_n20.18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2982/projeto_de_lei_ordinaria_n21.18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2983/projeto_de_lei_ordinaria_n22.18.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3002/indicacao_n01.18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1098/requerimento_no_1-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1099/requerimento_no_2-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1100/requerimento_no_3-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1101/requerimento_no_4-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1102/requerimento_no_5-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1103/requerimento_no_6-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1104/requerimento_no_7-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1105/requerimento_no_8-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1106/requerimento_no_9-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1107/requerimento_no_10-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1108/requerimento_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1112/requerimento_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1113/requerimento_no_16-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1114/requerimento_no_17-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1115/requerimento_no_18-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1116/requerimento_no_19-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1117/requerimento_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3101/requerimento_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3050/pdl_n01.18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3051/pdl_n02.18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3052/pdl_n03.18.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3053/pdl_n04.18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3054/pdl_n05.18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3055/pdl_n07.18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3056/pdl_n08.18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3084/pdl_n09.18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3085/pdl_n10.18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3086/pdl_n11.18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3087/pdl_n12.18.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3088/pdl_n13.18.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3089/pdl_n14.18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/379/plc_1-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3000/plc_n02.18.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3001/plc_n03.18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3003/plc_n04.18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3004/plc_n05.18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2984/projeto_de_lei_complementar_executivo_n01.18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2985/projeto_de_lei_complementar_executivo_n02.18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2986/projeto_de_lei_complementar_executivo_n03.18.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2987/projeto_de_lei_complementar_executivo_n04.18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2989/projeto_de_lei_complementar_executivo_n06.18.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2990/projeto_de_lei_complementar_executivo_n07.18.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2991/projeto_de_lei_complementar_executivo_n08.18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2992/projeto_de_lei_complementar_executivo_n09.18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2993/plcexecutivo_n11.19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2994/projeto_de_lei_complementar_executivo_n12.18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2995/plcexecutivo_n13.19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2996/projeto_de_lei_complementar_executivo_n14.18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2997/projeto_de_lei_complementar_executivo_n15.18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2999/projeto_de_lei_complementar_executivo_n24.18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3005/plo_n_01.18.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3006/plo_n_02.18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3007/plo_n_03.18.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3008/plo_n_04.18.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3009/plo_n_05.18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3010/plo_n_06.18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3012/plo_n_08.18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3013/plo_n_09.18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3014/plo_n_10.18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3015/plo_n_12.18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3016/plo_n_13.18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3017/plo_n_14.18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3018/plo_n_15.18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3019/plo_n_16.18.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3020/plo_n_17.18.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3021/plo_n_18.18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3022/plo_n_19.18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3024/plo_n_21.18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3025/plo_n_22.18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3026/plo_n_23.18.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3027/plo_n_24.18.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3028/plo_n_25.18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3029/plo_n_26.18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3030/plo_n_27.18.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3031/plo_n_28.18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3032/plo_n_29.18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3033/plo_n_30.18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3034/plo_n_31.18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/1761/projeto_de_lei_no_32-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3035/plo_n_33.18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3036/plo_n_34.18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3037/plo_n_35.18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3038/plo_n_36.18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/3039/plo_n_39.18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2962/projeto_de_lei_ordinaria_n01.18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2963/projeto_de_lei_ordinaria_n02.18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2964/projeto_de_lei_ordinaria_n03.18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2965/projeto_de_lei_ordinaria_n04.18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2966/projeto_de_lei_ordinaria_n05.18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2968/projeto_de_lei_ordinaria_n08.18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2969/projeto_de_lei_ordinaria_n09.28.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2970/projeto_de_lei_ordinaria_n10.18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2971/projeto_de_lei_ordinaria_n11.18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2972/projeto_de_lei_ordinaria_n12.18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2975/projeto_de_lei_ordinaria_n13.18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2976/projeto_de_lei_ordinaria_n14.23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2977/projeto_de_lei_ordinaria_n15.18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2978/projeto_de_lei_ordinaria_n16.18.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2979/projeto_de_lei_ordinaria_n18.18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2980/projeto_de_lei_ordinaria_n19.18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2981/projeto_de_lei_ordinaria_n20.18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2982/projeto_de_lei_ordinaria_n21.18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2018/2983/projeto_de_lei_ordinaria_n22.18.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="181.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>