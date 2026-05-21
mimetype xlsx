--- v0 (2026-02-04)
+++ v1 (2026-05-21)
@@ -54,174 +54,174 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Denis Bomba</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/396/pdl_n01.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/396/pdl_n01.19.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã serranense à Senhora Maria Clara Machado da Silva, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/395/pdl_n02.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/395/pdl_n02.19.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão serranense ao Senhor Eduardo Clayton Alexandre pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/394/pdl_n03.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/394/pdl_n03.19.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã serranense à Dr.ª Denise Rodrigues Villela Silva em reconhecimento aos relevantes serviços prestados à comunidade serranense.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/98/pdl_n05.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/98/pdl_n05.19.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao Sr. Cleiton Marques.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Taíde Bidinello, Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/113/pdl_n06.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/113/pdl_n06.19.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão serranense ao Sr. Maurílio Nassaro, pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Thiago da Academia, Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/154/pdl_n07.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/154/pdl_n07.19.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão serranense ao Sr. Leandro Alves Librandi, pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/156/pdl_n08.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/156/pdl_n08.19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Sr. José Osmaldo de Assis, pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/155/pdl_n09.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/155/pdl_n09.19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à Sra. Aparecida Corse de Assis, pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/157/pdl_n10.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/157/pdl_n10.19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Sebastião da Silva, pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/179/pdl_n11.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/179/pdl_n11.19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à Sra. Ângela Maria dos Santos de Freitas, pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -528,68 +528,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/396/pdl_n01.19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/395/pdl_n02.19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/394/pdl_n03.19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/98/pdl_n05.19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/113/pdl_n06.19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/154/pdl_n07.19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/156/pdl_n08.19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/155/pdl_n09.19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/157/pdl_n10.19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/179/pdl_n11.19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/396/pdl_n01.19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/395/pdl_n02.19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/394/pdl_n03.19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/98/pdl_n05.19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/113/pdl_n06.19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/154/pdl_n07.19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/156/pdl_n08.19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/155/pdl_n09.19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/157/pdl_n10.19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/179/pdl_n11.19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="138.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>