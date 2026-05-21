--- v0 (2025-12-18)
+++ v1 (2026-05-21)
@@ -54,3640 +54,3640 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fátima do Bem</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_n_01.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_n_01.19.pdf</t>
   </si>
   <si>
     <t>Em conjunto com a Secretaria Municipal de Infraestrutura e o Departamento Municipal de Trânsito, analise a viabilidade de medidas.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rubinho Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_n_03.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_n_03.19.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de proceder com urgência reparos, reformas e compras de equipamentos e veículos para o setor do departamento de infraestrutura.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3119/indicacao_n_04.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3119/indicacao_n_04.19.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de placas de sinalização de trânsito.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3120/indicacao_n_05.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3120/indicacao_n_05.19.pdf</t>
   </si>
   <si>
     <t>Indica guarda noturno, melhor iluminação e câmeras de monitoramento no Postinho Boa Esperança.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Denis Bomba, Lúcia Poiares, Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3121/indicacao_n_06.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3121/indicacao_n_06.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a indicação para implantação de uma UBS (Unidade Básica de Saúde) no prédio localizado na Rua Barão do Rio Branco n° s/n.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Deú</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3122/indicacao_n_07.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3122/indicacao_n_07.19.pdf</t>
   </si>
   <si>
     <t>Indica-se Recapeamento Asfáltico nas Ruas Emilio Carlos Zamariolli e Rua Benedito Carlos dos Santos, no Jardim das Rosas III.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Adriano Vermelho, Fátima do Bem</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3123/indicacao_n_08.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3123/indicacao_n_08.19.pdf</t>
   </si>
   <si>
     <t>Indica elaboração de projeto de lei, de sua iniciativa privativa, para regulamentação de loteamento fechados ou condomínios de chácaras de recreio no Município de Serrana, nos moldes da proposta legislativa em anexo.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_no_10-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_no_10-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um estudo do impacto no orçamento municipal diante da referida alteração dos critérios de cálculo da Taxa de Fiscalização de Estabelecimentos - TFE e, posterior, alteração da respectiva legislação municipal.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/16/mocao_0017-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/16/mocao_0017-2019.pdf</t>
   </si>
   <si>
     <t>Requer moção de aplausos e reconhecimento ao Senhor Vanderlei Kovalski.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/15/mocao_0018-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/15/mocao_0018-2019.pdf</t>
   </si>
   <si>
     <t>Requer moção de aplausos e reconhecimento ao Sr. Jarbas José de Oliveira.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Denis Bomba</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/42/mocao_no_19-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/42/mocao_no_19-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à funcionária pública municipal senhora Neide Paranhos da Silva, por ocasião de sua aposentadoria.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/54/mocao_no_20-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/54/mocao_no_20-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à empresa Assistência Familiar Baldocchi pelo evento realizado no dia 10 de agosto (sábado), na Praça Matriz, em Serrana, proporcionando entretenimento aos munícipes.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Adriano Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/57/mocao_no_21-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/57/mocao_no_21-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Escola Bíblica Infantil (EBI) da Igreja Universal do Reino de Deus.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/56/mocao_no_22-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/56/mocao_no_22-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Hospital Israelita Albert Einstein pela campanha "A Corrida da Sua Vida", em que alerta a população brasileira para as doenças cardiovasculares causadas pelo sedentarismo e excesso de peso.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/120/mocao_no_23-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/120/mocao_no_23-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à equipe da Fundação Cultural de Serrana pela belíssima apresentação do espetáculo "Cantando Amores".</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/136/mocao_no_24-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/136/mocao_no_24-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à equipe do Hospital Estadual de Serrana pelo belíssimo trabalho prestado à população do Município.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Denis Bomba, Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_no_25-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_no_25-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao futebolista Renan Lodi pela convocação para integrar a seleção brasileira de futebol.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/</t>
+    <t>http://sapl.serrana.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Apoio: Requerem o envio de moção de apoio à tramitação das PEC's 15/2015 e 65/2019 para que elas sejam aprovadas com as garantias de constitucionalizarem e tornarem permanente o FUNDEB com remuneração condigna aos profissionais da educação, incluindo os aposentados e pensionistas.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/146/mocao_no_27-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/146/mocao_no_27-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao 8º Batalhão de Engenharia de Construção do Exército Brasileiro pelo formidável trabalho de pavimentação da estrada BR-163.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_no_28-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_no_28-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Srta. Maria Isabel Camilo da Silva por sua receita ter sido selecionada no concurso cultural "Prato Fácil - EPTV 40 Anos".</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/148/mocao_no_29-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/148/mocao_no_29-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Psicopedagoga Maria de Fátima da Silva por sua trajetória de vida e todo esplêndido trabalho desenvolvido na formação de jovens para que tenham uma vida plena e feliz.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/149/mocao_no_30-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/149/mocao_no_30-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Professor Flávio Garavaso por todo o trabalho prestado à população de Serrana ao longo de sua vida.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/150/mocao_no_31-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/150/mocao_no_31-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Indústria de Produtos Alimentícios Cory por oferecer oportunidades de trabalho às mulheres, especialmente às mulheres de Serrana.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_32-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_32-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Home Care Centro de Triagem - Dependência Química, na cidade de Ribeirão Preto, pelo excelente serviço prestado de reabilitação de dependência química, inclusive com atendimento prestado a moradores de Serrana.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/167/mocao_de_aplausos_33-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/167/mocao_de_aplausos_33-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para as alunas da escola estadual Jardim das Rosas que ficou em 3º lugar nos jogos escolares do Estado de São Paulo na modalidade Futsal Feminino Infantil.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/176/mocao_no_34-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/176/mocao_no_34-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Homero Cavalheri e à Sr.ª Irene Maria Vilella Cavalheri pelos serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_no_35-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_no_35-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Deputado Federall Baleia Rossi por sua atuação para aprovação do Projeto de lei nº 5.478/2019, que garante aos municípios os repasses da cessão onerosa do leilão da Petrobrás sobre as áreas do pré-sal.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/178/mocao_no_36-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/178/mocao_no_36-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Gustavo Henrique pela exposição de fotos dos ipês de Serrana no grupo "Serrana - Nossa História, Nossa Gente".</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/186/mocao_no_37-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/186/mocao_no_37-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Padre Danilo Barbieri pelos 2 anos de ordenação presbiteral.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/194/mocao_no_38-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/194/mocao_no_38-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Sindicatos Rurais pela defesa dos trabalhadores rurais, especialmente dos cortadores de cana.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/195/mocao_no_39-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/195/mocao_no_39-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Padre Aryclenes Rodrigues Barbosa por todo elevado serviço prestado ao Município de Serrana ao longo dos anos.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Moção de aplausos a Sua Santidade Papa Francisco pelo gesto de nobreza de almoçar com 1.500 moradores de rua durante as celebrações do III Dia Mundial dos Pobres.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Moção de aplausos à Prefeitura Municipal de Tambaú pela melhor avaliação no Índice de Gestão Fiscal (IGF) da Federação das Indústrias do Rio de Janeiro (Firjan) na Região Metropolitana de Ribeirão Preto.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Moção de aplausos à Prefeitura Municipal de Altinópolis pela segunda melhor avaliação no índice de Gestão Fiscal (IGF) da Federação das Indústrias do Rio de Janeiro (Firjan) na Região Metropolitana de Ribeirão Preto.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/230/mocao_no_43-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/230/mocao_no_43-2019.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à empresa Coca-Cola pela campanha natalina "Juntos a magia acontece", que realiza visitas solidárias às mais diversas comunidades pelo Brasil, muitas delas carentes e em zonas rurais de difícil acesso.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_no_9-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_no_9-2019.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de placa de identificação de rua e numeração de casas na Alameda Cecília do Bem Morais, Lagoa dos Peixes, Município de Serrana.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_no_10-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_no_10-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Poder Executivo, a respeito do cumprimento da Lei Complementar nº 480/2017, no que se refere à evolução funcional dos membros da Guarda Civil Municipal, mediante promoção e/ou progressão, e, caso não esteja sendo cumprida a referida lei complementar, solicita-se desde já o seu cumprimento imediato com o reenquadramento, promoção e/ou progressão dos membros da Guarda Civil Municipal, que preencherem os requisitos legais.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_no_11-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_no_11-2019.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a resolução de questões de segurança e mobilidade no trânsito da Rua Sérgio José Dias.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/523/requerimento_no_14-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/523/requerimento_no_14-2019.pdf</t>
   </si>
   <si>
     <t>Complementa resposta à carta/ofício de 16 de janeiro de 2019 da Viação São Bento S/A.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_no_15-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_no_15-2019.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo passamento do senhor José Pácola.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_no_25-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_no_25-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo averiguação e providências referente às denúncias de moradores da cidade que reclamam que caixões estão sendo queimados a céu aberto no Cemitério Municipal.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_no_29-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_no_29-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, que sejam tomadas as devidas providências nas ESTRUTURAS METÁLICAS (GRELHAS) que ficam no final das vias de acesso da Rua Nossa Senhora de Fatima, esquina com a Rua Vicente de Paula Lima. Ainda requeiro providências na drenagem e desobstrução das bocas de lobo e rede esgoto entupida nas imediações do local acima citado.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Célio Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/536/requerimento_no_30-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/536/requerimento_no_30-2019.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico da Rua Natal Zavanella, Bairro Jardim Mariana, neste Município.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_no_31-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_no_31-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre mutirão de castração de cãos fêmeas na cidade.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_no_32-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_no_32-2019.pdf</t>
   </si>
   <si>
     <t>Requer roçada e poda de árvores (área verde) a Rua Ricardo Duzzi localizada no Parque das Amoreiras, no Município.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Taíde Bidinello</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_no_52-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_no_52-2019.pdf</t>
   </si>
   <si>
     <t>Requer urgentes providências no sentido da manutenção do PABX do Pronto Socorro Menino Jesus e do Centro Odontológico Municipal.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/737/requerimento_no_55-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/737/requerimento_no_55-2019.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo passamento do Senhor Tercílio Giolo.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/738/requerimento_no_56-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/738/requerimento_no_56-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a designação de um agente da Guarda Civil Municipal de forma permanente para a unidade do Centro de Especialidades Odontológicas - CEO.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/739/requerimento_no_57-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/739/requerimento_no_57-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, a capina e a limpeza da Rua José Venâncio, nas imediações da calçada nos fundos da E.E. Deputado José Costa. Inclusive tem um terreno na esquina com a Rua Antonio Moura, que o mato está muito alto e, peço seja notificado o proprietário caso esse terreno não pertencer a Prefeitura.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/740/requerimento_no_58-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/740/requerimento_no_58-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre dotações orçamentárias para ORQUESTRA MUNICIPAL DE METAIS E PERCURSSÃO.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_no_59-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_no_59-2019.pdf</t>
   </si>
   <si>
     <t>Solicita realização dos serviços de reparos na iluminação pública dos seguintes locais indicados:_x000D_
 Praça Benedito Xavier ao lado da Rodoviária_x000D_
 Praça da Escola Jardim das Rosas_x000D_
 Pista de skate no Bairro Chavans_x000D_
 Velório Municipal_x000D_
 Rotatória do Viaduto Olavo Daniel Alves na saída de Serrana para Ribeirão Preto</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/742/requerimento_no_60-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/742/requerimento_no_60-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, providências quanto a iluminação, podas, roçadas e limpeza na área externa no Velório Municipal São Dimas.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/743/requerimento_no_61-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/743/requerimento_no_61-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, para que seja colocado na programação de tapa buracos/recapeamento nas seguintes ruas:_x000D_
 - Rua José Gonçalves Garrido, no Bairro Parque das Amoreiras;_x000D_
 - Rua Geraldo Garcia Barbosa, Bairro Cidade Belém;_x000D_
 - Rua José Custódio Alves;_x000D_
 - Rua José Correia Filho;_x000D_
 - Rua Jacinto Malaquias._x000D_
 Aproveitando o requerimento, solicito a limpeza da galeria nas proximidades da Rua Antonio José do Bem, esquina com a Rua São Sebastião.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/744/requerimento_no_62-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/744/requerimento_no_62-2019.pdf</t>
   </si>
   <si>
     <t>Requer inúmeras providências junto à sala de vacinas municipal para melhor organização, funcionamento e atendimento aos usuários do serviço.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/745/requerimento_no_63-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/745/requerimento_no_63-2019.pdf</t>
   </si>
   <si>
     <t>Requer reparo do veículo pertencente ao controle de vetores.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/746/requerimento_no_64-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/746/requerimento_no_64-2019.pdf</t>
   </si>
   <si>
     <t>Requer estudos para implantação de serviços de segurança escolar armada para proteção de alunos, funcionários e docentes das unidades escolares do Município.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/747/requerimento_no_65-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/747/requerimento_no_65-2019.pdf</t>
   </si>
   <si>
     <t>Requer o cumprimento da Lei Municipal nº 1568/2013, que institui o "Programa Adote Uma Praça" no Município de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/748/requerimento_no_66-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/748/requerimento_no_66-2019.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo passamento da Senhora Maria Regina Cavalheiro do Bem.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Bis do Hospital</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Saúde, para que dê uma previsão da data de funcionamento do PSF (Programa Saúde da Família) do Jardim do Alto.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/750/requerimento_no_70-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/750/requerimento_no_70-2019.pdf</t>
   </si>
   <si>
     <t>Solicita do Chefe do Poder Executivo, aravés da Secretaria Municipal de Saúde (Vigilância Epidemiológica), para que seja feita com URGÊNCIA, uma visita/vistoria no terreno localizado na Rua: J de Martins nº 671.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/754/requerimento_no_71-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/754/requerimento_no_71-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de calçadas nas Ruas Natal Zavanella e Jorge Luiz Registro que contornam área pública municipal no Jardim São Luiz.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/757/requerimento_no_72-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/757/requerimento_no_72-2019.pdf</t>
   </si>
   <si>
     <t>Requer a poda de emergência e adequação das árvores por toda a extensão da Rua Manoel Parreira.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Adriano Vermelho, Denis Bomba, Lúcia Poiares, Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/758/requerimento_no_73-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/758/requerimento_no_73-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a pulverização de inseticida contra o mosquito da dengue no Município de Serrana.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/763/requerimento_no_76-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/763/requerimento_no_76-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de roçada urbana em terrenos baldios na cidade, em especial, nos seguintes endereços:_x000D_
 a) Rua Júlio de Andrade, ao lado do nº 710;_x000D_
 b) Rua José Monteiro Filho, ao lado do nº 40;_x000D_
 c) Rua Benedito Francisco dos Reis, ao lado do nº 340A.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/764/requerimento_no_77-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/764/requerimento_no_77-2019.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilização de cadeiras de rodas nas dependências do Cemitério e do Velório Municipal.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/765/requerimento_no_78-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/765/requerimento_no_78-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo informações a respeito do valor total da verba destinada à merenda escolar e do custo com fornecimento de pães nas escolas, bem como da destinação atual que está sendo dada a esta verba.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_no_79-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_no_79-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, a capina e limpeza da Rua Roraima, nas imediações da calçada da E.M.E.F. Edésio Monteiro de Oliveira.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_no_80-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_no_80-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, a capina e limpeza do terrreno na Rua Nossa Senhora das Dores, em frente ao Banco do Brasil.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_no_81-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_no_81-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, o corte de árvore e limpeza no córrego Bela Fonte, localizado na Rua São Sebastião.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/769/requerimento_no_82-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/769/requerimento_no_82-2019.pdf</t>
   </si>
   <si>
     <t>Requerem instalações de displays de álcool gel 70% nos prédios públicos, bem como a fixação de cartazes com orientações quanto aos riscos de transmissão de proliferação de doenças, nos termos dos artigos 11 e 12 da Lei 10.083/98, Código Sanitário Estadual.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/770/requerimento_no_83-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/770/requerimento_no_83-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo para que sejam tomadas as devidas providências quanto a reparos necessários nos banheiros do Ginásio de Esportes de Serrana, tanto na iluminação quanto na parte hidráulica.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/771/requerimento_no_84-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/771/requerimento_no_84-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, a retirada de galhos e entulhos próximos às escolas EMEF Professora Maria Celina Wlater de Assis e EMEF Professora Maria Antônia Soares Selegato (Rua José Perom).</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/772/requerimento_no_85-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/772/requerimento_no_85-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal os seguintes esclarecimentos a respeito do corte do fornecimento dos serviços de água no Município de Serrana:_x000D_
 I) Qual embasamento legal utilizado para realizar o corte do fornecimento dos serviços de água no Município?;_x000D_
 (II) Os débitos relativos ao serviço de água e esgoto, do exercício de 2018, foram inscritos em Dívida Ativa? Em caso de resposta negativa, solicita-se_x000D_
 o motivo da não inscrição;_x000D_
 (III) Os débitos referentes a quais exercícios e meses ensejarão o corte do fornecimento dos serviços de água? Tendo em vista a proibição do corte do_x000D_
 fornecimento deste serviço em razão de débito pretérito.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/773/requerimento_no_86-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/773/requerimento_no_86-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que seja disponibilizado uma lista com a relação de usuários para o sistema de comunicação celular atualizado de todos os funcionários que utilizam os aparelhos da Prefeitura. Nesta lista deverá ter também todos os telefones e ramais dos Departamentos.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_no_87-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_no_87-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, tapa buracos na Rua José Cavalheiro, esquina com a Rua dos Estudantes e Rua São Sebastião.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/775/requerimento_no_88-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/775/requerimento_no_88-2019.pdf</t>
   </si>
   <si>
     <t>Requer operação tapa buracos por toda extensão da Rua Anibal Chavans dos Santos e na Rua Quirino José do Bem, defronte ao nº 270.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/776/requerimento_no_89-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/776/requerimento_no_89-2019.pdf</t>
   </si>
   <si>
     <t>Requer pintura de solo e sinalização de lombada existente na Rua Quirino José do Bem, defronte ao nº 64.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/777/requerimento_no_90-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/777/requerimento_no_90-2019.pdf</t>
   </si>
   <si>
     <t>Requer controle de pragas e dedetização contra escorpião nas creches municipais, principalmente na Creche Professora Maria Izildinha da Silva Gomes e na EMEF Professora Dilce Gonçalves Netto França.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/778/requerimento_no_91-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/778/requerimento_no_91-2019.pdf</t>
   </si>
   <si>
     <t>Requer urgentes providências na manutenção do semáforo localizado no cruzamento da Avenida Habib Jábali com a Rua Amazonas, nas imediações do Fórum.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_no_92-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_no_92-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, a limpeza do terreno da Rua J. D. Martins esquina com Rua Vicente de Paula Lima. E ainda aproveitando esse requerimento, solicito uma visita do Departamento de Zoonoses para verificar se o local está infestado de caramujos, pois moradores estão encontrando alguns da espécie nas imediações e calçadas.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/780/requerimento_no_93-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/780/requerimento_no_93-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo a inclusão de previsão orçamentária para manutenção da Orquestra Municipal nas leis orçamentárias (PPA, LDO e LOA) dos próximos exercícios.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/781/requerimento_no_94-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/781/requerimento_no_94-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento de Infraestrutura fazer troca da tubulação de drenagem da Rua Antônio dos Santos (Rua em frente ao Cemitério) no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/782/requerimento_no_95-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/782/requerimento_no_95-2019.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização e notificação aos proprietários de terrenos localizados na Rua Silvério Luiz da Costa, frente ao nº 90, no Bairro Jardim Boa Vista, para que os mesmos façam a limpeza e o corte de mato alto.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/783/requerimento_no_96-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/783/requerimento_no_96-2019.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de tampa de bueiro localizado na Rua Silvério Luiz da Costa frente ao nº 60, no Bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/784/requerimento_no_97-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/784/requerimento_no_97-2019.pdf</t>
   </si>
   <si>
     <t>Solicita providências com relação a uma casa abandonada na Rua Joaquim dos Santos nº 1345, que acumula sujeira e mato alto com possíveis criadouros de focos da dengue e animais peçonhentos.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_no_98-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_no_98-2019.pdf</t>
   </si>
   <si>
     <t>Requer a elaboração de relatório de impacto de circulação, com um plano de ações mitigadoras, para a região do entorno ao Hospital Estadual de Serrana, bem como para suas principais viais urbanas de acesso.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/786/requerimento_no_100-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/786/requerimento_no_100-2019.pdf</t>
   </si>
   <si>
     <t>Equiparação salarial do cargo de cirurgião dentista com o cargo de médico veterinário.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/787/requerimento_no_101-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/787/requerimento_no_101-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal informações a respeito do aumento do valor do IPTU no Município de Serrana, em razão da atualização do valor venal imóveis, no que se refere ao índice de atualização monetária e/ou a base legal utilizados.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Deú, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_no_102-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_no_102-2019.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação dos Projetos de Lei Complementar nº 4/2019, 5/2019 e 7/2019 e Projeto de Lei Ordinária nº 3/2019 - oriundos do Executivo Municipal.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/789/requerimento_no_103-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/789/requerimento_no_103-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a a utilização da UBS localizada entre as Ruas Estrela Guia e Rio de Janeiro, no Município de Serrana, para fazer um trabalho social com os moradores de rua da cidade, oferecendo-lhes banho, alimentação e tratamento de saúde.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_no_104-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_no_104-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo para que sejam tomadas as devidas providências quanto a reparos necessários e manutenção da pista de skate, localizado no Bairro Chavans.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/791/requerimento_no_105-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/791/requerimento_no_105-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, providências na limpeza e tapa buracos nas imediações da Comunidade Santa Rita, no Bairro Jardim do Alto (Rua Carlos Augusto, Dias, Rua Jorge Luiz Registro, Rua Francisco Bueno da Silva e Rua Procópio Ferreira Barbosa).</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/792/requerimento_no_106-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/792/requerimento_no_106-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado em regime de urgência a contratação de um médico especialista em otorrinolaringologia para atender a rede de saúde pública do Município.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/793/requerimento_no_107-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/793/requerimento_no_107-2019.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de tapa buraco na Rua José Damásio Cotrin e recapeamento na Rua Benedito Carlos dos Santos.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/794/requerimento_no_108-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/794/requerimento_no_108-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, tapa buraco na Rua Barão do Rio Branco em frente ao número 627, Bairro Centro.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/795/requerimento_no_109-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/795/requerimento_no_109-2019.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de sistema de iluminação e construção de pista de caminhada em terreno destinado a área verde no Bairro Parque São José.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/796/requerimento_no_110-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/796/requerimento_no_110-2019.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Complementar nº 8/2019 - oriundo do Executivo Municipal.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/797/requerimento_no_119-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/797/requerimento_no_119-2019.pdf</t>
   </si>
   <si>
     <t>Requer providências no restabelecimento do funcionamento da central telefônica (PABX) da Secretaria Municipal da Saúde/Pronto Socorro.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/798/requerimento_no_112-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/798/requerimento_no_112-2019.pdf</t>
   </si>
   <si>
     <t>Requer a regulamentação da Lei Municipal nº 1910/2019, que "Institui o programa de distribuição gratuita de medicamentos - PROMED no Município de Serrana".</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/799/requerimento_no_113-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/799/requerimento_no_113-2019.pdf</t>
   </si>
   <si>
     <t>Requer estudos para a implantação de caixa eletrônico do Banco 24 Horas, no Município de Serrana.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/800/requerimento_no_114-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/800/requerimento_no_114-2019.pdf</t>
   </si>
   <si>
     <t>Requer um relatório detalhado sobre a quantidade de alunos matriculados, bem como o atual déficit existente nas creches municipais e demais informações.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/801/requerimento_no_115-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/801/requerimento_no_115-2019.pdf</t>
   </si>
   <si>
     <t>Requer a participação do Senhor Prefeito Municipal, juntamente com o Secretário Municipal de Esporte, Cultura e Turismo na assembleia geral extraordinária da Associação Amigos do Caminho da Fé, a realizar-se em 5 de julho de 2019, no Município de São João da Boa Vista.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/802/requerimento_no_116-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/802/requerimento_no_116-2019.pdf</t>
   </si>
   <si>
     <t>Requer a urgente reposição dos estoques dos medicamentos: Sertralina, Amoxilina, Loratadina e Dipirona, entre outros, que encontram-se em falta nas farmácias das unidades de saúde municipais.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Fátima do Bem, Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Duda do Mercado, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_no_117-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_no_117-2019.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo passamento da senhora Lilia Márcia Borges dos Santos.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_no_118-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_no_118-2019.pdf</t>
   </si>
   <si>
     <t>Requer a execução de operação tapa buracos na Rua Antônio Selegato, nas proximidades do nº 156.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo informações a respeito do andamento das licitações de compra de medicamentos e aparelhos médicos, tendo em vista a urgente necessidade da população.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/805/requerimento_no_120-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/805/requerimento_no_120-2019.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e manutenção de bueiro na Rua Argegipolis Marques da Silva em frente ao nº 80._x000D_
 Solicita colocação de tampa de bueiro na rua Victório Valdevite em frente a Escola Professora Maria Antônia Soares Selegato.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_no_121-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_no_121-2019.pdf</t>
   </si>
   <si>
     <t>Solicita serviço emergencial de tapa buracos e posteriormente recapeamento das seguintes ruas:_x000D_
 Bairro Jardim Amélia I (Rua Luiz Joaquim dos Santos &amp; Rua Sebastião Bento Pio) e Bairro Chavans (Rua Victório Valdevite &amp; Rua Pedro Sanzogo).</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/807/requerimento_no_124-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/807/requerimento_no_124-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, tapa buraco nas ruas abaixo relacionadas:_x000D_
 Rua Eligio Silva, Bairro Cidade Belém;_x000D_
 Rua Antônio dos Santos Chavans, Bairro Chavans (reiterando Requerimento 4/2019);_x000D_
 Rua Luiz Joaquim dos Santos, Bairro Jardim das Rosas;_x000D_
 Rua Lourenço Vitorino, Bairro Jardim Boa Vista (principalmente no início da rua);_x000D_
 Rua Luiz Buzato com a Rua José Custódio Alves, Bairro Jardim Boa Vista; e_x000D_
 Rua Antônio dos Santos, Bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_no_125-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_no_125-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que suspenda a interrupção do fornecimento dos serviços de água em razão de débitos pretéritos, tendo em vista a jurisprudência do Superior Tribunal de Justiça no sentido de que o corte de água pressupõe o inadimplemento de dívida atual, relativa ao mês de consumo, sendo inviável a suspensão do abastecimento em virtude de débitos antigos.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento_no_126-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento_no_126-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, tapa buraco na Rua Jorge Luiz Registro com a Rua Procópio Ferreira.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento_no_127-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento_no_127-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, para que sejam feitas as roçadas no lado ímpar da Rua XV de Novembro, entre as Ruas Duque de Xaxias e Serafim do Bem.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_no_128-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_no_128-2019.pdf</t>
   </si>
   <si>
     <t>Requer a interdição de via pública nos horários de entrada e saída de alunos no entorno da escola Jardi Dom Pedro I.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Duda do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/812/requerimento_no_129-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/812/requerimento_no_129-2019.pdf</t>
   </si>
   <si>
     <t>Requer a intervenção da municipalidade junto à empresa de telefonia responsável, para que realize a manutenção dos orelhões remanescentes na cidade.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_no_130-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_no_130-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações se há algum projeto da municipalidade para a construção de um mercado popular municipal.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/814/requerimento_no_131-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/814/requerimento_no_131-2019.pdf</t>
   </si>
   <si>
     <t>Requer a destinação de espaços públicos de uso comum do povo, com apoio logístico e estrutural aos artesãos do Município, para a comercialização de seus artesanatos e trabalhos manuais.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/815/requerimento_no_136-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/815/requerimento_no_136-2019.pdf</t>
   </si>
   <si>
     <t>Solicito mão de obra especializada para construção de calçada para circulação de pedestres, localizada em frente a cozinha piloto municipal, na Rua Benedito Francisco dos Reis.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/816/requerimento_no_137-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/816/requerimento_no_137-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, Departamento de Trânsito e Conselho Municipal de Trânsito, cjo intuito é de buscar melhorias no tráfego na Rua dos Estudantes e Rua 13 de Maio devido ao aumento de usuários com a abertuda do Hospital Estadual de Serrana, e ainda com o movimento diário de estudantes de duas escolas.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_no_138-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_no_138-2019.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buraco em frente a EMEF Prof.ª Dilce Gonçalves Netto França.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento_no_139-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento_no_139-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Prefeito Municipal acerca de eventual atraso no pagamento do convênio com assentamento referente a merenda escolar.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/819/requerimento_no_140-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/819/requerimento_no_140-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Senhor Secretário Municipal da Saúde sobre a viatura do SAMU.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_no_141-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_no_141-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado um veículo para o transporte de pacientes que necessitam de fisioterapia.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_no_142-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_no_142-2019.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de um caminhão com equipamento a vácuo - popular "chupão".</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/71/requerimento_n.o_143-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/71/requerimento_n.o_143-2019.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de um caminhão tanque para transporte de água potável.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/70/requerimento_no_144-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/70/requerimento_no_144-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que informe quais benfeitorias estão sendo realizadas, em contrapartida, pelos proprietários de loteamentos, condomínios e demais construções no Município de Serrana.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Solicita operação tapa buraco na Rua José Cavalheiro na altura do número 227.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/822/requerimento_no_146-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/822/requerimento_no_146-2019.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei nº 16/2019 - autoria dos vereadores desta Casa de Leis.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_n.o_147-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_n.o_147-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que sejam realizados partos no Hospital da Santa Casa de Serrana, tendo em vista a existência de médicos obstetras qualificados para tanto no quadro de pessoal do Município de Serrana.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_no_161-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_no_161-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre plano de ação para o recapeamento asfáltico e conservação das vias públicas municipais.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_no_163-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_no_163-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Infraestrutura, Departamento de Trânsito e Conselho Municipal de Trânsito, melhorias no tráfego nas imediações das Escolas Georgina Issa e Escola Positivo (Rua Serafim do Bem - entre as Ruas Vicente de Paula Lima e Paraná).</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_no_165-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_no_165-2019.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e reparos de equipamentos danificados na academia ao ar livre da Praça da Bíblia no Bairro Jardim das Rosas II.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_no_166-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_no_166-2019.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placas com os nomes das respectivas ruas.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_no_167-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_no_167-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo as seguintes providências:_x000D_
 (i) a realização de estudo detalhado a respeito do trânsito no Município de Serrana, por especialista em engenharia de trânsito, principalmente no tocante às proximidades do Hospitall Estadual;_x000D_
 (ii) a implantação de placas de orientação de destino na cidade com a identificação do Hospital Estadual;_x000D_
 (iii) a liberação de um dos lados da Rua José Francisco Marques para estacionamento de veículos.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_no_168-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_no_168-2019.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buraco às Ruas Antônio dos Santos e Santiago Lopes Castilho.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_no_169-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_no_169-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento de Trânsito do Município implantação e marcação das vagas para idosos e deficientes físicos nas proximidades das agências bancárias.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_170_2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_170_2019.pdf</t>
   </si>
   <si>
     <t>Solicita realização de audiência pública sobre a causa animal - zoonoses.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_no_171-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_no_171-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que informe se os condutores de ambulância do Município de Serrana estão cumprindo as exigências previstas nos artigos 145 e 145-A do Código de Trânsito Brasileiro.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_173_2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_173_2019.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimento sobre a destinação do valor de R$ 48.250,00 (quarenta e oito mil, duzentos e cinquenta reais), arrecadado no leilão nº 1/2019.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_no_174-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_no_174-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através da Secretaria Municipal de Saúde, quais os critérios utilizados para transportar os pacientes nas ambulâncias? Existe sempre uma ambulância de plantão em casos de emergência?</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/39/requerimento_177-2019_denis.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/39/requerimento_177-2019_denis.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do poder executivo providências de implantação de sistema de monitoramento por câmeras de segurança nas escolas e creches da rede pública municipal.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_no_178-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_no_178-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que informe se está sendo respeitado pela Municipalidade o prazo de 15 (quinze) dias para resposta de requerimentos administrativos e expedição de certidões requeridas pelos munícipes desta cidade. E, caso não esteja sendo observado o referido prazo, solicita-se a justificativa de seu não cumprimento.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/28/requerimento_no_179-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/28/requerimento_no_179-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal e Secretaria Municipal de Asssitência Social que informe acerca de moradores de espaços públicos, especificamente no CECAC e no Vestiário da Quadra do Bairro Jardim do Alto.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/31/requerimento_no_180-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/31/requerimento_no_180-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, Secretaria Municipal de Assistência Social, Departamento da Vigilância Sanitária e Guarda Civil que informem quais as ações a serem desenvolvidas com os catadores de recicláveis e os locais que recebem esses materiais.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_no_181-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_no_181-2019.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e manutenção de todos os bueiros da avenida Deolinda Rosa.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_182-2019_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_182-2019_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de placas com indicação ao novo Hospital Estadual de Serrana, desde as entradas da cidade e nas ruas que fazem trajetos que levam até o local do prédio.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_183-2019_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_183-2019_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um sarjetão nas esquinas da rua Natal Zavanella com a rua Dorvalina do Bem do Valle, no bairro Jardim São Luiz.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/32/requerimento_184-2019_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/32/requerimento_184-2019_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita serviço emergencial de tapa buracos e posteriormente recapeamento da rua Fortunato Luiz Miralha no bairro Chavans.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/43/requerimento_no_185-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/43/requerimento_no_185-2019.pdf</t>
   </si>
   <si>
     <t>Solicita votos de pesar pelo passamento da senhora Aline Aparecida Ribeiro Queluz.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_no_186-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_no_186-2019.pdf</t>
   </si>
   <si>
     <t>Solicita votos de pesar pelo passamento da senhora Maria Pereira Barbosa.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/33/requerimento_no_187-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/33/requerimento_no_187-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca das providências tomadas em relação ao reparo do equiapmento de raio-x pertencente à Santa Casa.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_no_188-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_no_188-2019.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos em toda a extensão da Avenida José Vieira dos Santos.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/38/requerimento_no_189-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/38/requerimento_no_189-2019.pdf</t>
   </si>
   <si>
     <t>Solicita providências na reposição de vidros das janelas e vitrôs da Escola Municipal Maria Antônia Soares Selegato.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_no_190-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_no_190-2019.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico por toda a extensão da Rua Benedito Carlos dos Santos.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Requerimento Oral para retirada do  Projeto de Lei nº 17/2019, autoria do Vereador Presidente Denis Donizeti da Silva – Institui a campanha “Setembro Verde” no Município de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/45/requerimento_no_192-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/45/requerimento_no_192-2019.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico em toda a extensão da Rua João Aprígio Barbosa.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_no_193-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_no_193-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal deixe em funcionamento a iluminação do chafariz da rotatória da fonte.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/49/requerimento_no_194-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/49/requerimento_no_194-2019.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e instalação de lombada na Rua Gabriel José do Vale.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_no_195-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_no_195-2019.pdf</t>
   </si>
   <si>
     <t>Sollicita à Administração Municipal que elabora um evento de caminhada do Outubro Rosa.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_no_196-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_no_196-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Rafael Silva que verifique junto à Assembleia Legislativa de São Paulo a realização de estudos sobre a possibilidade da criação de um programa estadual de valorização dos empregados da construção civil no estado de São Paulo.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_no_197-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_no_197-2019.pdf</t>
   </si>
   <si>
     <t>Solicita regulamentação da jornada de trabalho da categoria funcional de Técnico de Enfermagem, fixando a carga horária em 30 horas semanais.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_198-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_198-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de eventual contratação de empresa responsável pelo serviço de roçada no município. Em caso positivo, que informe se houve licitação; quais empresas participaram e solicita cópia do contrato de prestação de serviços.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_no_199-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_no_199-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização total da Praça Benedito Xavier.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_no_200-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_no_200-2019.pdf</t>
   </si>
   <si>
     <t>Solicita restauração e pintura do muro do ambulatório de saúde mental.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/61/denis_-_requerimento_no_201-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/61/denis_-_requerimento_no_201-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe Do Poder Executivo providências de implantação, no Zoonoses, de sistema de resgate e atendimento veterinário de urgência para animais de rua em situação de risco de vida.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/62/denis_-_requerimento_no_202-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/62/denis_-_requerimento_no_202-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo providências de viabilização de recebimento de boletos relativos aos pagamento de contas à Prefeitura, por outros bancos além do banco Bradesco.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/65/requerimento_no_203-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/65/requerimento_no_203-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal através do Departamento de Trânsito a possibilidade da reinstalação do semáforo da Rua Amazonas, esquina com a Rua Angelo Cavalheiro.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Dispõe as exigências para ligação de água nova no Município de Serrana, São Paulo.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/66/requerimento_no_205-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/66/requerimento_no_205-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Departamento de Água e Esgoto de Serrana (DAES) faça o fechamento de um buraco deixado na altura do nº 34 da Rua Julio de Andrade, após obras de reparo da rede de água.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_no_206-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_no_206-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal informe se os novos loteamentos que estão sendo aprovados no Município de Serrana irão disponibilizar meios mais acessíveis para aquisição de lotes, casas e apartamentos pelas famílias carentes desta cidade, especialmente, através do Programa Minha Casa, Minha Vida - PMCMV.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_no_207-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_no_207-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de pontos de água nos locais destinados às áreas verdes no perímetro urbano.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/73/requerimento_no_208-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/73/requerimento_no_208-2019.pdf</t>
   </si>
   <si>
     <t>Requer a criação de investigação preliminar, com a finalidade de apurar irregularidades e omissões na gestão da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_no_209-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_no_209-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal através da Secretaria Municipal de Saúde para que informatize o Posto de Saúde Central, principalmente os serviços de vacina.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/77/requerimento_no_210-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/77/requerimento_no_210-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Viação São Bento inclua em seu intenerário urbano os bairros Morada do Sol, Jardim Maravilha, Jardim São Luiz e Santa Luzia.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_no_211-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_no_211-2019.pdf</t>
   </si>
   <si>
     <t>Solicita reagendamento prévio para os retornos nas consultas de rotina para os pacientes coma acompanhamento em especialidades médicas.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Solicita estudos para a criação de um programa municipal de geração de emprego e renda, bem como um programa de incentivo fiscal para atração de novas empresas e a criação de um novo distrito empresarial na cidade.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/74/requerimento_no_215-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/74/requerimento_no_215-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal preste esclarecimentos sobre como informa e auxilia as famílias contempladas no Programa Cidade Legal a regularizar seus respectivos imóveis.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/75/requerimento_no_216-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/75/requerimento_no_216-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal informe qual o espaço a ser destinado para a instalação de novas empresas conforme a Lei Nº 1.867/2018, que dispõe sobre a instituição do Programa "Incubadora de Empresas", no âmbito do Município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_no_217-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_no_217-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal proceda com a criação dos Conselhos Municipais da Comunidade, dos Direitos Humanos e da Moradia.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_no_218-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_no_218-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a ligação de um ponto de água na área verde localizada na Rua Antônio Contiliani confrontando com a Rua Benedito Leghi.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_no_219-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_no_219-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um obstáculo (lombada) na Rua Benedito Leghi em frente ao número 211.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_no_220-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_no_220-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um obstáculo (lombada) na Rua Celso Zaruh entre o depósito de materiais para construção Primavera e o plantão de vendas dos terrenos do Jardim Primavera, próximo ao número 563.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_no_221-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_no_221-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da calçada na Rua Joaquim dos Santos com a esquina da Rua Luiz Joaquim dos Santos, em frente ao número 335.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_no_222-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_no_222-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Executivo Municipal a respeito do repasse escolar.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/88/requerimento_no_223-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/88/requerimento_no_223-2019.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de tapa buracos na Rua Maria Horácio Sartório no trecho não recapeado entre o nº 417 ao nº 579 no Bairro Jardim Amélia II.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_no_224-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_no_224-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Executivo municipal a prestar informações sobre a empresa de serviços terceirizados no Município de Serrana.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_no_225-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_no_225-2019.pdf</t>
   </si>
   <si>
     <t>Solicita o restabelecimento da realização de partos na Santa Casa do Município de Serrana.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/91/requerimento_no_226-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/91/requerimento_no_226-2019.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento do valor do repasse escolar para os alunos do ensino técnico profissionalizante e ensino superior.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/97/requerimento_no_227-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/97/requerimento_no_227-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reparo nos banheiros da crache Prof.ª Maria Izildinha de Souza Gomes.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/99/requerimento_228-2019_denis.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/99/requerimento_228-2019_denis.pdf</t>
   </si>
   <si>
     <t>Dispõe a instalação de aparelhos de ar condicionado nas Escolas Municipais.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/101/requerimento_no_229-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/101/requerimento_no_229-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe o funcionamento das salas de informática nas Escolas Municipais.</t>
   </si>
   <si>
     <t>Solicita limpeza e manutenção urgente em galeria da rede de esgoto que se encontram entupida na Rua Joaquim dos Santos frente ao nº 326 no Bairro Jardim das Rosas I.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/106/requerimento_no_231-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/106/requerimento_no_231-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de iluminação pública na Praça das Bandeiras, bem como a restauração da fonte luminosa do local.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/108/requerimento_232-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/108/requerimento_232-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal proceda com a instalação de uma academia ao ar livre na praça Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/109/requerimento_233-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/109/requerimento_233-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal informe quais as ações que estão sendo adotadas para conscientização sobre a prevenção do suicídio durante o "Setembro Amarelo".</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/104/requerimento_no_234-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/104/requerimento_no_234-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do Concurso Público Municipal 01/2018, para o cargo de cozinheiro.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/105/requerimento_no_235-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/105/requerimento_no_235-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do não pagamento de horas extras para os agentes de controle de vetores.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/110/requerimento_236-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/110/requerimento_236-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal proceda com a limpeza do ginásio de esportes e também disponha mais guardas para a segurança do local.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/111/requerimento_237-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/111/requerimento_237-2019.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação de que o Poder Executivo Municipal proceda com a elaboração de projeto de posteamento elétrico para a CPFL para instalação de postes na frente do posto de saúde da rua Santa Catarina e nas ruas Mário Bertolini.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/112/requerimento_238-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/112/requerimento_238-2019.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e retirada de entulhos em área verde na rua Joaquim dos Santos frente ao nº 595, no bairro Jardim das Rosas.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/114/requerimento_no_239-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/114/requerimento_no_239-2019.pdf</t>
   </si>
   <si>
     <t>Solicita do departamento responsável pela fiscalização de terrenos baldios, departamento de zoonoses ou o departamento responsável por esta demanda, para que façam uma inspeção em dois terrenos localizados na Rua Santa Cruz, entre as Ruas São Pedro e 13 de Maio. Um terreno fica do lado da casa de nº 296, e o outro terreno fica do lado da casa nº 287.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/115/requerimento_no_240-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/115/requerimento_no_240-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal proceda com a máxima urgência para limpeza da Rua Rio Grande do Sul com a Rua Paraná e que nesta rua também seja efetuado desentupimento da rede de esgoto e reparo de boca de lobo na calçada.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_no_241-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_no_241-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal proceda com urgência para regularizar a situação da Fundação Cultural de Serrana junto ao Corpo de Bombeiros para obtenção do AVCB.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/116/requerimento_no_242-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/116/requerimento_no_242-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de brinquedos adaptados para pessoas com deficiência ou mobilidade reduzidas em praças públicas.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/117/requerimento_no_243-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/117/requerimento_no_243-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal proceda com operação de tapa buraco na Rua Sebastião Bento Pio próximo ao número 56.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Câmara Municipal de Serrana - CMS</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_244-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_244-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja destinado o valor de R$ 15.000, 00 (quinze mil) reais mensais para subsidiar a ampliação do projeto realizado pela APAE, de atendimento às crianças com deficiência física do Município de Serrana.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_no_245-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_no_245-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de guardas municipais.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_no_246-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_no_246-2019.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas queimadas na Praça da Rotatória do Cristo.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/123/requerimento_no_247-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/123/requerimento_no_247-2019.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos nas ruas: Rua Joaquim dos Santos nas proximidades do nº 285; Rua José Francisco Marques esquina com a Rua Serafim do Bem e na Rua Mário Uzueli em frente o estacionamento da Paróquia Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/130/requerimento_no_248-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/130/requerimento_no_248-2019.pdf</t>
   </si>
   <si>
     <t>Solicita urgentemente serviço de tapa buracos em todos os trechos das Ruas Orlando Paulino de Souza e Joaquim dos Santos, com atenção especial na altura do nº 285 da Rua Joaquim dos Santos.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/133/requerimento_no_249-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/133/requerimento_no_249-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam inclusas as emendas parlamentares impositivas nº 1/2019, 2/2019, 3/2019, 4/2019 e 6/2019 no Projeto de Lei Orçamentária referente ao exercício de 2020 (PLOA 2020).</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_no_250-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_no_250-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie um local para que as aulas e exames de direção não prejudiquem o trânsito local.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_no_255-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_no_255-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a religação/manutenção dos semáforos localizados na Rua Amazonas, com a Avenida Habib Jábali, ambos próximos ao Fórum.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_no_256-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_no_256-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a colocação de postes para ligação da iluminação pública na Avenida Baudílio Biagi.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/132/requerimento_no_257-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/132/requerimento_no_257-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que investigue e tome as medidas cabíveis quanto à suposta ligação irregular da rede de água e esgoto dos imóveis localizados entre as Ruas José Pedro Barbosa , João Amâncio e Antônio dos Santos, no Município de Serrana.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/129/requerimento_258-2019_marisa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/129/requerimento_258-2019_marisa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pedido de informações e providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/151/requerimento_no_259-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/151/requerimento_no_259-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal desenvolva o trabalho de elaborar um espaço próprio para reunir toda a memória da história do Município de Serrana.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/140/requerimento_260-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/140/requerimento_260-2019.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na rua José Damásio Cotrim no bairro Jardim das Rosas III e na rua Deputado João Cunha na altura do nº 515 no bairro Jardim Boa Vista.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/141/requerimento_262-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/141/requerimento_262-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalada iluminação na quadra esportiva dos predinhos.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/153/requerimento_no_263-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/153/requerimento_no_263-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal volte a promover a realização de exames de mamografia pelo SUS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_no_264-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_no_264-2019.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Infraestrutura informações acerca das notificações dos proprietários do loteamento e terrenos que ficam no final da Avenida Leolino Gonçalves de Oliveira, nas proximidades da Avenida Deolinda Rosa.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_no_265-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_no_265-2019.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde para que agilize o reparo ou manutenção do aparelho de ar condicionado da sala de vacina do posto de saúde central.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_266-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_266-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do poder executivo que tome as providências necessárias para que se faça cumprir, no âmbito da administração municipal, a lei complementar nº 322/2013, que dispõe sobre o controle de frequência dos servidores públicos, inclusive os ocupantes de cargos em comissão da administração direta, autárquica e fundacional do município e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_268-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_268-2019.pdf</t>
   </si>
   <si>
     <t>Justificar a alteração do valor do IPTU e a super valorização do setor 001, quadra 104.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_no_269-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_no_269-2019.pdf</t>
   </si>
   <si>
     <t>Solicita da Administração Municipal informações sobre as diretrizes da política de habitação do Município de Serrana.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_270-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_270-2019.pdf</t>
   </si>
   <si>
     <t>Solicita urgentemente a limpeza e manutenção de bueiros na rua Maria Horácio Sartori em frente ao nº 100 e nº 149 e limpeza e colocação de tampa de bueiro na rua Sebastião Bento Pio em frente ao nº 88.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_no_271-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_no_271-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a realização de reforma do Pronto Socorro Menino Jesus.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_no_272-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_no_272-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a solução do problema da falta de sinalização de trânsito pelas ruas do Município de Serrana e do trânsito entre as Ruas Vicente de Paula Lima e Quirino José do Bem.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_no_273-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_no_273-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com o retorno da cultura de engenho de cana-de-açúcar no Município de Serrana.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/173/requerimento_no_274-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/173/requerimento_no_274-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo municipal informe qual a destinação da área situada entre as ruas Américo Baricalla, Sete de Setembro e Alberto F. do Nascimento e também do terreno da Rua Santa Cruz próximo à ESF Boa Esperança.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_no_275-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_no_275-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a limpeza das ruas do Bairro Jardim Boa Esperança II.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_no_276-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_no_276-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a remoção de entulhos do cruzamento das Ruas João Amâncio e Orlando Jacob e também da Rua José Pedro Barbosa.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_no_277-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_no_277-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe a dívida atualizada do Município com a Companhia Paulista de Força e Luz - CPFL.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_no_278-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_no_278-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe as principais dívidas atualizadas do Município à população, principalmente através de outdoor informativo já situado na sede da Prefeitura.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_no_279-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_no_279-2019.pdf</t>
   </si>
   <si>
     <t>Solicita reparo na calçada da Cozinha Piloto (Rua Júlio César Selegato).</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_280-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_280-2019.pdf</t>
   </si>
   <si>
     <t>Solicito do Departamento de Trânsito em que desenvolva ações/medidas para diminuição de reclamações de moradores aos arredores do Hospital Estadual de Serrana.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/188/requerimento_no_281-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/188/requerimento_no_281-2019.pdf</t>
   </si>
   <si>
     <t>Publicação da situação fiscal do município de Serrana.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_no_282-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_no_282-2019.pdf</t>
   </si>
   <si>
     <t>Realização de reforma administrativa e/ou plano de carreira.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_no_284-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_no_284-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que apresente a folha de pagamento dos servidores da Santa Casa referente ao mês de outubro de 2019.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_no_285-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_no_285-2019.pdf</t>
   </si>
   <si>
     <t>Solicita providências para alteração da convenção de estacionamento na rua Sete de Setembro.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_no_286-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_no_286-2019.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de tapa buracos na Rua Fortunato Luiz Miralha no Bairro Chavans.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_no_287-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_no_287-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal desenvolva esforços para resgatar toda a cultura antiga de Serrana como a cultura do engenho de cana-de-açúcar, entre outras, e, dessa maneira, alavancar o turismo do Município e a geração de empregos.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/197/requerimento_no_288-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/197/requerimento_no_288-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal adeque o tratamento da Farmácia Popular através da contratação de mais atendentes, providencie sacolinhas plásticas para transporte dos medicamentos e informe a lista atualizada dos medicamentos que estão sendo fornecidos.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_no_289-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_no_289-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com reparo de vazamento ou notifique o proprietário a respeito da calçada do Serrana Esporte Clube, na Rua Barão do Rio Branco.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_no_290-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_no_290-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com o recapeamento das Ruas Jacinto Malaquias e Deputado João Cunha.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/202/requerimento_no_291-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/202/requerimento_no_291-2019.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos na rotatória do Parque das Amoreiras.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_no_292-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_no_292-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja efetuado reparo de calha e troca do telhado no Pronto Socorro Dario José Rodrigues.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/204/requerimento_no_293-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/204/requerimento_no_293-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a situação da verba de 1 (um) milhão de reais destinada ao Município de Serrana, pelo ex-governador Márcio França, direcionada ao recapeamento asfáltico da cidade. Requer que a prefeitura informe quais procedimentos foram adotados até momento para execução do referido recapeamento.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/205/deu_-_requerimento_no_294-2019_rocada.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/205/deu_-_requerimento_no_294-2019_rocada.pdf</t>
   </si>
   <si>
     <t>Solicita que seja efetuado serviço de limpeza roçada em todas as áreas públicas do Município de Serrana.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/206/denis_-_requerimento_no_295-2019_tapa_buracos.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/206/denis_-_requerimento_no_295-2019_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos na rua Valdeci Bernardino da silva, imediações do número 137 e na rua Luiz Rodrigues Soeira.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_no_296-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_no_296-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um obstáculo (lombada) na Rua Guanabara, nº 545, nesta cidade.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_no_297-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_no_297-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de 3 (três) obstáculos (lombadas) na Avenida Octacilio Coutinho de Freitas ao lado dos números 161, 271 e 411.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_no_298-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_no_298-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de ponto escolar na Avenida Octacilio Coutinho de Freitas em frente ao número 311, inclusive sinalização de solo para pedestre e placa de sinalização escolar como ponto de embarque e desembarque de crianças estudantes.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_no_299-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_no_299-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e roçada no canteiro central da Avenida Octacilio Coutinho de Freitas, no Jardim Maravilha.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_no_300-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_no_300-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações de como está o andamento das obras da Creche Santa Clara, bem como se o contrato com a empresa Fanor Construtura e Incorporadora Eireli, 10.724.954/0001-09, está sendo cumprido regularmente. Solicita-se cópia do citado contrato.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe qual o valor total do prejuízo ocasionado em 2019 pelos constantes furtos ocorridos em diversos prédios públicos como unidades de saúde e escolas.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_302-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_302-2019.pdf</t>
   </si>
   <si>
     <t>Convoca o Secretário Municipal de saúde e o Gestor da Santa Casa de Misericórdia de Serrana para prestar informações sobre a atual situação do equipamento de Raio X.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/207/requerimento_no_303-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/207/requerimento_no_303-2019.pdf</t>
   </si>
   <si>
     <t>Convocação do Secretário Municipal de Infraestrutura, nos termos dos artigos 390 e seguintes do Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/210/requerimento_no_304-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/210/requerimento_no_304-2019.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura algumas informações a respeito dos serviços voluntários na área de meio ambiente.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_no_305-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_no_305-2019.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria da Saúde informações sobre os protocolos de atendimentos de exames específicos de urgência.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_no_306-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_no_306-2019.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria da Saúde através do Ambulatório de Saúde Mental informações a respeito de pacientes cadastrados e que fazem tratamento no ambulatório. Em alguns casos são hospitalizados com surtos psicóticos na Santa Casa de Serrana.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/225/requerimento_no_307-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/225/requerimento_no_307-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Câmara proceda com a devolução de duodécimo no valor de R$ 40 mil para auxílio à Banda Marcial Municipal de Serrana.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_no_308-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_no_308-2019.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos na rua Estrela Matutina, nas imediações do número 185.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_no_309-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_no_309-2019.pdf</t>
   </si>
   <si>
     <t>Solicita providências para que a rua José Carlos Jaquinta passe a ser via de mão única.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_310-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_310-2019.pdf</t>
   </si>
   <si>
     <t>Solicita substituição das lâmpadas que estão queimadas, na Praça do Cristo.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/233/requerimento_no_311-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/233/requerimento_no_311-2019.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na Rua Deputado João Cunha no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/238/requerimento_no_312-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/238/requerimento_no_312-2019.pdf</t>
   </si>
   <si>
     <t>Solicita uma solução urgente para resolver o problema de escoamento das águas que em períodos de chuva invadem as casas dos moradores da Rua Sebastião Bento Pio no bairro Jardim Amélia.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/239/requerimento_no_313-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/239/requerimento_no_313-2019.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeitura um levantamento sobre as tampas de bueiros rebaixadas ou danificadas nas ruas da cidade e uma ação urgente do Departamento de Infraestrutura para fazer nivelamento das tampas dos bueiros que estão rebaixadas.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/240/requerimento_no_314-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/240/requerimento_no_314-2019.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a limpeza e retirada de lixo e entulhos em área verde na Rua Victorio Valdevite frente ao nº 155 no Bairro Chavans.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/241/requerimento_no_315-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/241/requerimento_no_315-2019.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de tapa buracos em toda extensão das Ruas Orlando Paulino de Souza, Rua Domingos Dias Correia e Rua Benedito José de Oliveira.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_no_316-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_no_316-2019.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura para que coloque na programação tapa buraco ou recapeamento a Rua Severino José do Vale, em frente aos números 173, 181 e até o cruzamento com a Rua Moacir Bertagnolli.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_no_317-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_no_317-2019.pdf</t>
   </si>
   <si>
     <t>Solicita do departamento responsável para que sejam realizadas as podas das árvores localizadas próximas ao SEC (Serrana Esporte Clube), pois os galhos se encontram na fiação da transmissão de energia com elevado risco de acidentes.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/242/requerimento_no_318-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/242/requerimento_no_318-2019.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 23/2018 de 05/02/2018 e requerimento nº 123/2018 de 18/06/2018 ("Solicita que conste no site da Prefeitura um link de avisos com nome de todas as pessoas falecidas e com horários dos sepultamentos") e conforme resposta Ofício D.A.R nº 27/2018.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/243/requerimento_no_319-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/243/requerimento_no_319-2019.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos nº 1/2019 de 07 de janeiro de 2019 e o 264/2019, de 14 de outubro de 2019 (quanto a construção de calçadas, guias e sarjetas, e postes de iluminação na continuação da Avenida Leolino Gonçalves de Oliveira até a Avenida Deolinda Rosa, e informações acerca das notificações dos proprietários do loteamento desses terrenos).</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Solicita reparo do buraco feito pelo DAES na rua Agenor Branco, 150.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_321-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_321-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um obstáculo (lombada) na rua Bruno Registro, em frente ao número 95.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_322-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_322-2019.pdf</t>
   </si>
   <si>
     <t>Solicita substituição das lâmpadas que estão queimadas, na Praça Benedito Xavier.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/234/requerimento_323-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/234/requerimento_323-2019.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos na rua Sebastião Silvério Duarte e na rua Luiz Liceras, número 335.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/246/requerimento_324-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/246/requerimento_324-2019.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência Especial para tramitação do Projeto de Lei nº 8/2019, oriundo do Executivo Municipal - LOA 2020.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Rubinho Cabeleireiro, Fátima do Bem</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/244/requerimento_no_325-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/244/requerimento_no_325-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria Municipal de Saúde de Serrana a realização de um mutirão de limpeza de combate à dengue.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/60/pdl_n04.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/60/pdl_n04.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição das Contas do Poder Executivo Municipal, relativas ao exercício de 2016.</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/247/emenda_impositiva_01-2019_4KfAlyu.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/247/emenda_impositiva_01-2019_4KfAlyu.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 01/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/248/emenda_impositiva_02-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/248/emenda_impositiva_02-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 02/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal</t>
   </si>
   <si>
     <t>Ailton do Gesso</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/249/emenda_impositiva_03-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/249/emenda_impositiva_03-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 03/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/250/emenda_impositva_04-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/250/emenda_impositva_04-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 04/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/251/emenda_impositiva_05-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/251/emenda_impositiva_05-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 05/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/252/emenda_impositiva_06-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/252/emenda_impositiva_06-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 06/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/253/emenda_impositiva_07-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/253/emenda_impositiva_07-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 07/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/254/emenda_impositiva_08-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/254/emenda_impositiva_08-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 08/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/255/emenda_impositiva_09-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/255/emenda_impositiva_09-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 09/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/256/emenda_impositiva_10-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/256/emenda_impositiva_10-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 10/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/257/emenda_impositiva_11-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/257/emenda_impositiva_11-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 11/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_emenda_impositiva_no_12-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_emenda_impositiva_no_12-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 12/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/259/emenda_impostiva_13-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/259/emenda_impostiva_13-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA n.º 13/2019, de 18 de novembro de 2019, ao Projeto de Lei Ordinária n.º 08/2019 – Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora - MESDIR</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/378/plc_n01.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/378/plc_n01.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos servidores públicos da Câmara Municipal de Serrana/SP.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
     <t>Prefeito Municipal de Serrana</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3091/plcexecutivo_n01.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3091/plcexecutivo_n01.19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE DAÇÃO EM PAGAMENTO, _x000D_
 MÓVEIS PERTENCENTES AO PATRIMÓNIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3090/plcexecutivo_n02.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3090/plcexecutivo_n02.19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EM COMISSÃO E VAGA PARA O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE SERRANA/SP E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3092/plcexecutivo_n03.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3092/plcexecutivo_n03.19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE. REGULAMENTAÇÃO DE UMA PRAÇA DE ALIMENTAÇÃO DESTINANDO ESPAÇO PÚBLICO ESPECÍFICO PARA INSTALAÇÃO E FUNCIONANDO DE FOOD-TRUCKS,E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3093/plcexecutivo_n04.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3093/plcexecutivo_n04.19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3094/plcexecutivo_n05.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3094/plcexecutivo_n05.19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DE SERRANA, A ALIENAR, POR DOAÇÃO, IMÓVEIS QUE ESPECIFICA, PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SERRANA APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3095/plcexecutivo_n06.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3095/plcexecutivo_n06.19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO E CRIAÇÃO DE CARGOS PÚBLICOS DE PROVIMENTO EFETIVO QUE ESPECIFICAM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3096/ploexecutivo_n07.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3096/ploexecutivo_n07.19.pdf</t>
   </si>
   <si>
     <t>ESTABELECE 0 PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3097/plcexecutivo_n08.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3097/plcexecutivo_n08.19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE DAÇÃO EM AGAMENTO, IMÓVEL PERTENCENTE AO PATRIMÓNIO MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3098/plcexecutivo_n09.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3098/plcexecutivo_n09.19.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 300/2012 E DA LEI COMPLEMENTAR 380/2015 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Serrana - PMS</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/2/plcexecutivo_n10.19..pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/2/plcexecutivo_n10.19..pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 462/2016 e cria o protesto extrajudicial para os débitos inscritos em dívida ativa.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_complementar_do_executivo_no_11-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_complementar_do_executivo_no_11-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre extinção e criação de cargos públicos de provimento efetivo que especificam, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/4/plcexecutivo_n12.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/4/plcexecutivo_n12.19.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 300/2012, que dispõe sobre o Estatuto dos Servidores Públicos Municipais de Serrana do Poder Executivo, Legislativo, Autarquias e Fundações, e da Lei Complementar nº 188/2007, que institui o Estatuto dos Profissionais da Educação Pública Municipal de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/47/projeto_de_lei_complementar_do_executivo_no_13-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/47/projeto_de_lei_complementar_do_executivo_no_13-2019.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar nº 519/2019, que estabelece o Programa de Recuperação Fiscal - REFIS, e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/51/plcexecutivo_n14.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/51/plcexecutivo_n14.19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar áreas de sua propriedade, através de licitação, na modalidade leilão, e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/68/plcexecutivo_n15.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/68/plcexecutivo_n15.19.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de imóveis que especifica, por doação à Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo - CDHU, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/72/plcexecutivo_n16.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/72/plcexecutivo_n16.19.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VII, do artigo 44 da Lei Complementar 174/2006, com redação determinada pela Lei Complementar 311/2012 que institui, o Plano Diretor do Município de Serrana e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/100/plcexecutivo_n17.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/100/plcexecutivo_n17.19.pdf</t>
   </si>
   <si>
     <t>Revoga todos os dispositivos das Leis Complementares nºs 401 e 404/2015, que autorizam, respectivamente, o Município de Serrana a promover a regularização fundiária de interesse específico nos núcleos habitacionais denominados "Chavans" e "Jardim das Rosas III", e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/142/plcexecutivo_n18.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/142/plcexecutivo_n18.19.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar nº 519/2019, que estabelece o Programa de Recuperação Fiscal - Refis, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/143/plcexecutivo_n19.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/143/plcexecutivo_n19.19.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar nº 177/2006, que dispõe sobre elaboração do Código de Posturas do Município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3100/plcexecutivo_n11.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3100/plcexecutivo_n11.19.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/681/plo_n04.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/681/plo_n04.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de, no mínimo, um (1) aparelho de ginástica híbrido adaptado ao uso exclusivo por pessoas portadoras de necessidades especiais, nas academias ao ar livre existentes e a serem implantadas em parques, praças e locais públicos no Município de Serrana e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/35/plo_n18.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/35/plo_n18.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação obrigatória de guarda-volumes em estabelecimento bancário equipado com porta detectora de metal.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3251/plo_n19.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3251/plo_n19.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento e instalação de válvulas de retenção de ar (eliminadores de ar) para Hidrômetros a todos imóveis comerciais e residenciais do Município de Serrana.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/36/plo_n20.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/36/plo_n20.19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, por meio do Departamento de Água e Esgoto de Serrana a fornecer e instalar gratuitamente válvulas de retenção de ar (eliminadores de ar), para hidrômetros a todos os imóveis comerciais e residenciais do município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/46/plo_n21.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/46/plo_n21.19.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de "Lilia Márcia Borges dos Santos" à escola municipal EMEI Serrana e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/96/plo_n22.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/96/plo_n22.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cassação de alvará de funcionamento de estabelecimentos que estiverem comercializando, adquirindo, transportando, estocando ou revendendo produtos oriundos de furto, roubo ou outro tipo de ilícito.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/64/plo_n23.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/64/plo_n23.19.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Campanha "Dezembro Verde" no Município de Serrana.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/81/plo_n25.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/81/plo_n25.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Antônio Hélio dos Santos, como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/95/plo_n26.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/95/plo_n26.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Adelino Francisco Teixeira, como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/80/plo_n28.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/80/plo_n28.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o seguro garantia de execução de contrato na modalidade segurado setor público, a fim de impedir e mitigar o prejuízo do Município e da sociedade por conta de imperfeições no processo de licitação.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/107/plo_n29.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/107/plo_n29.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Waldir Valdevite, como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/118/plo_n30.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/118/plo_n30.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de mutirões de saúde pela Secretaria de Saúde do Município de Serrana SP.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/131/plo_n31.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/131/plo_n31.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Oswaldo Mantovani como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/128/plo_n32.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/128/plo_n32.19.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei nº 964/2003, que dispõe sobre a criação de subsídio destinado ao transporte intermunicipal de alunos de ensino superior e técnico-profissionalizante e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/161/plo_n33.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/161/plo_n33.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Antônio Hélio dos Santos como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/180/plo_n34.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/180/plo_n34.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Luzia Dias Teixeira do Bem, como nomenclatura de Via Pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/139/plo_n35.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/139/plo_n35.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Miguel dos Santos Araújo, como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/145/plo_n36.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/145/plo_n36.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Montalvânia como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/152/plo_n37.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/152/plo_n37.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Olga Leandro de Freitas, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/164/plo_n38.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/164/plo_n38.19.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de "Nelson Paranhos" à quadra poliesportiva e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/165/plo_n39.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/165/plo_n39.19.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de "Patrícia Aline Santos" à praça a ser instituída no bairro Santa Clara e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/200/plo_n40.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/200/plo_n40.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Sebastião Leighi como nomenclatura de praça pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/201/plo_n41.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/201/plo_n41.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Iraci Dimas dos Reis Leandro como nomenclatura de praça pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/223/plo_n42.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/223/plo_n42.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Orantina Pereira de Oliveira como nomenclatura de praça pública.</t>
   </si>
   <si>
     <t>Bis do Hospital, Adriano Vermelho, Fátima do Bem</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/208/plo_n43.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/208/plo_n43.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de João Bis como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/224/plo_n44.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/224/plo_n44.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Mercedes Lourdes Balthazar Mariano como nomenclatura de praça pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/226/pl_45-2019_-_nome_de_rua_-_helena_jose_do_valle__niTfiWO.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/226/pl_45-2019_-_nome_de_rua_-_helena_jose_do_valle__niTfiWO.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Helena José do Valle Coimbra, como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/245/pl_n46.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/245/pl_n46.19.pdf</t>
   </si>
   <si>
     <t>Proíbe o uso de fogos de artifício com estampido.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ploexecutivo_n01.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ploexecutivo_n01.19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio com o Serviço Social da Indústria - SESI-SP, com o fim de estabelecer cooperação técnica e financeira para a implantação de sistema de ensino e atividades complementares nas escolas municipais de Serrana, visando à melhoria da qualidade do ensino oferecido.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ploexecutivo_n02.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ploexecutivo_n02.19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Prefeitura Municipal de Icém, Estado de São Paulo visando a cessão de servidor público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/867/ploexecutivo_n03.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/867/ploexecutivo_n03.19.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.447/2011, que dispõe sobre o estatuto social do Instituto de Previdência Social dos Servidores Públicos do Município de Serrana - IPREMUS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ploexecutivo_n05.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ploexecutivo_n05.19.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 851/2001, que dispõe sobre a criação do Conselho Tutelar dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/25/ploexecutivo_n06.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/25/ploexecutivo_n06.19.pdf</t>
   </si>
   <si>
     <t>Disciplina a arborização no Município de Serrana e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_do_executivo_no_07-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_do_executivo_no_07-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adoção do nome de "Pardo Vivo" na Estação de Tratamento de Esgoto - ETE do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_loa_2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_loa_2020.pdf</t>
   </si>
   <si>
     <t>LOA 2020 - Projeto de Lei nº 8/2019 - Estima a Receita e fixa a Despesa do Município de Serrana para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/209/ploexecutivo_n09.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/209/ploexecutivo_n09.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão de uso das áreas públicas, verdes e de lazer, institucionais e das vias de circulação para constituição de loteamento de Acesso Controlado no Município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/261/ploexecutivo_n10.19.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/261/ploexecutivo_n10.19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_resolucao_no_01-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_resolucao_no_01-2019.pdf</t>
   </si>
   <si>
     <t>Institui a implantação da ata eletrônica na Câmara Municipal de Serrana e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_resolucao_no_2-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_resolucao_no_2-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Controle Interno (SCI) na Câmara Municipal de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/6/veto_no_01-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/6/veto_no_01-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total à Emenda Impositiva nº 01/2019 (Autógrafo nº 30/2019).</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/7/veto_no_02-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/7/veto_no_02-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total à Emenda Impositiva nº 2/2019 (Autógrafo nº 30/2019).</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/8/veto_no_03-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/8/veto_no_03-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total à Emenda Impositiva nº 03/2019 (Autógrafo nº 30/2019).</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/9/veto_no_04-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/9/veto_no_04-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total à Emenda Impositiva nº 04/2019 (Autógrafo nº 30/2019).</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/10/veto_no_06-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/10/veto_no_06-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total à Emenda Impositiva nº 6/2019 (Autógrafo nº 30/2019).</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/103/veto_no_06-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/103/veto_no_06-2019.pdf</t>
   </si>
   <si>
     <t>Veta o Projeto de Lei Nº 20/2019, que "Autoriza o Poder Executivo, por meio do Departamento de Água e Esgoto de Serrana, a fornecer e instalar gratuitamente válvulas de retenção de ar (eliminadores de ar) para hidrômetros a todos os imóveis comerciais e residenciais do Município, e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/138/veto_no_7-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/138/veto_no_7-2019.pdf</t>
   </si>
   <si>
     <t>Veta o Projeto de Lei nº 28/2019, que "Dispõe sobre o seguro garantia de execução de contrato na modalidade segurado setor público, a fim de impedir e mitigar o prejuízo do Município e da Sociedade por conta de imperfeições no processo de licitação."</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/166/veto_no_8-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/166/veto_no_8-2019.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 30/2019 (Autógrafo nº 41/2019).</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/191/veto_no_9-2019.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/191/veto_no_9-2019.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 32/2019 (Autógrafo nº 45/2019).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3994,67 +3994,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_n_01.19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_n_03.19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3119/indicacao_n_04.19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3120/indicacao_n_05.19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3121/indicacao_n_06.19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3122/indicacao_n_07.19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3123/indicacao_n_08.19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/16/mocao_0017-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/15/mocao_0018-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/42/mocao_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/54/mocao_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/57/mocao_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/56/mocao_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/120/mocao_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/136/mocao_no_24-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/146/mocao_no_27-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/148/mocao_no_29-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/149/mocao_no_30-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/150/mocao_no_31-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_32-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/167/mocao_de_aplausos_33-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/176/mocao_no_34-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_no_35-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/178/mocao_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/186/mocao_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/194/mocao_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/195/mocao_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/230/mocao_no_43-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_no_9-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/523/requerimento_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_no_29-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/536/requerimento_no_30-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_no_31-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_no_32-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_no_52-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/737/requerimento_no_55-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/738/requerimento_no_56-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/739/requerimento_no_57-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/740/requerimento_no_58-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_no_59-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/742/requerimento_no_60-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/743/requerimento_no_61-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/744/requerimento_no_62-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/745/requerimento_no_63-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/746/requerimento_no_64-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/747/requerimento_no_65-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/748/requerimento_no_66-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/750/requerimento_no_70-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/754/requerimento_no_71-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/757/requerimento_no_72-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/758/requerimento_no_73-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/763/requerimento_no_76-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/764/requerimento_no_77-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/765/requerimento_no_78-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_no_79-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_no_80-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_no_81-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/769/requerimento_no_82-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/770/requerimento_no_83-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/771/requerimento_no_84-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/772/requerimento_no_85-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/773/requerimento_no_86-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_no_87-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/775/requerimento_no_88-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/776/requerimento_no_89-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/777/requerimento_no_90-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/778/requerimento_no_91-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_no_92-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/780/requerimento_no_93-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/781/requerimento_no_94-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/782/requerimento_no_95-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/783/requerimento_no_96-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/784/requerimento_no_97-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_no_98-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/786/requerimento_no_100-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/787/requerimento_no_101-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_no_102-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/789/requerimento_no_103-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_no_104-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/791/requerimento_no_105-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/792/requerimento_no_106-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/793/requerimento_no_107-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/794/requerimento_no_108-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/795/requerimento_no_109-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/796/requerimento_no_110-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/797/requerimento_no_119-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/798/requerimento_no_112-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/799/requerimento_no_113-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/800/requerimento_no_114-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/801/requerimento_no_115-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/802/requerimento_no_116-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_no_117-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_no_118-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/805/requerimento_no_120-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_no_121-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/807/requerimento_no_124-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_no_125-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento_no_126-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento_no_127-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_no_128-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/812/requerimento_no_129-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_no_130-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/814/requerimento_no_131-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/815/requerimento_no_136-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/816/requerimento_no_137-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_no_138-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento_no_139-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/819/requerimento_no_140-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_no_141-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_no_142-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/71/requerimento_n.o_143-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/70/requerimento_no_144-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/822/requerimento_no_146-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_n.o_147-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_no_161-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_no_163-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_no_165-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_no_166-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_no_167-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_no_168-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_no_169-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_170_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_no_171-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_173_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_no_174-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/39/requerimento_177-2019_denis.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_no_178-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/28/requerimento_no_179-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/31/requerimento_no_180-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_no_181-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_182-2019_rubinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_183-2019_rubinho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/32/requerimento_184-2019_rubinho.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/43/requerimento_no_185-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_no_186-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/33/requerimento_no_187-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_no_188-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/38/requerimento_no_189-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_no_190-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/45/requerimento_no_192-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_no_193-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/49/requerimento_no_194-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_no_195-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_no_196-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_no_197-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_198-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_no_199-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_no_200-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/61/denis_-_requerimento_no_201-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/62/denis_-_requerimento_no_202-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/65/requerimento_no_203-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/66/requerimento_no_205-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_no_206-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_no_207-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/73/requerimento_no_208-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_no_209-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/77/requerimento_no_210-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_no_211-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/74/requerimento_no_215-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/75/requerimento_no_216-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_no_217-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_no_218-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_no_219-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_no_220-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_no_221-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_no_222-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/88/requerimento_no_223-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_no_224-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_no_225-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/91/requerimento_no_226-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/97/requerimento_no_227-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/99/requerimento_228-2019_denis.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/101/requerimento_no_229-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/106/requerimento_no_231-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/108/requerimento_232-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/109/requerimento_233-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/104/requerimento_no_234-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/105/requerimento_no_235-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/110/requerimento_236-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/111/requerimento_237-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/112/requerimento_238-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/114/requerimento_no_239-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/115/requerimento_no_240-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_no_241-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/116/requerimento_no_242-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/117/requerimento_no_243-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_244-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_no_245-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_no_246-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/123/requerimento_no_247-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/130/requerimento_no_248-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/133/requerimento_no_249-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_no_250-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_no_255-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_no_256-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/132/requerimento_no_257-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/129/requerimento_258-2019_marisa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/151/requerimento_no_259-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/140/requerimento_260-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/141/requerimento_262-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/153/requerimento_no_263-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_no_264-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_no_265-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_266-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_268-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_no_269-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_270-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_no_271-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_no_272-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_no_273-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/173/requerimento_no_274-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_no_275-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_no_276-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_no_277-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_no_278-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_no_279-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_280-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/188/requerimento_no_281-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_no_282-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_no_284-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_no_285-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_no_286-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_no_287-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/197/requerimento_no_288-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_no_289-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_no_290-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/202/requerimento_no_291-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_no_292-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/204/requerimento_no_293-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/205/deu_-_requerimento_no_294-2019_rocada.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/206/denis_-_requerimento_no_295-2019_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_no_296-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_no_297-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_no_298-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_no_299-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_no_300-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_302-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/207/requerimento_no_303-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/210/requerimento_no_304-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_no_305-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_no_306-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/225/requerimento_no_307-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_no_308-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_no_309-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_310-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/233/requerimento_no_311-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/238/requerimento_no_312-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/239/requerimento_no_313-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/240/requerimento_no_314-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/241/requerimento_no_315-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_no_316-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_no_317-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/242/requerimento_no_318-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/243/requerimento_no_319-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_321-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_322-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/234/requerimento_323-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/246/requerimento_324-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/244/requerimento_no_325-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/60/pdl_n04.19.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/247/emenda_impositiva_01-2019_4KfAlyu.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/248/emenda_impositiva_02-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/249/emenda_impositiva_03-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/250/emenda_impositva_04-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/251/emenda_impositiva_05-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/252/emenda_impositiva_06-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/253/emenda_impositiva_07-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/254/emenda_impositiva_08-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/255/emenda_impositiva_09-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/256/emenda_impositiva_10-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/257/emenda_impositiva_11-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_emenda_impositiva_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/259/emenda_impostiva_13-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/378/plc_n01.19.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3091/plcexecutivo_n01.19.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3090/plcexecutivo_n02.19.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3092/plcexecutivo_n03.19.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3093/plcexecutivo_n04.19.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3094/plcexecutivo_n05.19.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3095/plcexecutivo_n06.19.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3096/ploexecutivo_n07.19.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3097/plcexecutivo_n08.19.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3098/plcexecutivo_n09.19.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/2/plcexecutivo_n10.19..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_complementar_do_executivo_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/4/plcexecutivo_n12.19.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/47/projeto_de_lei_complementar_do_executivo_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/51/plcexecutivo_n14.19.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/68/plcexecutivo_n15.19.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/72/plcexecutivo_n16.19.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/100/plcexecutivo_n17.19.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/142/plcexecutivo_n18.19.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/143/plcexecutivo_n19.19.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3100/plcexecutivo_n11.19.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/681/plo_n04.19.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/35/plo_n18.19.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3251/plo_n19.19.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/36/plo_n20.19.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/46/plo_n21.19.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/96/plo_n22.19.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/64/plo_n23.19.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/81/plo_n25.19.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/95/plo_n26.19.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/80/plo_n28.19.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/107/plo_n29.19.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/118/plo_n30.19.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/131/plo_n31.19.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/128/plo_n32.19.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/161/plo_n33.19.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/180/plo_n34.19.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/139/plo_n35.19.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/145/plo_n36.19.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/152/plo_n37.19.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/164/plo_n38.19.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/165/plo_n39.19.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/200/plo_n40.19.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/201/plo_n41.19.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/223/plo_n42.19.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/208/plo_n43.19.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/224/plo_n44.19.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/226/pl_45-2019_-_nome_de_rua_-_helena_jose_do_valle__niTfiWO.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/245/pl_n46.19.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ploexecutivo_n01.19.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ploexecutivo_n02.19.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/867/ploexecutivo_n03.19.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ploexecutivo_n05.19.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/25/ploexecutivo_n06.19.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_do_executivo_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/209/ploexecutivo_n09.19.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/261/ploexecutivo_n10.19.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_resolucao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_resolucao_no_2-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/6/veto_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/7/veto_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/8/veto_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/9/veto_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/10/veto_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/103/veto_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/138/veto_no_7-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/166/veto_no_8-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/191/veto_no_9-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_n_01.19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_n_03.19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3119/indicacao_n_04.19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3120/indicacao_n_05.19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3121/indicacao_n_06.19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3122/indicacao_n_07.19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3123/indicacao_n_08.19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/16/mocao_0017-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/15/mocao_0018-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/42/mocao_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/54/mocao_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/57/mocao_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/56/mocao_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/120/mocao_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/136/mocao_no_24-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/146/mocao_no_27-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/148/mocao_no_29-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/149/mocao_no_30-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/150/mocao_no_31-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_32-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/167/mocao_de_aplausos_33-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/176/mocao_no_34-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_no_35-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/178/mocao_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/186/mocao_no_37-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/194/mocao_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/195/mocao_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/230/mocao_no_43-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_no_9-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/523/requerimento_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_no_29-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/536/requerimento_no_30-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_no_31-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_no_32-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/734/requerimento_no_52-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/737/requerimento_no_55-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/738/requerimento_no_56-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/739/requerimento_no_57-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/740/requerimento_no_58-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_no_59-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/742/requerimento_no_60-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/743/requerimento_no_61-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/744/requerimento_no_62-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/745/requerimento_no_63-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/746/requerimento_no_64-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/747/requerimento_no_65-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/748/requerimento_no_66-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/750/requerimento_no_70-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/754/requerimento_no_71-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/757/requerimento_no_72-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/758/requerimento_no_73-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/763/requerimento_no_76-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/764/requerimento_no_77-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/765/requerimento_no_78-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/766/requerimento_no_79-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_no_80-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_no_81-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/769/requerimento_no_82-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/770/requerimento_no_83-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/771/requerimento_no_84-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/772/requerimento_no_85-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/773/requerimento_no_86-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_no_87-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/775/requerimento_no_88-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/776/requerimento_no_89-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/777/requerimento_no_90-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/778/requerimento_no_91-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/779/requerimento_no_92-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/780/requerimento_no_93-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/781/requerimento_no_94-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/782/requerimento_no_95-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/783/requerimento_no_96-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/784/requerimento_no_97-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_no_98-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/786/requerimento_no_100-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/787/requerimento_no_101-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_no_102-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/789/requerimento_no_103-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_no_104-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/791/requerimento_no_105-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/792/requerimento_no_106-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/793/requerimento_no_107-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/794/requerimento_no_108-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/795/requerimento_no_109-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/796/requerimento_no_110-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/797/requerimento_no_119-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/798/requerimento_no_112-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/799/requerimento_no_113-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/800/requerimento_no_114-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/801/requerimento_no_115-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/802/requerimento_no_116-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_no_117-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_no_118-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/805/requerimento_no_120-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_no_121-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/807/requerimento_no_124-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_no_125-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento_no_126-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento_no_127-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_no_128-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/812/requerimento_no_129-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_no_130-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/814/requerimento_no_131-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/815/requerimento_no_136-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/816/requerimento_no_137-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_no_138-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento_no_139-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/819/requerimento_no_140-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_no_141-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_no_142-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/71/requerimento_n.o_143-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/70/requerimento_no_144-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/822/requerimento_no_146-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_n.o_147-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_no_161-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_no_163-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_no_165-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_no_166-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_no_167-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_no_168-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_no_169-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_170_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_no_171-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_173_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_no_174-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/39/requerimento_177-2019_denis.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_no_178-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/28/requerimento_no_179-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/31/requerimento_no_180-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/29/requerimento_no_181-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_182-2019_rubinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/30/requerimento_183-2019_rubinho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/32/requerimento_184-2019_rubinho.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/43/requerimento_no_185-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_no_186-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/33/requerimento_no_187-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/34/requerimento_no_188-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/38/requerimento_no_189-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/40/requerimento_no_190-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/45/requerimento_no_192-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_no_193-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/49/requerimento_no_194-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_no_195-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_no_196-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_no_197-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_198-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_no_199-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_no_200-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/61/denis_-_requerimento_no_201-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/62/denis_-_requerimento_no_202-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/65/requerimento_no_203-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/66/requerimento_no_205-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_no_206-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_no_207-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/73/requerimento_no_208-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_no_209-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/77/requerimento_no_210-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/78/requerimento_no_211-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/74/requerimento_no_215-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/75/requerimento_no_216-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/76/requerimento_no_217-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/83/requerimento_no_218-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_no_219-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_no_220-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_no_221-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_no_222-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/88/requerimento_no_223-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_no_224-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_no_225-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/91/requerimento_no_226-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/97/requerimento_no_227-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/99/requerimento_228-2019_denis.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/101/requerimento_no_229-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/106/requerimento_no_231-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/108/requerimento_232-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/109/requerimento_233-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/104/requerimento_no_234-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/105/requerimento_no_235-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/110/requerimento_236-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/111/requerimento_237-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/112/requerimento_238-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/114/requerimento_no_239-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/115/requerimento_no_240-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_no_241-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/116/requerimento_no_242-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/117/requerimento_no_243-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_244-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_no_245-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_no_246-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/123/requerimento_no_247-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/130/requerimento_no_248-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/133/requerimento_no_249-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_no_250-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_no_255-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_no_256-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/132/requerimento_no_257-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/129/requerimento_258-2019_marisa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/151/requerimento_no_259-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/140/requerimento_260-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/141/requerimento_262-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/153/requerimento_no_263-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_no_264-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_no_265-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_266-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_268-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_no_269-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_270-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_no_271-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/171/requerimento_no_272-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/172/requerimento_no_273-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/173/requerimento_no_274-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_no_275-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_no_276-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_no_277-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_no_278-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_no_279-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/182/requerimento_280-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/188/requerimento_no_281-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_no_282-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_no_284-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_no_285-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_no_286-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_no_287-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/197/requerimento_no_288-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_no_289-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_no_290-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/202/requerimento_no_291-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_no_292-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/204/requerimento_no_293-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/205/deu_-_requerimento_no_294-2019_rocada.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/206/denis_-_requerimento_no_295-2019_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_no_296-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_no_297-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_no_298-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_no_299-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_no_300-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_302-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/207/requerimento_no_303-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/210/requerimento_no_304-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_no_305-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_no_306-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/225/requerimento_no_307-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_no_308-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_no_309-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_310-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/233/requerimento_no_311-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/238/requerimento_no_312-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/239/requerimento_no_313-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/240/requerimento_no_314-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/241/requerimento_no_315-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_no_316-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/232/requerimento_no_317-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/242/requerimento_no_318-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/243/requerimento_no_319-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_321-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_322-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/234/requerimento_323-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/246/requerimento_324-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/244/requerimento_no_325-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/60/pdl_n04.19.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/247/emenda_impositiva_01-2019_4KfAlyu.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/248/emenda_impositiva_02-2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/249/emenda_impositiva_03-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/250/emenda_impositva_04-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/251/emenda_impositiva_05-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/252/emenda_impositiva_06-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/253/emenda_impositiva_07-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/254/emenda_impositiva_08-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/255/emenda_impositiva_09-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/256/emenda_impositiva_10-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/257/emenda_impositiva_11-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_emenda_impositiva_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/259/emenda_impostiva_13-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/378/plc_n01.19.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3091/plcexecutivo_n01.19.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3090/plcexecutivo_n02.19.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3092/plcexecutivo_n03.19.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3093/plcexecutivo_n04.19.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3094/plcexecutivo_n05.19.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3095/plcexecutivo_n06.19.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3096/ploexecutivo_n07.19.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3097/plcexecutivo_n08.19.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3098/plcexecutivo_n09.19.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/2/plcexecutivo_n10.19..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_complementar_do_executivo_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/4/plcexecutivo_n12.19.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/47/projeto_de_lei_complementar_do_executivo_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/51/plcexecutivo_n14.19.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/68/plcexecutivo_n15.19.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/72/plcexecutivo_n16.19.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/100/plcexecutivo_n17.19.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/142/plcexecutivo_n18.19.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/143/plcexecutivo_n19.19.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3100/plcexecutivo_n11.19.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/681/plo_n04.19.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/35/plo_n18.19.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/3251/plo_n19.19.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/36/plo_n20.19.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/46/plo_n21.19.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/96/plo_n22.19.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/64/plo_n23.19.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/81/plo_n25.19.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/95/plo_n26.19.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/80/plo_n28.19.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/107/plo_n29.19.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/118/plo_n30.19.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/131/plo_n31.19.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/128/plo_n32.19.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/161/plo_n33.19.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/180/plo_n34.19.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/139/plo_n35.19.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/145/plo_n36.19.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/152/plo_n37.19.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/164/plo_n38.19.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/165/plo_n39.19.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/200/plo_n40.19.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/201/plo_n41.19.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/223/plo_n42.19.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/208/plo_n43.19.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/224/plo_n44.19.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/226/pl_45-2019_-_nome_de_rua_-_helena_jose_do_valle__niTfiWO.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/245/pl_n46.19.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ploexecutivo_n01.19.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ploexecutivo_n02.19.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/867/ploexecutivo_n03.19.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ploexecutivo_n05.19.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/25/ploexecutivo_n06.19.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_do_executivo_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/209/ploexecutivo_n09.19.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/261/ploexecutivo_n10.19.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_resolucao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_resolucao_no_2-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/6/veto_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/7/veto_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/8/veto_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/9/veto_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/10/veto_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/103/veto_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/138/veto_no_7-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/166/veto_no_8-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2019/191/veto_no_9-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H365"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>