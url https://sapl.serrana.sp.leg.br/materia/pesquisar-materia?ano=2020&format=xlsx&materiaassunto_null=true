--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -54,4591 +54,4591 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Duda do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_no_1-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_no_1-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura a construção de calçada no canteiro da Avenida Habib Jabali entre o Fórum e o Supermercado Copercana.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Fátima do Bem</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_no_2-2020_-_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_no_2-2020_-_fatima.pdf</t>
   </si>
   <si>
     <t>Indica a criação de Programa de Recuperação Fiscal (REFIS) devido à pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_no_3-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_no_3-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal para que o Departamento de Trânsito e Conselho Municipal de Trânsito reavalie o trânsito das Ruas Orlando Paulino de Souza, Fortunato Selegato e Joaquim dos Santos.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/</t>
+    <t>http://sapl.serrana.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de aplausos à Senhora Ângela de Jesus Reis Quintiliano.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Taíde Bidinello</t>
   </si>
   <si>
     <t>Moção de pesar pelo passamento da Sr.ª Ivani Ferreira dos Santos.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/327/mocao_no_3-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/327/mocao_no_3-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos às funcionárias da Divisão de Cultura, Liliana da Silva e Lúcia Helena da Silva, pela promoção da cultura do Município.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Moção de aplausos à Arquidiocese de Ribeirão Preto pela Campanha da Fraternidade 2020: Fraternidade e Vida: Dom e Compromisso.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Moção de aplausos às Garotas de Ouro de Serrana, equipe pioneira do futebol feminino na nossa região.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/348/mocao_no_6-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/348/mocao_no_6-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Comissão de Organização para Instituição do Conselho Municipal de Direitos das Mulheres.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/358/mocao_no_7-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/358/mocao_no_7-2020.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo passamento da Sr.ª Maria Izolina de Jesus de Oliveira.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Moção de aplausos à Sr.ª Maria Aparecida Durão por seu gesto de promover a união entre as pessoas durante a celebração do Domingo de Ramos.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/408/mocao_no_9-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/408/mocao_no_9-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Padre Júlio Lancellotti pela mensagem de Páscoa de que a religião nos ensina a moral e a ética e não a apontar o dedo e condenar quem é "diferente" de nós.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/410/mocao_no_10-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/410/mocao_no_10-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Fundação Cultural de Serrana pela homenagem aos 71 anos da emancipação política de Serrana.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/411/mocao_no_11-2020_-_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/411/mocao_no_11-2020_-_fatima.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para cada profissional da equipe de vacinação que está trabalhando incansavelmente nesta campanha durante a pandemia.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/418/mocao_no_12-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/418/mocao_no_12-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Marcos Zerbini, Deputado Estadual, e à Sra. Cleusa Ramos, Presidente da Associação dos Trabalhadores Sem Terra de São Paulo, pelo incansável trabalho para propiciar moradia às populações mais carentes.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/419/mocao_no_13-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/419/mocao_no_13-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Movimento dos Trabalhadores Rurais Sem Terra pela doação de sete toneladas de alimentos aos mais carentes em Ribeirão Preto.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/420/mocao_no_14-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/420/mocao_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos às Lojas Americanas pela doação de kits de ovos de Páscoa para a APAE de Serrana.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/423/mocao_no_15-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/423/mocao_no_15-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Governo do Estado de São Paulo pela iniciativa de disponibilizar materiais escolares e aulas online para que os alunos das escolas públicas estaduais não fiquem tão prejudicados devido à quarentena provocada pelo surto do novo coronavírus.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/426/mocao_no_16-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/426/mocao_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Victoria Poiares pela pesquisa realizada sobre como a população em geral lida com o estresse, principalmente no período atual, com a finalidade de obter informações para desenvolver ações de prestação de auxílio à saúde mental.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/438/mocao_no_17-2020.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/438/mocao_no_17-2020.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sr.ª Rosiani Alves Furquim, Diretora da EMEF Maria Antônia Soares Selegato, por sua mensagem de esperança de que em breve toda a situação estará normalizada para as escolas do Município.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/450/mocao_no_18-2020.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/450/mocao_no_18-2020.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos à Usina da Pedra pela responsabilidade social adotada durante a pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Denis Bomba</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/465/mocao_no_19-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/465/mocao_no_19-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Hospital Estadual de Serrana pelo sucesso obtido no tratamento efetuado com o recebimento de plasma com anticorpos contra o novo coronavírus, em paciente diagnosticada com a doença.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/490/mocao_no_20-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/490/mocao_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sr.ª Cícera Aparecida de Oliveira e ao Sr. Antônio Bernardes pelos serviços prestados pela empresa A Capital Serviços Cadastrais, Cobrança e Corretora de Seguros Ltda.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/509/mocao_no_21-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/509/mocao_no_21-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Paulo Ricardo Dias Florentino pela divulgação do Mutirão do Bem Viver em Resposta à Pandemia.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/510/mocao_no_22-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/510/mocao_no_22-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sr.ª Marli Reis pela coragem de expor e relatar, em reportagem na televisão, as aglomerações irregulares de pessoas realizadas em Serrana em pleno pico da pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/519/mocao_no_23-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/519/mocao_no_23-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sr.ª Neyde Issa e ao Sr. Eduardo Issa pela celebração de sessenta anos de seu casamento (Bodas de Diamante).</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/542/mocao_no_24-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/542/mocao_no_24-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sr.ª Lucimara Cotrim por sua mensagem de conscientização referente à importância do distanciamento social e das medidas de proteção e também ao respeito pelo próximo.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/582/mocao_no_25-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/582/mocao_no_25-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Sua Senhoria Padre Aryclenes Rodrigues Barbosa, Pároco Emérito da Paróquia Nossa Senhora das Dores.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/719/mocao_no_26-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/719/mocao_no_26-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Olivardo Dernardes por promover a cultura musical em nosso Município através de suas apresentações.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/888/mocao_no_27-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/888/mocao_no_27-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Menalton Braff por vencer o Prêmio Literário Biblioteca Nacional na categoria Melhor Romance - Prêmio Machado de Assis.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/925/mocao_28-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/925/mocao_28-2020.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Luiz André dos Santos pelo recebimento da Medalha do Cinquentenário do Policiamento Rodoviário.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/275/requerimento_03-2020_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/275/requerimento_03-2020_fatima.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo passamento do Senhor Robespierri Souza Pereira de Melo.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/276/requerimento_no_4-2020_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/276/requerimento_no_4-2020_fatima.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo passamento do Senhor João Batista Caconde.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/273/requerimento_no_5-2020_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/273/requerimento_no_5-2020_fatima.pdf</t>
   </si>
   <si>
     <t>Solicito do Executivo através dos Departamentos responsáveis sobre a possibilidade para adesão dos refis (recuperação fiscal) com novo prazo o ano de 2020.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_no_6-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_no_6-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de três obstáculos (lombadas) na rua Celso Zaruh, bairro Santa Clara, em frente aos números 840, 685 e 449.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/281/requerimento_no_7-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/281/requerimento_no_7-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre gastos com a operação tapa buracos desde 01 de janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/282/requerimento_no_8-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/282/requerimento_no_8-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a forma que são realizadas as operações pata buracos, neste Município.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/283/requerimento_no_9-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/283/requerimento_no_9-2020.pdf</t>
   </si>
   <si>
     <t>Solicita providências e manutenção da iluminação pública na Rotatória do Cristo, na Praça da Escola Jardim das Rosas, na Praça da bíblia, na Praça da Cohab, na Praça do Velório Municipal , nesta cidade.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/268/requerimento_no_10-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/268/requerimento_no_10-2020.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buraco nos endereços: rua Valdeci Bernardino da Silva nº 137; rua Francisco Brito de Morais nº 170; rua Sérgio José Dias, nos arredores no abrigo Santo André.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/274/requerimento_no_11-2020_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/274/requerimento_no_11-2020_fatima.pdf</t>
   </si>
   <si>
     <t>Solicito do departamento responsável serviços de limpeza do mato, lixo e retirada de entulhos no futuro poliesportivo, localizado a rua Antonio Duarte Nogueira, ao lado da Escola Municipal Jardim D’ Pedro. Aproveitando para pedir informações acerca da previsão de entrega dessa obra.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/277/requerimento_no_12-2020_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/277/requerimento_no_12-2020_fatima.pdf</t>
   </si>
   <si>
     <t>Solicito do Departamento responsável para colocar na programação de recapeamento e tapa buracos nas ruas José Venâncio.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_no_13-2020_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_no_13-2020_fatima.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar pelo passamento da senhora Dea Spadoni Biagi.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_no_14-2020_denis.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_no_14-2020_denis.pdf</t>
   </si>
   <si>
     <t>Solicita que seja efetuado serviço de limpeza roçada nas imediações da caixa d´água do bairro Dom Camilo.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/271/requerimento_no_15-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/271/requerimento_no_15-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura interrompa imediatamente a prática de descartar entulho no terreno abaixo dos predinhos do CDHU.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/287/requerimento_no_16-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/287/requerimento_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Solicita às Secretarias de Infraestrutura e de Saúde que promovam as ações necessárias para regularizar o funcionamento do Cemitério Municipal.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/288/requerimento_no_17-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/288/requerimento_no_17-2020.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de remanejamento de dotação orçamentária para a Banda Municipal no exercício de 2020.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Denis Bomba, Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/289/requerimento_no_18-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/289/requerimento_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Educação que desenvolva um trabalho de integração junto à Diretoria de Ensino Regional de Ribeirão Preto para atender às necessidades dos estudantes de Serrana.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/284/requerimento_no_19-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/284/requerimento_no_19-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a roçada do mato na Praça Benedito Xavier (Praça da Cohab), neste município.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/285/requerimento_no_20-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/285/requerimento_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a roçada do mato e a limpeza do Cemitério Municipal.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/286/requerimento_no_21-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/286/requerimento_no_21-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a roçada e a limpeza dos terrrenos próximos a Rua Walter Pereira Borges nº 445, Jardim Santa Clara II, e podas de árvores em diversos endereços, nesta cidade.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/290/requerimento_no_22-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/290/requerimento_no_22-2020.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de publicação da situação fiscal atualizada do Município de Serrana.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Célio Eletricista</t>
   </si>
   <si>
     <t>Solicita melhorias e reparos na Rua Gabriel José do Valle como instalação de lombada, recapeamento asfáltico e roçada.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/291/requerimento_no_24-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/291/requerimento_no_24-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas roçadas e limpeza em todas as praças do Município de Serrana com frequência semanal.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/293/requerimento_no_25-2020_xc0FHOA.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/293/requerimento_no_25-2020_xc0FHOA.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Diretor da DRS XIII, que os exames realizados no Hospital Estadual de Serrana sejam disponibilizados aos pacientes em menor prazo de tempo para propiciar maior celeridade à continuidade dos respectivos tratamentos de saúde.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Rubinho Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/296/requerimento_no_26-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/296/requerimento_no_26-2020.pdf</t>
   </si>
   <si>
     <t>Solicita reparo e nivelamento de tampa de bueiro que se encontra rebaixada na Rua Jorge Issa em frente ao nº 246, no Bairro Jardim Amélia I.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/297/requerimento_no_27-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/297/requerimento_no_27-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que os proprietários sejam notificados a construir calçadas e realizar a roçada e limpeza de terrenos não edificados na Avenida José Vieira dos Santos ao lado do nº 450 no Bairro Jardim Amélia I.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/315/requerimento_no_28-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/315/requerimento_no_28-2020.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo passamento da Senhora Maria Tereza Borim Manfrim.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/316/requerimento_no_29-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/316/requerimento_no_29-2020.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Infraestrutura, através do Departamento de água e esgoto de Serrana (DAES), para que realize a interligação das redeis de água na rua Paraná, nas proximidades do nº 1975.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/317/requerimento_no_30-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/317/requerimento_no_30-2020.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde para que veja a possibilidade de resolver demandas no Centro de Saúde.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/303/requerimento_no_31-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/303/requerimento_no_31-2020.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento nº 217/2019, solicitando a criação do Conselho Municipal da Habitação e também a Secretaria Municipal da Habitação.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/300/requerimento_no_32-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/300/requerimento_no_32-2020.pdf</t>
   </si>
   <si>
     <t>Solicita providências e reparos na rua Orlando Paulino de Souza, quais sejam: operação tapa buraco, alteração na convenção de tráfego de caminhões, troca de lâmpadas queimadas nos postes de iluminação pública e aumento do policiamento.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/318/requerimento_no_33-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/318/requerimento_no_33-2020.pdf</t>
   </si>
   <si>
     <t>Solicita substituição das lâmpadas que estão queimadas, na área externa do Velório Municipal.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/301/requerimento_n__34-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/301/requerimento_n__34-2020.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buraco na rua Amélio Barricala, na altura do número 1.400.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/308/requerimento_no_35-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/308/requerimento_no_35-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implantado atendimento odontológico no ambulatório Dario José Rodrigues.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/309/requerimento_no_36-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/309/requerimento_no_36-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implantado atendimento odontológico 24 horas na UPA - Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/310/requerimento_no_37-2020_aprovado.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/310/requerimento_no_37-2020_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre quais providências foram tomadas para o funcionamento da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/311/requerimento_no_38-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/311/requerimento_no_38-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o andamento do edital de licitação para implantação de transporte municipal circular.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/312/requerimento_no_39-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/312/requerimento_no_39-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os motivos pelos quais os prédios que foram construídos no bairro Chavans, Jardim do Alto e na rua Rio de Janeiro, para serem utilizados como posto de saúde da família, estão abandonados sem nenhuma destinação.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/304/requerimento_no_40-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/304/requerimento_no_40-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal que providencie curso gratuito de LIBRAS para profissionais de ensino e de assistência social do Município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>REQUEREMOS, na forma regimental, com base no artigo 130, inciso VII e, subseção II, Dos Requerimentos Escritos e com base no art. 195, sujeitos à deliberação do Plenário do Regimento interno desta Casa de Leis, urgência especial para tramitação do Projeto de Lei nº 2/2020 – Executivo Municipal - Dispõe sobre reconhecimento de obrigação contratual e autoriza o Executivo Municipal a firmar acordo de parcelamento de dívida advinda do convênio DIF/TT nº 182/2008, celebrado entre o DNIT e a Prefeitura Municipal de Serrana-SP, que teve por objeto a elaboração do projeto executivo de engenharia do Pólo Intermodal Regional de Serrana/SP, e dá outras providências, primeiramente à Comissão de Legislação Justiça e Redação e, caso necessário, à Comissão de Finanças e Orçamento, para as devidas providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/306/requerimento_no_42-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/306/requerimento_no_42-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal que providencie lombada (quebra mola) na Rua Benedito Cunha Mattos na altura do número de 105.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/305/requerimento_no_43-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/305/requerimento_no_43-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal que providencie reparos no banheiro feminino do Velório Municipal.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/326/requerimento_no_44-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/326/requerimento_no_44-2020.pdf</t>
   </si>
   <si>
     <t>Convoca o Excelentíssimo Sr. Prefeito de Serrana a comparecer a esta Casa Legislativa para debater sobre os problemas da Área de Infraestrutura.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/307/requerimento_no_45-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/307/requerimento_no_45-2020.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento nº 300/2019, que "Solicita informações de como está o andamento das obras da Creche Santa Clara, bem como se o contrato com a empresa Fanor Construtora e Incorporadora Eireli, CNPJ 10.724.954/0001-09, está sendo cumprido regularmente. Solicita-se cópia do citado contrato."</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Solicita informações à Administração Municipal referente à construção de reservatório para retenção de água (piscinão) a ser construído na área verde Valdeci Ramos da Silva.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/361/requerimento_no_47-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/361/requerimento_no_47-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a limpeza ao redor das escolas municipais.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/362/requerimento_no_48-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/362/requerimento_no_48-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria Municipal de Educação cumpra a Lei nº 1.839/2017 e adote o nome "Otávio José Ferreira Monteiro" como nomenclatura de creche a ser instituída no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/363/requerimento_no_49-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/363/requerimento_no_49-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal identifique e sinalize o nome das ruas transversais à Rua Amazonas para auxiliar os pedestres e motoristas a circularem pela região.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/313/requerimento_no_50-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/313/requerimento_no_50-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam efetuados os reparos necessários no prédio da Creche Maria Izildinha da Silva Gomes, que se encontra em péssimo estado, com infiltrações e falta de condições necessárias ao bom atendimento das crianças. Ainda, solicita a reposição dos monitores que foram remanejados para outras escolas, pois o número desses profissionais está muito defasado em relação à quantidade de crianças atendidas.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/323/requerimento_no_51-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/323/requerimento_no_51-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal que promova urgentemente os reparos necessários na EMEF Elizabeth Sahão.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/322/requerimento_no_52-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/322/requerimento_no_52-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a pintura da sinalização de "PARE" na Rua São Sebastião em frente ao número 235.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal as seguintes informações:_x000D_
 _x000D_
 (i) Qual a destinação dada à verba reservada à construção do Polo Intermodal Regional de Serrana/SP;_x000D_
 _x000D_
 (ii) Quais os motivos da obra para construção do Polo Intermodal Regional de Serrana/SP não ter sido iniciada até o presente momento.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/324/requerimento_no_54-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/324/requerimento_no_54-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a elaboração de projeto de lei complementar com o objetivo de conceder isenção do Imposto sobre Transmissão "Inter Vivos" de Bens Imóveis (ITBI) para os imóveis destinados a programas habitacionais. como o Minha Casa, Minha Vida.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal realização de estudo a respeito do crescimento urbano.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/325/requerimento_no_56-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/325/requerimento_no_56-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a substituição de equipamentos e materiais danificados no Ginásio de Esportes.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Deú</t>
   </si>
   <si>
     <t>Solicita que seja solucionado o problema de falta de água no bairro Parque São José, que é recorrente ao longo dos anos, desde o loteamento do bairro.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Bis do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/338/requerimento_no_58-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/338/requerimento_no_58-2020.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal da Saúde informações acerca da falta de manutenção preventiva das ambulâncias e do local que faz atendimento e agendamento do transporte que estão em condições precárias.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/340/requerimento_no_59-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/340/requerimento_no_59-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal informações a respeito da contratação da empresa WG para prestação de serviços no Município de Serrana.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/342/requerimento_no_60-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/342/requerimento_no_60-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura dê conhecimento se houve aquisição de cestas básicas nos meses de janeiro e fevereiro deste ano e, em caso positivo, que informe a quantidade adquirida</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/341/requerimento_no_61-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/341/requerimento_no_61-2020.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Infraestrutura para que realize limpeza e poda na Praça Dom Camilo. Aproveitando o documento, solicita para que o Departamento de Água e Esgoto de Serrana (DAES) verifique vazamento de água na bomba de água.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/344/requerimento_no_62-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/344/requerimento_no_62-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a atualização dos números das residências da Alameda Cecília do Bem Morais para que os Correios e outros serviços possam realizar entregas no local.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/349/requerimento_no_63-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/349/requerimento_no_63-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal reconheça com a máxima urgência a necessidade de instituição do Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/352/requerimento_no_64-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/352/requerimento_no_64-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a prefeitura preste informações sobre a prestação de serviço de roçada pela empresa Engelimp.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/353/requerimento_no_65-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/353/requerimento_no_65-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal, junto à Secretaria de Educação, informe as últimas empresas contratadas e valores dos alimentos adquiridos para a Cozinha Piloto.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/354/requerimento_no_66-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/354/requerimento_no_66-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que determine a Comissão Municipal de Trânsito a execução com urgência e prioritariamente a sinalização de solo e implantação de placas de sinalização "PARE" no cruzamento da Rua São Pedro com a Rua Paraná no centro da cidade.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/355/requerimento_no_67-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/355/requerimento_no_67-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e reconstrução de um bueiro destruído na Rua Fortunato Luiz Miralha em frente ao nº 315 no Bairro Chavans.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/356/requerimento_no_68-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/356/requerimento_no_68-2020.pdf</t>
   </si>
   <si>
     <t>Solicita serviço emergencial de tapa buracos nas Ruas Henrique Rastelli, Rua Valdeci Bernardino da Silva, Rua Joaquim dos Santos e na Rua José de Oliveira Viana em frente ao nº 573.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/357/requerimento_no_69-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/357/requerimento_no_69-2020.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência o corte do mato, limpeza e retirada de entulhos no Cemitério Municipal de Serrana.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/364/requerimento_no_70-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/364/requerimento_no_70-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie senhas eletrônicas de atendimento a todos os usuários da Farmácia Popular.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/368/requerimento_no_71-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/368/requerimento_no_71-2020.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura através do Departamento de Fiscalização para notificar proprietários de terrenos localizados na Rua Maria Melviria Duarte, próximos ao número 339, Bairro Paranoá, para que façam serviços de roçadas e limpeza no local, pois os terrenos estão abandonados.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/365/requerimento_no_73-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/365/requerimento_no_73-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal que promova estudo de viabilidade para a construção de reservatório para combate de possível crise hídrica dentro dos próximos dez anos.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/366/requerimento_no_74-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/366/requerimento_no_74-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria Municipal de Educação informe se houve solicitação de fornecimento ao Município de Serrana dos kits escolares fornecidos pelo Ministério da Educação (MEC).</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Câmara Municipal de Serrana - CMS</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/376/requerimento_no_75-2020_urgencia_especial_ao_plc_UjE6uvx.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/376/requerimento_no_75-2020_urgencia_especial_ao_plc_UjE6uvx.pdf</t>
   </si>
   <si>
     <t>Em regime de urgência especial para tramitação do Projeto de Lei Complementar nº 1/2020 e do Projeto de Lei Complementar nº 2/2020, ambos de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/369/requerimento_no_76-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/369/requerimento_no_76-2020.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura para que coloque na programação de recapeamento e tapa buracos: Rua dos Estudantes e Rua José Cavalheiro.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Solicita providências para que a Rua Serafim do Bem, entre a Rua Santa Cruz e a Rua Paraná, passe a ser via de mão dupla.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/377/requerimento_no_78-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/377/requerimento_no_78-2020.pdf</t>
   </si>
   <si>
     <t>Requer a indicação das áreas declaradas como interesse social no Município, bem como as leis que as declararam e quais as normas que regulamentam a instituição e comercialização de loteamentos nas áreas de interesse social.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Adriano Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/381/requerimento_no_79-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/381/requerimento_no_79-2020.pdf</t>
   </si>
   <si>
     <t>Solicita regime de urgência especial para tramitação do Projeto de Lei Complementar nº 4/2020, do Executivo Municipal.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/382/requerimento_no_80-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/382/requerimento_no_80-2020.pdf</t>
   </si>
   <si>
     <t>Solicita regime de urgência especial para tramitação do Projeto de Lei Complementar nº 2/2020, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/384/requerimento_no_81-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/384/requerimento_no_81-2020.pdf</t>
   </si>
   <si>
     <t>Solicita, através do departamento responsável, a viabilidade de prorrogar o prazo de isenção de IPTU para aposentados, pensionistas com renda de até um salário mínimo e meio; portadores de neoplasia (tumor maligno); vírus do HIV ou insuficiência renal crônica.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/385/requerimento_no_82-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/385/requerimento_no_82-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria Municipal de Saúde analise e informe, com a máxima precisão e prudência, o quadro atual da pandemia de coronavírus no Município de Serrana.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/386/requerimento_no_83-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/386/requerimento_no_83-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria Municipal de Assistência Social atenda com maior presteza às solicitações do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/387/requerimento_no_84-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/387/requerimento_no_84-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Departamento de Vigilância Sanitária informe se há alguma medida adotada para proteção dos funcionários dos Correios.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/389/requerimento_no_85-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/389/requerimento_no_85-2020.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópia do Processo de Dispensa de Licitação nº 21/2020 - Processo nº 49/2020, referente a compra de cestas básicas para pessoas carentes em razão da pandemia.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/390/requerimento_no_86-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/390/requerimento_no_86-2020.pdf</t>
   </si>
   <si>
     <t>Solicitação de aplicação de adicional de insalubridade a todos os funcionários da saúde.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/391/requerimento_no_87-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/391/requerimento_no_87-2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Suspensão da cobrança de ISS devido à pandemia da doença COVID-19.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/392/requerimento_no_88-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/392/requerimento_no_88-2020.pdf</t>
   </si>
   <si>
     <t>Realização de evento cultural "encontro de violeiros".</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/404/requerimento_no_89-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/404/requerimento_no_89-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a doação de alimentos adquiridos com recursos do Programa Nacional de Alimentação Escolar (PNAE), autorizada pela Lei Federal nº 13.987/2020, às famílias dos estudantes das escolas públicas do Município.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/405/requerimento_no_90-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/405/requerimento_no_90-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a limpeza da região entre o início da Rua Vicente de Paula Lima e a rotatória que dá acesso às Rodovias Abrão Assed e Mário Titoto.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/406/requerimento_no_91-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/406/requerimento_no_91-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a notificação do proprietário da olaria entre as Ruas Vicente de Paula Lima, Rio de Janeiro e Pernambuco para que providencie a limpeza de seu estabelecimento.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/407/requerimento_no_92-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/407/requerimento_no_92-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal, junto à Assistência Social, realize levantamento social para auxiliar as famílias a realizarem suas uniões matrimoniais, junto às igrejas católica e evangélica.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/397/requerimento_no_93-2020_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/397/requerimento_no_93-2020_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um sarjetão na rua Domingos Dias Correa em frente ao nº 218, no bairro Parque São José.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/398/requerimento_no_94-2020_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/398/requerimento_no_94-2020_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na rua José Damásio Cotrim em frente ao nº 142, no bairro Jardim das Rosas III.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/399/requerimento_no_95-2020_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/399/requerimento_no_95-2020_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita que Departamento de Água e Esgoto de Serrana (DAES) faça o fechamento de um buraco deixado na Travessa João Viana de Oliveira, em frente ao nº 42, após obras de reparo da rede de água.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/400/requerimento_no_96-2020_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/400/requerimento_no_96-2020_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a realização de roçada e limpeza das Unidades Básicas de Saúde no bairro Chavans, Jardim do Alto e Jardim Bela Vista, na Rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/401/requerimento_no_97-2020_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/401/requerimento_no_97-2020_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito com urgência limpeza e retirada de entulhos no acostamento da avenida Gabriel José do Vale (pista de Cravinhos).</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/402/requerimento_no_98-2020_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/402/requerimento_no_98-2020_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção, reparos e a limpeza da Praça da Bíblia no bairro Jardim das Rosas II.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/403/requerimento_no_99-2020_rubinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/403/requerimento_no_99-2020_rubinho.pdf</t>
   </si>
   <si>
     <t>Solicita remoção de árvore condenada na avenida Deolinda Rosa, frente ao nº 1025, no bairro Jardim das Rosas I.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/409/requerimento_no_100-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/409/requerimento_no_100-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Departamento de Água e Esgoto de Serrana (DAES) informe a razão de as contas dos munícipes terem subido vertiginosamente de valor nos últimos meses.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/413/requerimento_101-2020_-_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/413/requerimento_101-2020_-_fatima.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura para que dê uma atenção para os moradores do Bairro Cidade Belém na questão de buracos, lixos, entulhos, boca de lobo entupido, vazamentos e a falta de tampa na rede de esgoto.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/414/requerimento_102-2020_-_fatima.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/414/requerimento_102-2020_-_fatima.pdf</t>
   </si>
   <si>
     <t>Solicita votos de pesar pelo passamento da Senhora Maria Aparecida Choupina.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Lúcia Poiares, Denis Bomba</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/417/requerimento_no_103-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/417/requerimento_no_103-2020.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento nº 22/2020, em que se solicita a publicação da situação fiscal atualizada do município aos munícipes.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Lúcia Poiares, Adriano Vermelho</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_no_104-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_no_104-2020.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de revisão do Plano Diretor para que as novas residências possam receber a ligação de água da rede municipal mais rapidamente, sem a necessidade de ter que apresentar a respectiva planta, o que ocasiona muitos atrasos e desconforto.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/422/requerimento_no_105-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/422/requerimento_no_105-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal destine R$ 10.000,00 (dez mil reais) dos R$ 100.000,00, da emenda parlamentar do Deputado Estadual Marcos Zerbini enviada para a saúde de Serrana, para auxiliar a Santa Casa na ação de combate ao coronavírus.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/424/requerimento_no_106-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/424/requerimento_no_106-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações da Secretaria Municipal de Saúde referentes à vacinação dos idosos do Município. Há relatos de que alguns agendaram vacinação a domicílio, porém, não foram atendidos mesmo após um mês.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/425/requerimento_no_107-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/425/requerimento_no_107-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Comitê Municipal de Prevenção e Enfrentamento do COVID 19 atue de forma mais integrada junto à Santa Casa para auxílio no combate ao novo coronavírus.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/427/requerimento_no_108-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/427/requerimento_no_108-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie com a máxima de urgência reparo e adequação na rede de esgoto no cruzamento das Ruas Alberto Ferreira Nascimento e João Geraldo da Silva.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_no_109-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_no_109-2020.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento nº 31/2020, em que se solicita a criação do Conselho Municipal de Habitação.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/430/requerimento_no_110-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/430/requerimento_no_110-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal destine R$ 10.000,00 (dez mil reais) dos R$ 100.000,00, da Emenda Parlamentar do Deputado Estadual Marcos Zerbini enviada para a saúde de Serrana, para auxiliar a Casa dos Velhinhos na ação de combate ao coronavírus.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/431/requerimento_no_111-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/431/requerimento_no_111-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie junto às instituições competentes pesquisa extensiva para conhecer a real dimensão do novo coronavírus em Serrana, no mesmo modelo que a Prefeitura de Ribeirão Preto adotou junto à Faculdade de Medicina da USP e ao HC.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/432/requerimento_no_112-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/432/requerimento_no_112-2020.pdf</t>
   </si>
   <si>
     <t>Reitera que a Administração Municipal providencie a dotação orçamentária total de R$ 200.000,00 (duzentos mil reais) destinada à Banda Marcial de Serrana nas leis orçamentárias do exercício de 2021.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/435/requerimento_no_113-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/435/requerimento_no_113-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal preste informações referentes à portaria nº 774/2020 do Ministério da Saúde, que destinou quase 4 bilhões de reais aos estados e municípios para auxílio no combate ao novo coronavírus.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/439/req._114_A4ZxnoV.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/439/req._114_A4ZxnoV.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal preste todas as informações e disponibilize os meios necessários para o correto pagamento do ITBI e de outros tributos municipais.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/440/req_115.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/440/req_115.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal realize operação de recapeamento na Rua José Cavalheiro devido aos inúmeros buracos e pedras soltas na via, o que expõe todos ao perigo.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/441/req_116.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/441/req_116.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe como está sendo realizado o atendimento aos pacientes beneficiários de medicamentos do SUS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/442/req_117.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/442/req_117.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal preste informações referentes à reforma do Ginásio Municipal de Esportes e aproveite para reutilizar os entulhos espalhados pelo Município.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/443/req_118.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/443/req_118.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com a implantação de redutor de velocidade na Rua Lourenço Vitorino na altura do Supermercado Coopercana e reparo de rede de esgoto e limpeza na região do Supermercado Coopercana e o Velório Municipal.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/444/req_119.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/444/req_119.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria de Assistência Social proceda com novo cadastro das famílias carentes do Município para futuras ações de distribuição de alimentos e de outros benefícios.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/445/req_120.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/445/req_120.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na rua Geralda Garcia Barbosa, no loteamento Cidade de Belém.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/446/req_121.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/446/req_121.pdf</t>
   </si>
   <si>
     <t>Solicita remoção de 02 árvores com risco de queda em residências na rua José Custódio Alves (marginal da avenida Habib Jábali) em frente ao nº 157, no bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/447/req_122.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/447/req_122.pdf</t>
   </si>
   <si>
     <t>Solicita reconstrução de asfalto destruído pela chuva na rua Geralda Maria de Jesus em frente aos nºs 50 e 58, no bairro Jardim Boa Esperança II.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/448/req_123.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/448/req_123.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal proceda com projeto de análise de viabilidade de construção de reservatório de água para aproveitar a existência de minas de água na região da Fazenda Santana.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/449/req_124.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/449/req_124.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal levante junto à empresa Vitta Residencial Incorporadora e Construtora qual será a destinação do entulho sendo depositado na Rua Sete de Setembro e também se haverá a realização de obras de melhoria de infraestrutura no local por parte da empresa.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/452/req_125.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/452/req_125.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na rua Waldivino Soeira em frente ao nº 80 no bairro Jardim Mariana.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Fátima do Bem, Denis Bomba</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/451/req._126.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/451/req._126.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal prorrogue o prazo de pagamento do IPTU 2020, sem encargos aos contribuintes.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/453/req_127.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/453/req_127.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em vazamento de água na rua Carlos Monteiro, frente ao nº 153 no bairro Jardim Amélia II e na rua Pedro Sanzogo, frente ao nº 36 no bairro Santa Cruz.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_no_128-2020_-_urgencia_especial_plc_3-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_no_128-2020_-_urgencia_especial_plc_3-2020.pdf</t>
   </si>
   <si>
     <t>Requerimento de tramitação em Urgência Especial do Projeto de Lei Complementar nº 3/2020, autoria dos Vereadores Denis Donizeti da Silva e Maria de Fátima Fernandes Do Bem.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/467/requerimento_129-2020_1qfXoon.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/467/requerimento_129-2020_1qfXoon.pdf</t>
   </si>
   <si>
     <t>Solicita o desentupimento e limpeza de bueiros na rua Sebastião Bento Pio, no bairro Jardim Amélia.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_130-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_130-2020.pdf</t>
   </si>
   <si>
     <t>Solicita construção de redutor de velocidade (lombada) na rua Santiago Lopes Castilho na altura do nº 90, no bairro Santa Clara II.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_no_131-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_no_131-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um obstáculo (lombada) na rua Álvaro Sacomam, nas proximidades do nº 100.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_no_132-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_no_132-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal solicite ao Supermercado Copercana que adeque e preserve área verde localizada em seu perímetro.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/471/requerimento_no_133-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/471/requerimento_no_133-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie lixeira na área verde da Rua Vicente de Paula Lima.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_no_134-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_no_134-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie instalação de muretinha na área verde da região entre o Velório Municipal e a UPA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_135-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_135-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie a limpeza geral da cidade, especialmente na entrada do Município vindo de Cravinhos.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/474/requerimento_136-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/474/requerimento_136-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento de ofício à Comissão Municipal de Transito, para que sejam tomadas as providências na implantação de estacionamento em apenas um lado da rua Jacinto Malacquias.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_137-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_137-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito a poda de árvores, a limpeza e o recolhimento de entulhos na avenida José Vieira dos Santos, no bairro Jardim Amélia.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/478/requerimento_no_138-2020_2jFmnzK.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/478/requerimento_no_138-2020_2jFmnzK.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo passamento da Sr.ª Nair Alves de Oliveira.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento_no_139-2020_jW49pQB.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento_no_139-2020_jW49pQB.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo passamento da Sr.ª Geni Calura Pereira.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_no_140-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_no_140-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe quais as medidas foram adotadas para ressarcimento do Erário Público Municipal e para apuração da responsabilidade dos envolvidos e da parametrização no sistema do código da cidade, em face da denúncia de que pagamentos de boletos da Prefeitura de Serrana estavam sendo desviados para outra Prefeitura de outra cidade (Abaetuba) em outro Estado.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal coloque placas de indicação de trânsito, mais especificamente na Avenida Deolinda Rosa, que possam orientar os condutores de veículos e visitantes de outras cidades vizinhas que precisam passar por procedimento no Hospital Estadual de Serrana.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/491/requerimento_142-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/491/requerimento_142-2020.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na rua Luiz Borges, no bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/492/requerimento_no_143-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/492/requerimento_no_143-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal realize análise de usos alternativos do Parque Permanente de Exposições para evitar subutilização e abandono.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento_no_144-2020.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento_no_144-2020.docx</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal, na questão ambiental, proceda com o recolhimento das garrafas de vidro espalhadas pelo Município nas áreas públicas e propicie o correto tratamento de descarte.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento_no_145-2020.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento_no_145-2020.docx</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal adeque a sinalização e instale redutores de velocidade (lombadas) no cruzamento da Rodovia Ângelo Cavalheiro com a Avenida Mariza Caressato Capitelli.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento_no_146-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento_no_146-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal realize análise de solução viável para a questão do Cemitério Municipal, que atingiu sua capacidade máxima de sepultamentos.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento_no_147-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento_no_147-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal, junto aos órgãos responsáveis como a Polícia Militar, fiscalize a questão das pipas com cerol.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal adote providências urgentes quanto ao esgoto a céu aberto na Avenida Leolino Gonçalves de Oliveira com a Avenida Deolinda Rosa, no bairro Cidade de Belém.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_no_149-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_no_149-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie operação tapa buraco em todas as ruas necessárias do Município.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento_no_150-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento_no_150-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie as condições para que a Policlínica Municipal de Serrana volte a realizar todos os exames de todas as especialidades prestados pela rede municipal de saúde.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/500/requerimento_no_151-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/500/requerimento_no_151-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie operações tapa buraco e de recapeamento asfáltico em todas as ruas dos bairros Jardim Amélia e Chavans.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/501/requerimento_no_152-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/501/requerimento_no_152-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie operações tapa buraco e de recapeamento asfáltico em todas as ruas do bairro Cidade de Belém.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_no_153-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_no_153-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie a reinstalação do semáforo na Avenida Habib Jábali ao lado do Fórum.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Cancelamento da cobrança do hidrômetro e conserto de calçada.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/507/requerimento_no_155-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/507/requerimento_no_155-2020.pdf</t>
   </si>
   <si>
     <t>Pedido de informações do programa bolsa atleta.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie operações tapa buraco e de recapeamento asfáltico em todas as ruas do bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/511/requerimento_157-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/511/requerimento_157-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a dedetização de bueiros e casas na rua João Flávio de Morais no bairro Jardim do Alto, para conter infestação de escorpiões que estão aparecendo com muita frequência nas residências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/512/requerimento_158-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/512/requerimento_158-2020.pdf</t>
   </si>
   <si>
     <t>Solicita remoção de árvore condenada e com risco de queda na Av. Deolinda Rosa, em frente ao nº 504.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/513/requerimento_159-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/513/requerimento_159-2020.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação da redação final ao Projeto de Lei n.º 03/2020, que dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2021 (Lei de Diretrizes Orçamentárias – LDO)</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/520/requerimento_160-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/520/requerimento_160-2020.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência o reparo de buracos e irregularidades no asfalto e calçadas nas ruas do bairro Jardim Amélia II, deixados após obras de manutenção na rede de água e esgoto.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/527/requerimento_no_161-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/527/requerimento_no_161-2020.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação da redação final ao Projeto de Lei n.º 03/2020, que dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2021 (Lei de Diretrizes Orçamentárias – LDO).</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/540/requerimento_no_162-2020_urgencia_especial_ao_p_rbooNyY.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/540/requerimento_no_162-2020_urgencia_especial_ao_p_rbooNyY.docx</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Complementar nº 07/2020, Executivo Municipal - Cria vagas de provimento temporário para os cargos que especifica, no âmbito da Secretaria Municipal de Saúde e Infraestrutura, para atender as demandas de enfrentamento de Novo Coronavírus (Covid-19) e dá outras providências.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/543/requerimento_163-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/543/requerimento_163-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição e instalação de sistemas de geração de energia elétrica solar fotovoltaica em prédios públicos em que estão instaladas as escolas e creches no Município, considerando que a economia pode representar até 95% dos gastos atuais.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/544/requerimento_164-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/544/requerimento_164-2020.pdf</t>
   </si>
   <si>
     <t>Solicita construção de redutor de velocidade (lombada) na rua Leonel de Castro na altura no nº 115, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/545/requerimento_165-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/545/requerimento_165-2020.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a remoção de lixo e entulhos descartados de forma irregular na calçada da creche Venusta Spanzzi Cavalheiro, na rua Luiz Sinastre em frente ao nº 41.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_169-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_169-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição e instalação de sistemas de bueiros inteligentes no Município.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/566/requerimento_178-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/566/requerimento_178-2020.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos e recapeamento na rua Darcio Titoto, no bairro Jardim Iara.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/567/requerimento_179-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/567/requerimento_179-2020.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos em toda extensão da rua Aníbal Chavans.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_180-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_180-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de obstáculos (lombadas) na extensão da rua Celso Zaruh.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/571/requerimento_182-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/571/requerimento_182-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal realize estudo para melhoria de trânsito nas Ruas Santiago Urenha e Benedito Francisco dos Reis.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Ailton do Gesso</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/573/requerimento_184-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/573/requerimento_184-2020.pdf</t>
   </si>
   <si>
     <t>Solicita projeto de arborização e instalação de bebedouro de água na região da academia ao ar livre localizada no Bairro Jardim Paranoá.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/574/requerimento_185-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/574/requerimento_185-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal que esclareça os protocolos de atendimento dos pacientes que estão aguardando a regulação de média e alta complexibilidade para ofertas de vagas no atendimento do CROSS?</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/575/requerimento_186-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/575/requerimento_186-2020.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos em toda a extensão da rua Agenor Branco, no bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/578/requerimento_187-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/578/requerimento_187-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um obstáculo (lombada) na rua Acre, na altura do número 143.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/581/requerimento_190-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/581/requerimento_190-2020.pdf</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal quanto a operação tapa buracos, bem como ao recapeamento asfáltico em toda extensão da rua Ceará nas imediações entre a rua Amazonas até chegar na rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/583/requerimento_191-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/583/requerimento_191-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Municipalidade se abstenha em incidir descontos previdenciários sobre verbas de caráter indenizatório ou que não sejam incorporáveis à remuneração para fins de aposentadoria.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/623/requerimento_192-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/623/requerimento_192-2020.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a realização de limpeza e manutenção da Unidade Básica de Saúde João Carlos de Moraes, no bairro Chavans.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/624/requerimento_193-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/624/requerimento_193-2020.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência o reparo de buracos no asfalto e calçada na rua Joaquim dos Santos, frente ao nº 1.215, no bairro Jardim das Rosas, deixado após obras de manutenção na rede de água feita pelo DAES.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/625/requerimento_194-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/625/requerimento_194-2020.pdf</t>
   </si>
   <si>
     <t>Convocação do Secretário Municipal de Saúde, o Sr. José Carlos Moura, o Responsável pelo Departamento Pessoal do Município, o Sr. Marcos Antônio Dias, o Diretor da Divisão de Vigilância Sanitária Municipal, o Sr. Guilherme da Silva Montanari, a Responsável pela Vigilância Epidemiológica do Município, a Sra. Glenda Renata de Moraes, e os Fiscais Sanitaristas Municipais, a Sra. Adriana Rodrigues Costa e o Sr. Nilton José da Silva, para prestarem informações.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_196-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_196-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal instale sistema de iluminação pública na via destinada a caminhada e ciclismo na Avenida Gabriel José do Vale.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/672/requerimento_197-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/672/requerimento_197-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal adeque o sistema da rede de esgoto no endereço Rua Osvaldo Ferreira Barbosa, nº 190, devido a entupimento.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/673/requerimento_198-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/673/requerimento_198-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal informe qual empresa está fornecendo produtos hospitalares à Prefeitura, bem como se houve licitação e, em caso positivo, que forneça cópia do respectivo contrato.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/674/requerimento_199-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/674/requerimento_199-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal informe se houve aquisição de testes para COVID-19 e, em caso positivo, esclareça qual a quantidade, o valor pago e o nome da empresa fornecedora.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Célio Eletricista, Lúcia Poiares, Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/677/requerimento_201-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/677/requerimento_201-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a criação dos Conselhos Municipais de Política Urbana, de Habitação, de Trânsito e de Drogas.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Denis Bomba, Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/705/requerimento_208-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/705/requerimento_208-2020.pdf</t>
   </si>
   <si>
     <t>Apresentação de cronograma de aplicação das emendas impositivas do legislativo para o exercício de 2020.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/706/requerimento_209-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/706/requerimento_209-2020.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência Especial para tramitação do Projeto de Lei nº 8/2020 - Executivo Municipal - Dispõe sobre a abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/707/requerimento_210-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/707/requerimento_210-2020.pdf</t>
   </si>
   <si>
     <t>Urgência Especial PL 9-2020 - Executivo.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/708/requerimento_211-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/708/requerimento_211-2020.pdf</t>
   </si>
   <si>
     <t>Urgência Especial - PL 10/2020 - Executivo.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/709/requerimento_no_212-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/709/requerimento_no_212-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie mais caçambas na entrada do Município.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/710/requerimento_no_213-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/710/requerimento_no_213-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie operação tapa buracos ao longo de toda a extensão da Rua Paraná.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Denis Bomba, Lúcia Poiares, Taíde Bidinello</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/711/requerimento_no_214-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/711/requerimento_no_214-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal realize prestação de contas referente à destinação dos alimentos que foram adquiridos no início do ano para merenda escolar e não foram consumidos regularmente devido à suspensão das aulas presenciais.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/712/requerimento_no_215-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/712/requerimento_no_215-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal forneça cópia do projeto da creche a ser construída no Bairro Morada do Sol para fins de acompanhamento e fiscalização.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Denis Bomba, Lúcia Poiares, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/713/requerimento_no_216-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/713/requerimento_no_216-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal forneça informações sobre o Hemocentro do Município.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/716/requerimento_217-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/716/requerimento_217-2020.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização de solo (PARE) e placas indicativas de lombada na rua Ione Aparecida Avila Martins Do Bem.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/717/requerimento_218-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/717/requerimento_218-2020.pdf</t>
   </si>
   <si>
     <t>Solicita remoção de uma árvore (mangueira) com risco de queda e acidentes na rua José Pedro Barbosa em frente ao nº 90, no bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/718/requerimento_219-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/718/requerimento_219-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura faça a troca de portas reforçadas no escritório e almoxarifado do Cemitério Municipal, para que se evitem os constantes arrombamentos e roubos que vem acontecendo.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/720/requerimento_no_220-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/720/requerimento_no_220-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal cumpra a Lei Municipal nº 1920/2019, que “Dispõe sobre a Semana Municipal de Prevenção ao Suicídio e de Valorização da Vida, no Município de Serrana, e dá outras providências.”.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/721/requerimento_no_221-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/721/requerimento_no_221-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal disponibilize permanentemente um caminhão adaptado para combate a incêndios em nosso Município.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/722/requerimento_no_222-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/722/requerimento_no_222-2020.pdf</t>
   </si>
   <si>
     <t>Manifesta votos de pesar pelo passamento do Senhor Jurandyr Paranhos.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/723/requerimento_no_223-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/723/requerimento_no_223-2020.pdf</t>
   </si>
   <si>
     <t>Manifesta votos de pesar pelo passamento da Senhora Elaine Aparecida Mancera Valdevite.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/724/requerimento_no_224-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/724/requerimento_no_224-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal instale dois redutores de velocidade (lombadas) na Rua Joaquim Antônio França.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/725/requerimento_no_225-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/725/requerimento_no_225-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal adeque a rede de esgoto nas Ruas Maria Melvira Duarte e Onofre Francisco de Oliveira devido a entupimentos constantes.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/728/requerimento_no_226-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/728/requerimento_no_226-2020.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos, bem como recapeamento asfáltico, na Rua Paraná, na altura do número 1294.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/730/requerimento_no_227-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/730/requerimento_no_227-2020.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos, bem como recapeamento asfáltico, em toda extensão da Rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/731/requerimento_no_228-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/731/requerimento_no_228-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a reabertura do Parque Bela Fonte para prática de atividades físicas, cumprindo todos os protocolos de saúde.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/732/requerimento_no_229-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/732/requerimento_no_229-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de creches nos Bairros Jardim Paranoá/Maravilha e Jardim Primavera/Santa Clara e também a ampliação das creches existentes "Lídia Maria Netto Pereira" (Jardim Cristina/Boa Esperança) e "Benedito Monteiro" (Jardim das Rosas).</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/759/requerimento_230-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/759/requerimento_230-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal preste informações referente ao censo da saúde que está sendo realizado no âmbito do Município de Serrana.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/760/requerimento_231-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/760/requerimento_231-2020.pdf</t>
   </si>
   <si>
     <t>Manifesta votos de pesar pelo passamento da Senhora Ilda Aparecida Luiz.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/761/requerimento_232-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/761/requerimento_232-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza das praças de nossa cidade, em especial a Praça Dom Camilo, que tem acúmulo de lixo, galhos secos e entulhos.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/826/requerimento_233-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/826/requerimento_233-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe se realizou cadastro junto ao Ministério da Mulher, da Família e dos Direitos Humanos para recebimento de repasse às Instituições de Longa Permanência para Idosos conforme Portaria nº 2.221, de 3 de setembro de 2020.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_234-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_234-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto do semáforo na Avenida Habib Jábali, próximo ao Supermercado Copercana e Pizzaria Cascata.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/830/requerimento_235-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/830/requerimento_235-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do pagamento do repasse escolar aos estudantes de Serrana devido à retomada das aulas presenciais para a maioria deles.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/829/requerimento_236-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/829/requerimento_236-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Exmo. Senhor Ministro da Saúde, General Eduardo Pazuello, sobre a possibilidade de dar nova destinação aos Prédios das Unidades Básicas de Saúde João Carlos Camargo de Moraes e Octavio Alvarenga Campos construídas com recursos do Ministério da Saúde, mas que encontram-se desativadas há mais de 4 anos, tornando-se local de uso indevido por usuários de drogas e outros tipos de pessoas que vivem à margem da Lei.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/831/requerimento_237-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/831/requerimento_237-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal realize ampliação da Farmácia Popular e também construa cobertura ou marquise na fachada frontal para diminuir a incidência solar e a entrada de água da chuva.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/832/requerimento_238-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/832/requerimento_238-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de lombadas na Avenida Octacílio Coutinho de Freitas nos números 181, 340 e 341 e na esquina com a Rua José Peron, na esquina com a Avenida José Vieira dos Santos e na esquina desta com a Rua Nicanor Fernandes Batista.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/833/requerimento_239-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/833/requerimento_239-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de lombadas na Rua Luiz Pedro Gonçalves nos números 175b, 176, 307, 316 e 373.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/834/requerimento_240-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/834/requerimento_240-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de lombadas na Rua Joaquim Antônio França nos números 434 e 435.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/835/requerimento_241-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/835/requerimento_241-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de lombadas na Rua Maria Melvira Duarte nos números 285 e 363.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/836/requerimento_242-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/836/requerimento_242-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de lombadas na Rua Júlio de Andrade nos números 338 e 488.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/837/reuqerimento_243-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/837/reuqerimento_243-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de lombadas na Rua Izidio Uzuele nos números 115, 263, 270 e 408.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/839/requerimento_244-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/839/requerimento_244-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe quais procedimentos estão sendo adotados para combater a falta de fornecimento de água no Município e também que construa poços artesianos especialmente para os Bairros Bambuzal e Morada do Campo.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/840/requerimento_245-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/840/requerimento_245-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o reparo e manutenção das caixas d'água, bem como o controle de remanejamento no sistema de abastecimento de água no Município devido à falta constante de água em diversos bairros da cidade.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Célio Eletricista, Denis Bomba, Duda do Mercado, Fátima do Bem, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/842/requerimento_246-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/842/requerimento_246-2020.pdf</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do Projeto de Lei nº 48/2020 - de autoria dos Vereadores Célio Francisco dos Santos, Dewilson Braga dos Reis,  Marisa Luciana de Oliveira Xavier, Maria de Fátima Fernandes do Bem, Denis Donizeti da Silva, José Atahyde Baldrini Bidinello, Thiago Henrique de Assis, Ricardo Adriano de Luna Farias - Altera a Lei nº 1.955/2019, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/847/requerimento_247-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/847/requerimento_247-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção em toda área interna do Velório Municipal, com atenção especial e urgente para troca de vidros quebrados, ventiladores e filtro dos bebedouros.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/848/requerimento_248-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/848/requerimento_248-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto de vazamento de água na calçada na Rua Manoel Francisco dos Santos nº 230, no Bairro Parque das Amoreiras.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/849/requerimento_249-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/849/requerimento_249-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que as instituições bancárias localizadas em Serrana realizem adequações em suas estruturas e em seus protocolos de atendimento para diminuir as filas de espera e, desta maneira, as aglomerações de pessoas.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/850/requerimento_250-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/850/requerimento_250-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal adote providências para que o proprietário do imóvel na esquina da Rua Espírito Santo com a Rua Amazonas interrompa a prática de descartar entulhos em tal local.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento_251-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento_251-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o desentupimento e limpeza de bueiro na Rua Expedicionários em frente ao nº 162 no Bairro Jardim Dom Pedro I.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/852/requerimento_252-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/852/requerimento_252-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a empresa Viação São Bento inclua no itinerário de sua frota de ônibus suburbanos os Bairros Jardim Primavera, Jardim Santa Clara e Jardim Santa Luzia.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_253-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_253-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lombadas na Rua Pedro Marcílio Caressato nº 95, na Rua José Giotto nº 310 e em diversas ruas do Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/854/requerimento_254-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/854/requerimento_254-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Assistência Social providencie leite para a Sr.ª Expedita de Oliveira, assim como para as diversas famílias carentes do Município.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/855/requerimento_255-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/855/requerimento_255-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal conserte vazamento de água na Rua José Bonifácio e realize limpeza de boca de lobo na Rua Agenor Branco.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/856/requerimento_256-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/856/requerimento_256-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Assistência Social agende data e horário específicos para realização do cadastro único dos munícipes abaixo relacionados.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/857/requerimento_257-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/857/requerimento_257-2020.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos na Rua Ceará em frente ao número 143.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/858/requerimento_258-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/858/requerimento_258-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do transporte via ônibus circular no Município de Serrana.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/859/requerimento_259-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/859/requerimento_259-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de médicos, através da Rede Pública Municipal de Saúde, nas especialidades de neurologia, cardiologia, endocrinologia e pneumologia.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/862/requerimento_260-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/862/requerimento_260-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a identificação das ruas com a respectiva nomenclatura nos Bairros Santa Clara, Primavera e Santa Luzia.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/869/requerimento_261-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/869/requerimento_261-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal que realize os serviços de desentupimento de uma boca de lobo de guia na Rua Sebastião Silvério Duarte, em frente ao número 24.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/871/requerimento_262-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/871/requerimento_262-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal o envio de documentação com informações detalhadas dos gastos realizados nas reformas das fontes da Praça das Bandeiras e Praça Matriz.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/877/requerimento_263-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/877/requerimento_263-2020.pdf</t>
   </si>
   <si>
     <t>Regime de Urgência Especial para tramitação do Projeto de Lei Complementar nº 10/2020 - Altera dispositivos da Lei Complementar nº 480/2017, que dispõe sobre a reorganização do quadro da Guarda Civil Municipal de Serrana, altera o plano de carreira, cria novas escalas de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/880/requerimento_no_264-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/880/requerimento_no_264-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal forneça todas as informações referentes aos relatórios contábil-financeiros atualizados como balanço patrimonial, demonstração do resultado do exercício, relação de precatórios pendentes, relação de credores com créditos vencidos a receber, relatório de gestão fiscal, entre outros, de todas as Secretarias e Departamentos para justamente saber a real situação financeira-fiscal do Município, inclusive sendo tais documentos submetidos a posterior auditoria externa especializada.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/881/requerimento_no_265-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/881/requerimento_no_265-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal forneça a relação completa de dados referentes a todos os gastos da Farmácia Popular nos últimos dois meses: quais medicamentos foram adquiridos, respectivas fontes de custeio e quantos foram entregues aos pacientes. Além disso, solicita-se também relação completa de informações cadastrais sobre as famílias atendidas como nomes completos e respectivos endereços.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_no_266-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_no_266-2020.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em vazamento de água na Rua Luiz Rodrigues Soeira, frente ao nº 185 no Bairro Jardim Amélia II e na Rua José Bonifácio, frente ao nº 50 no Bairro Jardim Dom Pedro I.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/886/requerimento_no_267-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/886/requerimento_no_267-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe as razões de não ter ocorrido a entrega regular das cestas básicas aos alunos da rede pública de ensino desde o início da pandemia, em março, como da forma que ocorreu em novembro. Há relatos de que diversos alimentos chegaram a apodrecer ao invés de serem distribuídos às famílias.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/887/requerimento_no_268-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/887/requerimento_no_268-2020.pdf</t>
   </si>
   <si>
     <t>Solicita recolhimento de galhos de árvores após serviõs de poda na Rua Argegipolis Marques da Silva em frente ao 260.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/889/requerimento_no_269-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/889/requerimento_no_269-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria Municipal de Saúde preste esclarecimentos sobre as filas enormes existentes para agendamento de exames na rede municipal de saúde e também que agende com a máxima de urgência os atendimentos para as pacientes abaixo relacionadas.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal verifique e realize reparos em vazamento de água na calçada em frente ao número 52 da Rua Benedito Coutinho de Matos.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/892/requerimento_no_271-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/892/requerimento_no_271-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal adeque a rede de abastecimento de água do Município através da construção de novos poços artesianos e da instalação de painéis de controle mais resistentes às falhas ocasionadas por intempéries.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/893/requerimento_no_272-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/893/requerimento_no_272-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie antena para disponibilizar sinal de wi-fi (internet sem fio) gratuito à população de Serrana, especialmente nas regiões mais carentes, conforme prometido anteriormente.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/894/requerimento_no_273-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/894/requerimento_no_273-2020.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para tramitação do Projeto de Lei Complementar nº 5/2020.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/908/requerimento_274-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/908/requerimento_274-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie terreno para que a empresa JL Ferragem Sob Medida possa se instalar e gerar vagas de emprego no Município de Serrana.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/909/requerimento_275-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/909/requerimento_275-2020.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos, bem como recapeamento asfáltico, em toda extensão da Rua Sergio José Dias.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/910/requerimento_276-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/910/requerimento_276-2020.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos, bem como recapeamento asfáltico, em toda extensão da Rua Francisco Manoel dos Santos.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/914/requerimento_277-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/914/requerimento_277-2020.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação da redação final do Projeto de Lei nº 12/2020, que Estima a Receita e fixa a Despesa do Município de Serrana para o exercício de 2021 e dá outras providências (LOA 2021).</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_278-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_278-2020.pdf</t>
   </si>
   <si>
     <t>Solicita reparo em vazamento de água na Rua Orlando Paulino de Souza, frente a nº 165 no Bairro Jardim das Rosas.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_279-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_279-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento de ofício a Comissão Municipal de Trânsito, para que sejam tomadas providências na implantação de placas de proibido estacionar na Rua Brasilino José do Valle.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/919/requerimento_280-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/919/requerimento_280-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal adote providências urgentes para acolher e retirar das ruas as crianças e adolescentes que se encontram em situação de abandono no Município de Serrana.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/920/requerimento_281-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/920/requerimento_281-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie testes de coronavírus na Unidade de Pronto Atendimento (UPA) do Município de Serrana.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/921/requerimento_282-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/921/requerimento_282-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal realize a prestação de contas referente aos Contratos Administrativos nº 111/2020 e 116/2020: apresentação da documentação completa dos respectivos processos licitatórios, das notas fiscais, das certidões de que os serviços foram prestados conforme as especificações, dentre outros documentos pertinentes.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/922/requerimento_283-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/922/requerimento_283-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe sobre os recursos financeiros recebidos pelo Município referentes à Lei Aldir Blanc: quanto foi efetivamente recebido da união, quais as pessoas que receberam tal auxílio e quais os critérios que foram utilizados para classificar os beneficiados.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/923/requerimento_284-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/923/requerimento_284-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal analise a situação do terreno inclinado nos fundos da EMEF Benedito Monteiro: quando ocorrem chuvas, as águas levam muito barro e resíduos para a Rua Catarina Spassino Zavanella e Avenida Leolino Gonçalves de Oliveira, o que ocasiona muitos transtornos para os moradores da região.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/926/requerimento_285-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/926/requerimento_285-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal informe quantas famílias foram visitadas e quantas pessoas foram infectadas pelo coronavírus através do Censo da Saúde realizado em parceria com o Instituto Butantan.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>Regime de Urgência Especial para tramitação do Projeto de Lei Complementar nº 11/2020 (oriundo do Executivo).</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Taíde Bidinello, Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/436/pld_n05.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/436/pld_n05.20.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Sr. Raimundo Gonçalves Souza pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/437/pld_n06.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/437/pld_n06.20.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Sr. José Deodato da Silva pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Thiago da Academia, Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/454/pld_n07.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/454/pld_n07.20.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Paulo Alessandro Gonçalves Teodoro pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Denis Bomba, Lúcia Poiares, Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Deú, Duda do Mercado, Fátima do Bem, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/466/pdl_n08.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/466/pdl_n08.20.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Sr. Menalton João Braff pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Fátima do Bem, Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Duda do Mercado, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. Renan Lodi pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/884/pld_n11.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/884/pld_n11.20.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Pastor José Roberto Barbosa Ramos, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/890/pld_n12.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/890/pld_n12.20.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Sr. Francisco Carlos de Oliveira pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/516/emenda_aditiva_no_3-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/516/emenda_aditiva_no_3-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 03/2020, de 25 de junho de 2020, ao Projeto de Lei Ordinária n.º 03/2020 – Executivo Municipal - Acrescenta o art. 36-A ao Projeto de Lei Ordinária 03/2020, de iniciativa do Poder Executivo Municipal, a fim de reforçar a obrigatoriedade da Prefeitura Municipal de encaminhar à Câmara Municipal e de publicar, mensalmente, o balancete relativo à receita e despesa do mês anterior do Município.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/517/emenda_aditiva_no_4-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/517/emenda_aditiva_no_4-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 04/2020, de 25 de junho de 2020, ao Projeto de Lei Ordinária n.º 03/2020 – Executivo Municipal - Acrescenta o art. 18-A ao Projeto de Lei Ordinária 03/2020, de iniciativa do Poder Executivo Municipal, a fim de regulamentar sobre a elaboração e a execução das emendas impositivas no Projeto de Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/518/emenda_aditiva_no_5-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/518/emenda_aditiva_no_5-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 05/2020, de 25 de junho de 2020, ao Projeto de Lei Ordinária n.º 03/2020 – Executivo Municipal - Altera o Demonstrativo VII do Projeto de Lei Ordinária n.º 03/2020, a fim de acrescentar o montante de  R$ 100.000,00 (cem mil reais) na previsão de renúncia de receita, para a concessão de isenção de 50% (cinquenta por cento) do valor de ITBI, para imóveis urbanizáveis de interesse social, localizados no Município de Serrana.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/898/emenda_impositiva_1-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/898/emenda_impositiva_1-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Ordinária nº 12/2020, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2021 e dá outras providências, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/899/emenda_impositiva_2-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/899/emenda_impositiva_2-2020.pdf</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/900/emenda_impositiva_3-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/900/emenda_impositiva_3-2020.pdf</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/931/emenda_impositiva_no_4-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/931/emenda_impositiva_no_4-2020.pdf</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/907/emenda_impositiva_5-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/907/emenda_impositiva_5-2020.pdf</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/932/emenda_impositiva_6-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/932/emenda_impositiva_6-2020.pdf</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/933/emenda_impositiva_7-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/933/emenda_impositiva_7-2020.pdf</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/901/emenda_impositiva_8-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/901/emenda_impositiva_8-2020.pdf</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/902/emenda_impositiva_9-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/902/emenda_impositiva_9-2020.pdf</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/903/emenda_impositiva_10-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/903/emenda_impositiva_10-2020.pdf</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/904/emenda_impositiva_11-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/904/emenda_impositiva_11-2020.pdf</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/905/emenda_impositiva_12-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/905/emenda_impositiva_12-2020.pdf</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/906/emenda_impositiva_13-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/906/emenda_impositiva_13-2020.pdf</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/514/emenda_modificativa_no_1-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/514/emenda_modificativa_no_1-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 01/2020, de 25 de junho de 2020, ao Projeto de Lei Ordinária n.º 03/2020 – Executivo Municipal - Altera o Anexo VI do Projeto de Lei Ordinária n.º 03/2020, a fim de aumentar a receita destinada à “Unidade Executora – Banda Municipal”, com o objetivo de incentivar o Projeto de Iniciação Musical realizado pela Orquestra de Metais e Percussão do Município de Serrana.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/515/emenda_modificativa_no_2-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/515/emenda_modificativa_no_2-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 02/2020, de 25 de junho de 2020, ao Projeto de Lei Ordinária n.º 03/2020 – Executivo Municipal - Altera o Anexo VI do Projeto de Lei Ordinária n.º 03/2020, a fim de aumentar a receita destinada à “Unidade Executora – Divisão de Obras e Planejamento Urbano”, com o objetivo de construir um sistema pluvial na Rua dos Estudantes, no Município de Serrana.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/897/emenda_modificativa_3-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/897/emenda_modificativa_3-2020.pdf</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/929/emenda_modificativa_4-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/929/emenda_modificativa_4-2020.pdf</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/915/emenda_supressiva_01.2020_-_projeto_de_lc_05.2020.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/915/emenda_supressiva_01.2020_-_projeto_de_lc_05.2020.docx</t>
   </si>
   <si>
     <t>Suprime os artigos 9º e 10 do Projeto de Lei Complementar nº 05/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/936/emenda_supressiva_2-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/936/emenda_supressiva_2-2020.pdf</t>
   </si>
   <si>
     <t>Suprime os artigos 1ºº 4º do Projeto de Lei Ordinária nº 6/2020, de iniciativa do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora - MESDIR</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/373/plc_n01.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/373/plc_n01.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Câmara Municipal de Serrana/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/375/plc_n02.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/375/plc_n02.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição da remuneração dos Servidores Públicos da Câmara Municipal de Serrana/SP e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>Denis Bomba, Fátima do Bem</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/459/plc_n03.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/459/plc_n03.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação das datas de vencimento de tributos municipais, durante a situação de emergência declara no Município de Serrana, em decorrência da pandemia ocasionada pelo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Adriano Vermelho, Ailton do Gesso, Bis do Hospital, Célio Eletricista, Denis Bomba, Deú, Duda do Mercado, Fátima do Bem, Lúcia Poiares, Marisa do Pronto Socorro, Rubinho Cabeleireiro, Taíde Bidinello, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/549/plc_n04.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/549/plc_n04.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo para os beneficiários da isenção de IPTU solicitarem a isenção/renovação, no exercício de 2020, em razão da situação de emergência decorrente da pandemia ocasionada pelo Coronavírus – COVID-19, no Município de Serrana.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/714/plc_n05.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/714/plc_n05.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de loteamento de interesse social no Município de Serrana por meio de Associações ou Cooperativas com finalidade específica.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Serrana - PMS</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/336/plcexecutivo_n01.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/336/plcexecutivo_n01.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Sistema de Controle Interno do Município de Serrana/SP e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/339/ploexecutivo_n02.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/339/ploexecutivo_n02.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de condomínio residencial fechado de interesse social e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/345/ploexecutivo_n03.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/345/ploexecutivo_n03.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação dos cargos de Assistente do Setor de Pessoal, Oficial Administrativo II, Auxiliar do Setor de Pessoal, Auxiliar de Lançador, Assessor de Planejamento, Lançador, Encarregado do Setor de Compras, Auxiliar de Tesoureiro, Oficial Administrativo I e Assistente Administrativo Especialista.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>Prefeito Municipal de Serrana</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/380/ploexecutivo_n04.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/380/ploexecutivo_n04.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste dos vencimentos e salários dos servidores públicos do Município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/482/ploexecutivo_n05.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/482/ploexecutivo_n05.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de direito real de uso, por cessão a título não oneroso, de imóvel público a Fundação de Apoio ao Ensino Pesquisa e Assistência HCFMRPUSP, para fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/537/ploexecutivo_n06.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/537/ploexecutivo_n06.20.pdf</t>
   </si>
   <si>
     <t>PLC nº 06/2020 - Executivo - Dispõe sobre a modificação de critérios para concessão de prêmio por desempenho educacional, alterando a redação do artigo 327, da Lei Complementar nº 300/2020.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/538/ploexecutivo_n07.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/538/ploexecutivo_n07.20.pdf</t>
   </si>
   <si>
     <t>PLC nº 07/2020 - Cria vagas de provimento temporário para os cargos que especifica, no âmbito da Secretaria Municipal de Saúde e Infraestrutura, para atender as demandas de enfrentamento de Novo Coronavírus (Covid-19) e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/584/ploexecutivo_n08.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/584/ploexecutivo_n08.20.pdf</t>
   </si>
   <si>
     <t>Altera a zona de uso e ocupação de solo das ruas Rio de Janeiro e Orlando Jacob em toda sua extensão, e dá outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/622/ploexecutivo_n09.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/622/ploexecutivo_n09.20.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 14/2020 - Projeto de Lei Complementar nº 9/2020 - Dispõe sobre modificações na Lei Complementar 300/2012, em virtude das alterações promovidas pela Emenda Constitucional nº 103/2019.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/752/ploexecutivo_n10.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/752/ploexecutivo_n10.20.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 480/2017, que dispõe sobre a reorganização do quadro da Guarda Civil Municipal de Serrana, altera o plano de carreira, cria novas escalas de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/918/ploexecutivo_n11.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/918/ploexecutivo_n11.20.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei complementar nº 462/2016, que dispõe sobre o Código Tributário do Município de Serrana e da outras providências.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/278/pl_n01.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/278/pl_n01.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Geraldo dos Santos Araújo, como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/265/pl_n02.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/265/pl_n02.20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a proceder à doação de bem móvel ao Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/266/pl_n03.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/266/pl_n03.20.pdf</t>
   </si>
   <si>
     <t>Veda nomeação para os cargos em comissão de pessoas condenadas pela Lei Federal nº 11.340, de 07 de agosto de 2006 - Lei Maria da Penha, no âmbito do Município de Serrana.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/279/pl_n04.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/279/pl_n04.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Luiz Baricalla, como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/280/pl_n05.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/280/pl_n05.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Antônio Lucas como nomenclatura de via pública.</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/269/pl_n06.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/269/pl_n06.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Dirceu Barboza como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/314/pl_n07.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/314/pl_n07.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de João Batista Caconde, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/320/pl_n08.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/320/pl_n08.20.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para a próxima legislatura e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/319/pl_n09.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/319/pl_n09.20.pdf</t>
   </si>
   <si>
     <t>Estabelece tempo razoável de atendimento em agências bancárias, situadas no Município de Serrana/SP.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/335/pl_n10.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/335/pl_n10.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de Maria Inez Socorro Antunes como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/337/pl_n11.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/337/pl_n11.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Robespierre Souza Pereira de Melo como nomenclatura de logradouro público.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/343/pl_no_12-2020_cecac.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/343/pl_no_12-2020_cecac.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Civil sem fins lucrativos "CECAC - CENTRO DE CULTURA E ATIVISMO CAIPIRA", e dá outras providências.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/346/pl_n13.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/346/pl_n13.20.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Creche para Todos" na educação infantil e dispõe sobre a contratação de instituições privadas de educação infantil na forma que indica, no Município de Serrana.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/351/pl_n14.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/351/pl_n14.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acompanhamento integral para educandos com dislexia ou Transtorno do Déficit de Atenção com Hiperatividade (TDAH), no âmbito do Município de Serrana.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/372/pl_n15.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/372/pl_n15.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixar placas ou cartazes em locais visíveis e de fácil acesso, em todas as repartições públicas no Município, para divulgar o direito da não obrigatoriedade de reconhecimento de firma e autenticação de cópias em cartório, para utilização em atos e procedimentos administrativos, conforme Lei Federal nº 13.726, de 8 de outubro de 2018.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/359/pl_n17.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/359/pl_n17.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Maria Izolina de Jesus de Oliveira como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/360/pl_n18.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/360/pl_n18.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Lázaro dos Santos como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/370/pl_n20.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/370/pl_n20.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome Egídio dos Santos, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/383/pl_n21.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/383/pl_n21.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Irineu Pereira de Carvalho como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/412/pl_n23.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/412/pl_n23.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Levina Maria Pereira como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/433/pl_n24.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/433/pl_n24.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Jair Ferreira Teodoro como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/434/pl_n25.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/434/pl_n25.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Saturnino Teodoro como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/455/pl_n26.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/455/pl_n26.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José de Souza Gonçalves como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/456/pl_n27.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/456/pl_n27.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Manoel Guimarães como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/457/pl_n28.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/457/pl_n28.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Palmira Bertoline Ribeiro como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/476/pl_n29.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/476/pl_n29.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Luiz Gonzaga Cotrim como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/477/pl_n30.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/477/pl_n30.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Avelino Ribeiro como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/481/pl_n31.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/481/pl_n31.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Aline Aparecida Ribeiro Queluz como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/576/pl_n38.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/576/pl_n38.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de Anezio Montanari como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/577/pl_n39.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/577/pl_n39.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de Floripes de Oliveira Castro como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/715/pl_n40.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/715/pl_n40.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Elisa Manuela Ribeiro dos Santos, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/726/pl_n41.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/726/pl_n41.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Luiza da Motta Moreira como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/727/pl_n42.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/727/pl_n42.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Emílio Monteiro de Souza como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/755/pl_n43.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/755/pl_n43.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Ivani Ferreira dos Santos como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/756/pl_n44.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/756/pl_n44.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Cezarino Fabris como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/823/pl_n45.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/823/pl_n45.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Sannalva Andrade Ribeiro como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/825/pl_n46.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/825/pl_n46.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de SANTINA DIAS GOBBI como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/827/pl_n47.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/827/pl_n47.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Terezinha da Costa Brito como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/841/pl_n48.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/841/pl_n48.20.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.955/2019, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, Vice- Prefeito e Secretários.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/860/pl_n50.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/860/pl_n50.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Yolanda da Silva da Costa como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/861/pl_n51.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/861/pl_n51.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Cassimiro Batista Prates como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/863/pl_n52.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/863/pl_n52.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Isaura Motta Ribeiro Santos como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/864/pl_n53.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/864/pl_n53.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Hélio Porfirio da Cruz como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/873/pl_n54.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/873/pl_n54.20.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia de Combate à Violência Contra a Mulher”, no Município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/874/pl_n55.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/874/pl_n55.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Aryclenes Rodrigues Barbosa como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/875/pl_n56.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/875/pl_n56.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Tereza dos Santos da Silva como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/876/pl_n57.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/876/pl_n57.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Laércio Aurélio de Máximo como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/878/pl_n58.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/878/pl_n58.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Santa Barbosa como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/879/pl_n59.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/879/pl_n59.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Glauco Francisco Rodrigues Moura como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/882/pl_n60.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/882/pl_n60.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Nair Rodrigues de Lima Aguiar como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/883/pl_n61.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/883/pl_n61.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de João Pedro da Silva como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/911/pl_n62.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/911/pl_n62.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Arcanjo Leghi como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/912/pl_n63.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/912/pl_n63.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Aparecido Ribeiro como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/913/pl_n64.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/913/pl_n64.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Pracidina Selegato Careçato como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/924/pl_n65.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/924/pl_n65.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Dirce Pereira Affonso como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/295/ploexecutivo_n01.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/295/ploexecutivo_n01.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adiantamento financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/298/ploexecutivo_n02.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/298/ploexecutivo_n02.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  reconhecimento de obrigação contratual e autoriza o Executivo Municipal a firmar acordo de parcelamento de dívida advinda do convênio DIF/TT nº 182/2008, celebrado entre o DNIT e a Prefeitura Municipal de Serrana-SP, que teve por objeto a elaboração do projeto executivo de engenharia do Pólo Intermodal Regional de Serrana/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/428/pl_no_3-2020_ldo_compressed.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/428/pl_no_3-2020_ldo_compressed.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 03/2020 - LDO - Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_04_busto_paturi.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_04_busto_paturi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a construir uma herma do Sr. Luiz Cláudio Paturi Rodrigues, em logradouro público que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/539/pl_5-2020_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/539/pl_5-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>PL nº 05/2020 - Fixa a alíquota de contribuição previdenciária e dá outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/621/ploexecutivo_n06.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/621/ploexecutivo_n06.20.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 13/2020 - Projeto de Lei nº 6/2020 - Dispõe sobre modificações na Lei 1146/2006, em virtude das alterações promovidas pela Emenda Constitucional nº 103/2019.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/632/ploexecutivo_n07.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/632/ploexecutivo_n07.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre modificações na Lei 1146/2006 em virtude das alterações promovidas pela Emenda Constitucional n° 103/2019.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/682/ploexecutivo_n08.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/682/ploexecutivo_n08.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/702/ploexecutivo_n09.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/702/ploexecutivo_n09.20.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 17/2020 - Dispõe sobre autorização à Associação da Criança Abrigada de Serrana - ACAS efetivar aditivo do Plano de Trabalho, referente ao Termo de Colaboração 03/2020.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/703/ploexecutivo_n10.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/703/ploexecutivo_n10.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização à Sociedade Beneficente e Hospitalar Santa Casa de Misericórdia de Serrana, a incluir no Plano de Trabalho despesas do mês de agosto/2020.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/751/ploexecutivo_n11.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/751/ploexecutivo_n11.20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir e doar material operacional ao Corpo de Bombeiros de Ribeirão Preto e dá outras providências.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/824/pl_n12.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/824/pl_n12.20.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária n 12/2020 - Estima a receita e fixa as despesas do ano de 2021 - LOA 2021.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/838/ploexecutivo_n13.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/838/ploexecutivo_n13.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do Trabalho, Emprego e Renda, e dá outras providências.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/927/ploexecutivo_n14.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/927/ploexecutivo_n14.20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de confissão de dívida e renegociação de débito em moratória junto a Companhia Paulista de Força e Luz (CPFL), para os fins que especifica e da outras providencias.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/928/ploexecutivo_n15.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/928/ploexecutivo_n15.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/934/ploexecutivo_n16.20.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/934/ploexecutivo_n16.20.pdf</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/729/pr_1-2020_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/729/pr_1-2020_completo.pdf</t>
   </si>
   <si>
     <t>Regula o regime de adiantamento para pagamento da despesa, em casos excepcionais, nos termos do artigo 138, parágrafo único, inciso I, do Regimento Interno desta casa e dá outras providências.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/845/pr_2-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/845/pr_2-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores da Câmara Municipal de Serrana para a legislatura de 2021/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/416/veto_parcial_lei_projeto_de_lei__13_-_autografo_16.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/416/veto_parcial_lei_projeto_de_lei__13_-_autografo_16.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 13/2020, conforme Autógrafo nº 16/2020.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/463/veto_projeto_de_lei_complementar_03_-_camara.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/463/veto_projeto_de_lei_complementar_03_-_camara.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei Complementar nº 3/2020 (Autógrafo nº 29/2020).</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/546/veto_emenda_05_-_projeto_03_-_ldo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/546/veto_emenda_05_-_projeto_03_-_ldo.pdf</t>
   </si>
   <si>
     <t>Veto Total à Emenda Aditiva nº 05/2020 ao Projeto de Lei nº 03/2020, aprovado por esse Legislativo, conforme Autógrafo n.º 36/2020, que “Altera o Anexo VII do Projeto de Lei Ordinária nº 03/2020, a fim de acrescentar o montante de R$ 100.000,00 (cem mil reais) na previsão de renúncia de receita, para a concessão de isenção  de 50% (cinqüenta por cento) do valor de ITBI, para imóveis urbanizados de interesse social, localizados no Município de Serrana.”</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/547/veto_emenda_02_-_projeto_03_-_ldo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/547/veto_emenda_02_-_projeto_03_-_ldo.pdf</t>
   </si>
   <si>
     <t>Veto à Emenda Modificativa nº 02/2020 ao Projeto de Lei nº 03/2020, aprovado por esse Legislativo, conforme Autógrafo n.º 36/2020, que “Altera o Anexo VI do Projeto de Lei Ordinária nº 03/2020, a fim de aumentar a receita destinada à “Unidade Executora – Divisão de Obras e Planejamento Urbano”, com o objetivo de construir um sistema pluvial na Rua dos Estudantes, no Município de Serrana”</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/548/veto_emenda_01_-_projeto_03_-_ldo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/548/veto_emenda_01_-_projeto_03_-_ldo.pdf</t>
   </si>
   <si>
     <t>Veto à Emenda Modificativa nº 01/2020 ao Projeto de Lei nº 03/2020, aprovado por esse Legislativo, conforme Autógrafo n.º 36/2020, que “Altera o Anexo VI do Projeto de Lei Ordinária nº 03/2020, a fim de aumentar a receita destinada à “Unidade Executora – Banda Municipal”, com o objetivo de incentivar o Projeto de Iniciação Musical realizado pela Orquestra de Metais e Percussão do Município de Serrana.”</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/753/veto_projeto_de_lei_complementar_04_-_prorroga_prazo_pedido_isencao_iptu.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/753/veto_projeto_de_lei_complementar_04_-_prorroga_prazo_pedido_isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei Complementar nº 4/2020 -  dispõe sobre a prorrogação do prazo para os beneficiários da isenção de IPTU solicitarem a a isenção/renovação, no exercício de 2020, em razão da situação de emergência decorrente da pandemia ocasionada pelo Coronavirus — COVID-19, no Município de Serrana. (Autógrafo nº 42/2020)</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/870/veto_ao_pl_46-2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/870/veto_ao_pl_46-2020.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 46/2020 (Autógrafo nº 58/2020)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4945,68 +4945,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_no_1-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_no_2-2020_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_no_3-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/327/mocao_no_3-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/348/mocao_no_6-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/358/mocao_no_7-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/408/mocao_no_9-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/410/mocao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/411/mocao_no_11-2020_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/418/mocao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/419/mocao_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/420/mocao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/423/mocao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/426/mocao_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/438/mocao_no_17-2020.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/450/mocao_no_18-2020.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/465/mocao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/490/mocao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/509/mocao_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/510/mocao_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/519/mocao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/542/mocao_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/582/mocao_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/719/mocao_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/888/mocao_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/925/mocao_28-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/275/requerimento_03-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/276/requerimento_no_4-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/273/requerimento_no_5-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_no_6-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/281/requerimento_no_7-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/282/requerimento_no_8-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/283/requerimento_no_9-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/268/requerimento_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/274/requerimento_no_11-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/277/requerimento_no_12-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_no_13-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_no_14-2020_denis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/271/requerimento_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/287/requerimento_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/288/requerimento_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/289/requerimento_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/284/requerimento_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/285/requerimento_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/286/requerimento_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/290/requerimento_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/291/requerimento_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/293/requerimento_no_25-2020_xc0FHOA.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/296/requerimento_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/297/requerimento_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/315/requerimento_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/316/requerimento_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/317/requerimento_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/303/requerimento_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/300/requerimento_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/318/requerimento_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/301/requerimento_n__34-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/308/requerimento_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/309/requerimento_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/310/requerimento_no_37-2020_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/311/requerimento_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/312/requerimento_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/304/requerimento_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/306/requerimento_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/305/requerimento_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/326/requerimento_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/307/requerimento_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/361/requerimento_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/362/requerimento_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/363/requerimento_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/313/requerimento_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/323/requerimento_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/322/requerimento_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/324/requerimento_no_54-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/325/requerimento_no_56-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/338/requerimento_no_58-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/340/requerimento_no_59-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/342/requerimento_no_60-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/341/requerimento_no_61-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/344/requerimento_no_62-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/349/requerimento_no_63-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/352/requerimento_no_64-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/353/requerimento_no_65-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/354/requerimento_no_66-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/355/requerimento_no_67-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/356/requerimento_no_68-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/357/requerimento_no_69-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/364/requerimento_no_70-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/368/requerimento_no_71-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/365/requerimento_no_73-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/366/requerimento_no_74-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/376/requerimento_no_75-2020_urgencia_especial_ao_plc_UjE6uvx.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/369/requerimento_no_76-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/377/requerimento_no_78-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/381/requerimento_no_79-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/382/requerimento_no_80-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/384/requerimento_no_81-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/385/requerimento_no_82-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/386/requerimento_no_83-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/387/requerimento_no_84-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/389/requerimento_no_85-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/390/requerimento_no_86-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/391/requerimento_no_87-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/392/requerimento_no_88-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/404/requerimento_no_89-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/405/requerimento_no_90-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/406/requerimento_no_91-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/407/requerimento_no_92-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/397/requerimento_no_93-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/398/requerimento_no_94-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/399/requerimento_no_95-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/400/requerimento_no_96-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/401/requerimento_no_97-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/402/requerimento_no_98-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/403/requerimento_no_99-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/409/requerimento_no_100-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/413/requerimento_101-2020_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/414/requerimento_102-2020_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/417/requerimento_no_103-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_no_104-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/422/requerimento_no_105-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/424/requerimento_no_106-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/425/requerimento_no_107-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/427/requerimento_no_108-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_no_109-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/430/requerimento_no_110-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/431/requerimento_no_111-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/432/requerimento_no_112-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/435/requerimento_no_113-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/439/req._114_A4ZxnoV.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/440/req_115.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/441/req_116.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/442/req_117.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/443/req_118.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/444/req_119.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/445/req_120.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/446/req_121.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/447/req_122.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/448/req_123.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/449/req_124.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/452/req_125.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/451/req._126.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/453/req_127.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_no_128-2020_-_urgencia_especial_plc_3-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/467/requerimento_129-2020_1qfXoon.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_130-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_no_131-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_no_132-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/471/requerimento_no_133-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_no_134-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_135-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/474/requerimento_136-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_137-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/478/requerimento_no_138-2020_2jFmnzK.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento_no_139-2020_jW49pQB.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_no_140-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/491/requerimento_142-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/492/requerimento_no_143-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento_no_144-2020.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento_no_145-2020.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento_no_146-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento_no_147-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_no_149-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento_no_150-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/500/requerimento_no_151-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/501/requerimento_no_152-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_no_153-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/507/requerimento_no_155-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/511/requerimento_157-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/512/requerimento_158-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/513/requerimento_159-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/520/requerimento_160-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/527/requerimento_no_161-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/540/requerimento_no_162-2020_urgencia_especial_ao_p_rbooNyY.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/543/requerimento_163-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/544/requerimento_164-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/545/requerimento_165-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_169-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/566/requerimento_178-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/567/requerimento_179-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_180-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/571/requerimento_182-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/573/requerimento_184-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/574/requerimento_185-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/575/requerimento_186-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/578/requerimento_187-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/581/requerimento_190-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/583/requerimento_191-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/623/requerimento_192-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/624/requerimento_193-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/625/requerimento_194-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_196-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/672/requerimento_197-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/673/requerimento_198-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/674/requerimento_199-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/677/requerimento_201-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/705/requerimento_208-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/706/requerimento_209-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/707/requerimento_210-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/708/requerimento_211-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/709/requerimento_no_212-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/710/requerimento_no_213-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/711/requerimento_no_214-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/712/requerimento_no_215-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/713/requerimento_no_216-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/716/requerimento_217-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/717/requerimento_218-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/718/requerimento_219-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/720/requerimento_no_220-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/721/requerimento_no_221-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/722/requerimento_no_222-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/723/requerimento_no_223-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/724/requerimento_no_224-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/725/requerimento_no_225-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/728/requerimento_no_226-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/730/requerimento_no_227-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/731/requerimento_no_228-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/732/requerimento_no_229-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/759/requerimento_230-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/760/requerimento_231-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/761/requerimento_232-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/826/requerimento_233-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_234-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/830/requerimento_235-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/829/requerimento_236-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/831/requerimento_237-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/832/requerimento_238-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/833/requerimento_239-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/834/requerimento_240-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/835/requerimento_241-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/836/requerimento_242-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/837/reuqerimento_243-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/839/requerimento_244-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/840/requerimento_245-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/842/requerimento_246-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/847/requerimento_247-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/848/requerimento_248-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/849/requerimento_249-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/850/requerimento_250-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento_251-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/852/requerimento_252-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_253-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/854/requerimento_254-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/855/requerimento_255-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/856/requerimento_256-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/857/requerimento_257-2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/858/requerimento_258-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/859/requerimento_259-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/862/requerimento_260-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/869/requerimento_261-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/871/requerimento_262-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/877/requerimento_263-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/880/requerimento_no_264-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/881/requerimento_no_265-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_no_266-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/886/requerimento_no_267-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/887/requerimento_no_268-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/889/requerimento_no_269-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/892/requerimento_no_271-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/893/requerimento_no_272-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/894/requerimento_no_273-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/908/requerimento_274-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/909/requerimento_275-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/910/requerimento_276-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/914/requerimento_277-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_278-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_279-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/919/requerimento_280-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/920/requerimento_281-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/921/requerimento_282-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/922/requerimento_283-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/923/requerimento_284-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/926/requerimento_285-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/436/pld_n05.20.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/437/pld_n06.20.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/454/pld_n07.20.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/466/pdl_n08.20.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/884/pld_n11.20.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/890/pld_n12.20.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/516/emenda_aditiva_no_3-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/517/emenda_aditiva_no_4-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/518/emenda_aditiva_no_5-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/898/emenda_impositiva_1-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/899/emenda_impositiva_2-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/900/emenda_impositiva_3-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/931/emenda_impositiva_no_4-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/907/emenda_impositiva_5-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/932/emenda_impositiva_6-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/933/emenda_impositiva_7-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/901/emenda_impositiva_8-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/902/emenda_impositiva_9-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/903/emenda_impositiva_10-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/904/emenda_impositiva_11-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/905/emenda_impositiva_12-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/906/emenda_impositiva_13-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/514/emenda_modificativa_no_1-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/515/emenda_modificativa_no_2-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/897/emenda_modificativa_3-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/929/emenda_modificativa_4-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/915/emenda_supressiva_01.2020_-_projeto_de_lc_05.2020.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/936/emenda_supressiva_2-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/373/plc_n01.20.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/375/plc_n02.20.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/459/plc_n03.20.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/549/plc_n04.20.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/714/plc_n05.20.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/336/plcexecutivo_n01.20.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/339/ploexecutivo_n02.20.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/345/ploexecutivo_n03.20.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/380/ploexecutivo_n04.20.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/482/ploexecutivo_n05.20.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/537/ploexecutivo_n06.20.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/538/ploexecutivo_n07.20.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/584/ploexecutivo_n08.20.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/622/ploexecutivo_n09.20.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/752/ploexecutivo_n10.20.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/918/ploexecutivo_n11.20.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/278/pl_n01.20.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/265/pl_n02.20.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/266/pl_n03.20.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/279/pl_n04.20.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/280/pl_n05.20.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/269/pl_n06.20.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/314/pl_n07.20.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/320/pl_n08.20.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/319/pl_n09.20.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/335/pl_n10.20.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/337/pl_n11.20.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/343/pl_no_12-2020_cecac.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/346/pl_n13.20.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/351/pl_n14.20.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/372/pl_n15.20.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/359/pl_n17.20.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/360/pl_n18.20.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/370/pl_n20.20.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/383/pl_n21.20.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/412/pl_n23.20.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/433/pl_n24.20.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/434/pl_n25.20.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/455/pl_n26.20.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/456/pl_n27.20.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/457/pl_n28.20.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/476/pl_n29.20.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/477/pl_n30.20.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/481/pl_n31.20.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/576/pl_n38.20.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/577/pl_n39.20.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/715/pl_n40.20.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/726/pl_n41.20.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/727/pl_n42.20.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/755/pl_n43.20.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/756/pl_n44.20.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/823/pl_n45.20.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/825/pl_n46.20.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/827/pl_n47.20.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/841/pl_n48.20.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/860/pl_n50.20.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/861/pl_n51.20.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/863/pl_n52.20.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/864/pl_n53.20.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/873/pl_n54.20.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/874/pl_n55.20.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/875/pl_n56.20.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/876/pl_n57.20.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/878/pl_n58.20.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/879/pl_n59.20.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/882/pl_n60.20.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/883/pl_n61.20.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/911/pl_n62.20.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/912/pl_n63.20.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/913/pl_n64.20.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/924/pl_n65.20.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/295/ploexecutivo_n01.20.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/298/ploexecutivo_n02.20.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/428/pl_no_3-2020_ldo_compressed.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_04_busto_paturi.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/539/pl_5-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/621/ploexecutivo_n06.20.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/632/ploexecutivo_n07.20.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/682/ploexecutivo_n08.20.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/702/ploexecutivo_n09.20.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/703/ploexecutivo_n10.20.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/751/ploexecutivo_n11.20.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/824/pl_n12.20.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/838/ploexecutivo_n13.20.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/927/ploexecutivo_n14.20.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/928/ploexecutivo_n15.20.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/934/ploexecutivo_n16.20.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/729/pr_1-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/845/pr_2-2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/416/veto_parcial_lei_projeto_de_lei__13_-_autografo_16.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/463/veto_projeto_de_lei_complementar_03_-_camara.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/546/veto_emenda_05_-_projeto_03_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/547/veto_emenda_02_-_projeto_03_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/548/veto_emenda_01_-_projeto_03_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/753/veto_projeto_de_lei_complementar_04_-_prorroga_prazo_pedido_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/870/veto_ao_pl_46-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_no_1-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_no_2-2020_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_no_3-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/327/mocao_no_3-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/348/mocao_no_6-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/358/mocao_no_7-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/408/mocao_no_9-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/410/mocao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/411/mocao_no_11-2020_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/418/mocao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/419/mocao_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/420/mocao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/423/mocao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/426/mocao_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/438/mocao_no_17-2020.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/450/mocao_no_18-2020.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/465/mocao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/490/mocao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/509/mocao_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/510/mocao_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/519/mocao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/542/mocao_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/582/mocao_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/719/mocao_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/888/mocao_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/925/mocao_28-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/275/requerimento_03-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/276/requerimento_no_4-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/273/requerimento_no_5-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_no_6-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/281/requerimento_no_7-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/282/requerimento_no_8-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/283/requerimento_no_9-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/268/requerimento_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/274/requerimento_no_11-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/277/requerimento_no_12-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_no_13-2020_fatima.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_no_14-2020_denis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/271/requerimento_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/287/requerimento_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/288/requerimento_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/289/requerimento_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/284/requerimento_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/285/requerimento_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/286/requerimento_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/290/requerimento_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/291/requerimento_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/293/requerimento_no_25-2020_xc0FHOA.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/296/requerimento_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/297/requerimento_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/315/requerimento_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/316/requerimento_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/317/requerimento_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/303/requerimento_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/300/requerimento_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/318/requerimento_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/301/requerimento_n__34-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/308/requerimento_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/309/requerimento_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/310/requerimento_no_37-2020_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/311/requerimento_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/312/requerimento_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/304/requerimento_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/306/requerimento_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/305/requerimento_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/326/requerimento_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/307/requerimento_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/361/requerimento_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/362/requerimento_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/363/requerimento_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/313/requerimento_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/323/requerimento_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/322/requerimento_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/324/requerimento_no_54-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/325/requerimento_no_56-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/338/requerimento_no_58-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/340/requerimento_no_59-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/342/requerimento_no_60-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/341/requerimento_no_61-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/344/requerimento_no_62-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/349/requerimento_no_63-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/352/requerimento_no_64-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/353/requerimento_no_65-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/354/requerimento_no_66-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/355/requerimento_no_67-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/356/requerimento_no_68-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/357/requerimento_no_69-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/364/requerimento_no_70-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/368/requerimento_no_71-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/365/requerimento_no_73-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/366/requerimento_no_74-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/376/requerimento_no_75-2020_urgencia_especial_ao_plc_UjE6uvx.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/369/requerimento_no_76-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/377/requerimento_no_78-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/381/requerimento_no_79-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/382/requerimento_no_80-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/384/requerimento_no_81-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/385/requerimento_no_82-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/386/requerimento_no_83-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/387/requerimento_no_84-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/389/requerimento_no_85-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/390/requerimento_no_86-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/391/requerimento_no_87-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/392/requerimento_no_88-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/404/requerimento_no_89-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/405/requerimento_no_90-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/406/requerimento_no_91-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/407/requerimento_no_92-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/397/requerimento_no_93-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/398/requerimento_no_94-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/399/requerimento_no_95-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/400/requerimento_no_96-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/401/requerimento_no_97-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/402/requerimento_no_98-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/403/requerimento_no_99-2020_rubinho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/409/requerimento_no_100-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/413/requerimento_101-2020_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/414/requerimento_102-2020_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/417/requerimento_no_103-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_no_104-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/422/requerimento_no_105-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/424/requerimento_no_106-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/425/requerimento_no_107-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/427/requerimento_no_108-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_no_109-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/430/requerimento_no_110-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/431/requerimento_no_111-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/432/requerimento_no_112-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/435/requerimento_no_113-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/439/req._114_A4ZxnoV.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/440/req_115.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/441/req_116.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/442/req_117.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/443/req_118.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/444/req_119.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/445/req_120.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/446/req_121.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/447/req_122.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/448/req_123.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/449/req_124.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/452/req_125.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/451/req._126.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/453/req_127.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_no_128-2020_-_urgencia_especial_plc_3-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/467/requerimento_129-2020_1qfXoon.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_130-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_no_131-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_no_132-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/471/requerimento_no_133-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_no_134-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_135-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/474/requerimento_136-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_137-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/478/requerimento_no_138-2020_2jFmnzK.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento_no_139-2020_jW49pQB.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_no_140-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/491/requerimento_142-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/492/requerimento_no_143-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento_no_144-2020.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento_no_145-2020.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento_no_146-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento_no_147-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_no_149-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento_no_150-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/500/requerimento_no_151-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/501/requerimento_no_152-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_no_153-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/507/requerimento_no_155-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/511/requerimento_157-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/512/requerimento_158-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/513/requerimento_159-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/520/requerimento_160-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/527/requerimento_no_161-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/540/requerimento_no_162-2020_urgencia_especial_ao_p_rbooNyY.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/543/requerimento_163-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/544/requerimento_164-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/545/requerimento_165-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_169-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/566/requerimento_178-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/567/requerimento_179-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_180-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/571/requerimento_182-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/573/requerimento_184-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/574/requerimento_185-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/575/requerimento_186-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/578/requerimento_187-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/581/requerimento_190-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/583/requerimento_191-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/623/requerimento_192-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/624/requerimento_193-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/625/requerimento_194-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_196-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/672/requerimento_197-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/673/requerimento_198-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/674/requerimento_199-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/677/requerimento_201-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/705/requerimento_208-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/706/requerimento_209-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/707/requerimento_210-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/708/requerimento_211-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/709/requerimento_no_212-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/710/requerimento_no_213-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/711/requerimento_no_214-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/712/requerimento_no_215-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/713/requerimento_no_216-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/716/requerimento_217-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/717/requerimento_218-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/718/requerimento_219-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/720/requerimento_no_220-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/721/requerimento_no_221-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/722/requerimento_no_222-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/723/requerimento_no_223-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/724/requerimento_no_224-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/725/requerimento_no_225-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/728/requerimento_no_226-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/730/requerimento_no_227-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/731/requerimento_no_228-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/732/requerimento_no_229-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/759/requerimento_230-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/760/requerimento_231-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/761/requerimento_232-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/826/requerimento_233-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_234-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/830/requerimento_235-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/829/requerimento_236-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/831/requerimento_237-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/832/requerimento_238-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/833/requerimento_239-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/834/requerimento_240-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/835/requerimento_241-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/836/requerimento_242-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/837/reuqerimento_243-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/839/requerimento_244-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/840/requerimento_245-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/842/requerimento_246-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/847/requerimento_247-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/848/requerimento_248-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/849/requerimento_249-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/850/requerimento_250-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento_251-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/852/requerimento_252-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_253-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/854/requerimento_254-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/855/requerimento_255-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/856/requerimento_256-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/857/requerimento_257-2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/858/requerimento_258-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/859/requerimento_259-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/862/requerimento_260-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/869/requerimento_261-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/871/requerimento_262-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/877/requerimento_263-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/880/requerimento_no_264-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/881/requerimento_no_265-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_no_266-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/886/requerimento_no_267-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/887/requerimento_no_268-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/889/requerimento_no_269-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/892/requerimento_no_271-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/893/requerimento_no_272-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/894/requerimento_no_273-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/908/requerimento_274-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/909/requerimento_275-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/910/requerimento_276-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/914/requerimento_277-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_278-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_279-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/919/requerimento_280-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/920/requerimento_281-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/921/requerimento_282-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/922/requerimento_283-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/923/requerimento_284-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/926/requerimento_285-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/436/pld_n05.20.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/437/pld_n06.20.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/454/pld_n07.20.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/466/pdl_n08.20.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/884/pld_n11.20.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/890/pld_n12.20.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/516/emenda_aditiva_no_3-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/517/emenda_aditiva_no_4-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/518/emenda_aditiva_no_5-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/898/emenda_impositiva_1-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/899/emenda_impositiva_2-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/900/emenda_impositiva_3-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/931/emenda_impositiva_no_4-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/907/emenda_impositiva_5-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/932/emenda_impositiva_6-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/933/emenda_impositiva_7-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/901/emenda_impositiva_8-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/902/emenda_impositiva_9-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/903/emenda_impositiva_10-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/904/emenda_impositiva_11-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/905/emenda_impositiva_12-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/906/emenda_impositiva_13-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/514/emenda_modificativa_no_1-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/515/emenda_modificativa_no_2-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/897/emenda_modificativa_3-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/929/emenda_modificativa_4-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/915/emenda_supressiva_01.2020_-_projeto_de_lc_05.2020.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/936/emenda_supressiva_2-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/373/plc_n01.20.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/375/plc_n02.20.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/459/plc_n03.20.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/549/plc_n04.20.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/714/plc_n05.20.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/336/plcexecutivo_n01.20.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/339/ploexecutivo_n02.20.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/345/ploexecutivo_n03.20.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/380/ploexecutivo_n04.20.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/482/ploexecutivo_n05.20.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/537/ploexecutivo_n06.20.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/538/ploexecutivo_n07.20.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/584/ploexecutivo_n08.20.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/622/ploexecutivo_n09.20.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/752/ploexecutivo_n10.20.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/918/ploexecutivo_n11.20.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/278/pl_n01.20.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/265/pl_n02.20.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/266/pl_n03.20.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/279/pl_n04.20.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/280/pl_n05.20.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/269/pl_n06.20.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/314/pl_n07.20.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/320/pl_n08.20.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/319/pl_n09.20.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/335/pl_n10.20.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/337/pl_n11.20.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/343/pl_no_12-2020_cecac.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/346/pl_n13.20.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/351/pl_n14.20.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/372/pl_n15.20.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/359/pl_n17.20.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/360/pl_n18.20.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/370/pl_n20.20.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/383/pl_n21.20.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/412/pl_n23.20.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/433/pl_n24.20.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/434/pl_n25.20.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/455/pl_n26.20.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/456/pl_n27.20.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/457/pl_n28.20.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/476/pl_n29.20.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/477/pl_n30.20.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/481/pl_n31.20.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/576/pl_n38.20.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/577/pl_n39.20.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/715/pl_n40.20.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/726/pl_n41.20.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/727/pl_n42.20.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/755/pl_n43.20.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/756/pl_n44.20.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/823/pl_n45.20.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/825/pl_n46.20.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/827/pl_n47.20.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/841/pl_n48.20.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/860/pl_n50.20.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/861/pl_n51.20.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/863/pl_n52.20.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/864/pl_n53.20.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/873/pl_n54.20.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/874/pl_n55.20.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/875/pl_n56.20.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/876/pl_n57.20.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/878/pl_n58.20.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/879/pl_n59.20.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/882/pl_n60.20.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/883/pl_n61.20.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/911/pl_n62.20.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/912/pl_n63.20.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/913/pl_n64.20.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/924/pl_n65.20.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/295/ploexecutivo_n01.20.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/298/ploexecutivo_n02.20.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/428/pl_no_3-2020_ldo_compressed.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_04_busto_paturi.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/539/pl_5-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/621/ploexecutivo_n06.20.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/632/ploexecutivo_n07.20.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/682/ploexecutivo_n08.20.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/702/ploexecutivo_n09.20.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/703/ploexecutivo_n10.20.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/751/ploexecutivo_n11.20.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/824/pl_n12.20.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/838/ploexecutivo_n13.20.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/927/ploexecutivo_n14.20.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/928/ploexecutivo_n15.20.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/934/ploexecutivo_n16.20.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/729/pr_1-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/845/pr_2-2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/416/veto_parcial_lei_projeto_de_lei__13_-_autografo_16.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/463/veto_projeto_de_lei_complementar_03_-_camara.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/546/veto_emenda_05_-_projeto_03_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/547/veto_emenda_02_-_projeto_03_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/548/veto_emenda_01_-_projeto_03_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/753/veto_projeto_de_lei_complementar_04_-_prorroga_prazo_pedido_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2020/870/veto_ao_pl_46-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H418"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>