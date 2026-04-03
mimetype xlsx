--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -54,6655 +54,6655 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Emenda no corpo do Parecer de Comissão</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/pl_36.2022_-_loa_2023__emenda_2_cfo.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/pl_36.2022_-_loa_2023__emenda_2_cfo.docx</t>
   </si>
   <si>
     <t>EMENDA ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/pl_34.2022_-_ldo_2023__emenda_cfo.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/pl_34.2022_-_ldo_2023__emenda_cfo.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA, de 17 de outubro de 2022, ao Projeto de Lei Ordinária nº 34/2022 – Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_n01.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_n01.22.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal busque realizar convênios ou parcerias com o SENAI ou SENAC, a fim de fornecer aos adolescentes acima de 16 anos, cursos profissionalizantes gratuitos.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>Jarbas Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1783/indicacao_n02.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1783/indicacao_n02.22.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal providencie a tampa do bueiro, bem como a limpeza da boca de lobo da rua Vicente de Paula Lima, esquina com a rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1784/indicacao_n03.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1784/indicacao_n03.22.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 99/2021 para indicar novamente que a Administração municipal providencie o fechamento dos buracos da Rua dos Estudantes, no quarteirão da Casa dos Velhinhos.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Policial Paulo Cassiolato</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1786/indicacao_n04.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1786/indicacao_n04.22.pdf</t>
   </si>
   <si>
     <t>Solicita que seja elaborado estudo do orçamento municipal para formalização de reajuste salarial para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lúcia Poiares, Policial Paulo Cassiolato</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_n05.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_n05.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação da Secretaria Municipal de Desenvolvimento Urbano e Habitação.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_n06.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_n06.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que construa a calçada na rua Domingos Teoro, 151, em frente do "Projeto Santo Antônio".</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n07.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n07.22.pdf</t>
   </si>
   <si>
     <t>Solicita a poda de árvores rua Domingos Teoro, 151, em frente do "Projeto de Vida Santo Antônio".</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_n08.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_n08.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que as máquinas que executam serviços nos bairros permaneçam no local nos horários de almoço.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n09.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n09.22.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Pública Municipal elabore projeto de lei que disponha sobre a proibição de inauguração e entrega de obras públicas inacabadas ou que, embora concluídas, não atendem ao fim a que se destinam, nos moldes do modelo em anexo.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Maria do Tenório</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_n10.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_n10.22.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal realize uma visita na avenida Leolino Gonçalves de Oliveira, em toda extensão, para limpeza do canteiro central, roçada e manutenção da avenida e retirada de entulhos.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1809/indicacao_n11.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1809/indicacao_n11.22.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal realize uma visita na praça da Bíblica para roçada e manutenção, além de retirada de entulhos.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1810/indicacao_n12.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1810/indicacao_n12.22.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal realize uma visita na quadra do Jd. do Alto, em frente ao nº 1006, para limpeza, roçada e retirada de entulho.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Rubinho Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_n13.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_n13.22.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal faça o recapeamento asfáltico na rua José Damásio Cotrim.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n14.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n14.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo entendimentos com as instituições bancárias, objetivando a inclusão de caixa eletrônico do tipo Banco 24 horas, em frente ao Poupatempo de Serrana.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_n15.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_n15.22.pdf</t>
   </si>
   <si>
     <t>Indica que a administração municipal providencie o fechamento do buraco localizado na rua Antônio José Borim, em frente ao número 627, Serrana/SP.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_n16.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_n16.22.pdf</t>
   </si>
   <si>
     <t>Indica que a administração municipal providencie uma operação de tapa buracos na rua João Escodonho, do número 85 ao número 202, na cidade de Serrana/SP.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_n17.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_n17.22.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal providencie o recapeamento da rua Antônio Jose do Bem, em toda sua extensão.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_n18.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_n18.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal abertura de passagem de pedestre no canteiro central da Av. Gabriel S. do Vale,, em frente da UPA.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_n19.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_n19.22.pdf</t>
   </si>
   <si>
     <t>Indica que a administração municipal realize visitas aos bairros da COHAB Parque Dom Pedro e bairros próximos para placas de nomenclatura de ruas.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_n20.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_n20.22.pdf</t>
   </si>
   <si>
     <t>Indica que a administração municipal realize uma visita na praça com areia verde da rua José Carnaval com Sérgio Caressato, na altura do número 136, no Jd. do Alto, para roçada e manutenção e retirada de entulhos.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n21.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n21.22.pdf</t>
   </si>
   <si>
     <t>Indica que a administração municipal providencie o conserto da calçada do ambulatório de saúde mental, da cidade de Serrana/SP.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n22.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n22.22.pdf</t>
   </si>
   <si>
     <t>Indica que a administração municipal providencie transporte público coletivo (circular) na cidade de Serrana/SP.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n23.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n23.22.pdf</t>
   </si>
   <si>
     <t>Indica que a administração municipal providencie o conserto da calçada do pronto socorro Dário José Rodrigues, da cidade de Serrana/SP.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_n24.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_n24.22.pdf</t>
   </si>
   <si>
     <t>Indica que a administração municipal providencie a devida iluminação na entrada principal da cidade de Serrana/SP.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_n25.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_n25.22.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal providencie operação tapara buracos na rua João Vieira dos Santos, Jardim Amélia, em toda sua extensão, na cidade de Serrana/SP.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n26.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n26.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal o serviço de construção de calçadão em frente a Igreja São José.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_n27.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_n27.22.pdf</t>
   </si>
   <si>
     <t>Indica novamente que a administração municipal providencie o conserto de vazamento de água potável, bem como realize o fechamento dos buracos da rua Valdevino Soeira, na altura no nº 105, na cidade de Serrana/SP.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Bis do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1950/indicacao_n28.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1950/indicacao_n28.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal para que seja feito exame de audiometria nos alunos da rede pública.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1972/indicacao_n29.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1972/indicacao_n29.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal a reforma da lombada, faixa de pedestre e rampas de acessibilidade na rua Vicente de Paula Lima, 835.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_n30.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_n30.22.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal sobre a necessidade de uma valeta para escoamento de água na rua Domingos Correa com a rua Benedito José de Oliveira, na altura do nº 346.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_n_31-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_n_31-2022.pdf</t>
   </si>
   <si>
     <t>Indica que a administração municipal realize uma visita na rua Manoel Parreira para retirada de entulho e as as árvores podadas.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2006/indicacao_n32.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2006/indicacao_n32.22.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado número de telefone e contato de e-mail da ouvidoria municipal nos veículos oficiais.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/indicacao_n33.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/indicacao_n33.22.pdf</t>
   </si>
   <si>
     <t>Solicita que seja alterada a Lei nº 1905/2018, que dispõe sobre o transporte escolar privado no município de Serrana.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/indicacao_n34.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/indicacao_n34.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA VERIFICADO JUNTO AO DEPARTAMENTO DE TRANSITO A VIABILIDADE DE REDUTOR DE VELOCIDADE (LOMBADA) OU SINALIZAÇÃO HORIZONTAL NA AVENIDA DEOLINDA ROSA X RUA DOMINGOS TEORO.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/indicacao_n35.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/indicacao_n35.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO URGENTE DE TAPA BURACOS NA RUA ANTONIO JOSÉ DO BEM, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2064/indicacao_n36.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2064/indicacao_n36.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO URGENTE DE FECHAMENTO DE UMA VALETA EM FRENTE AO N° 33 DA RUA FRANCISCO BUENO DA SILVA IMPEDINDO O PROPRIETÁRIO DE ENTRAR EM SUA PRÓPRIA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/indicacao_n37.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/indicacao_n37.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE FECHAMENTO DE UM BUEIRO COM A TAMPA QUEBRADA EM FRENTE A PRAÇA DA IGREJA NOSSA SENHORA DE FÁTIMA, E COLOCAÇÃO DE TERRA NOS CANTEIROS PARA PLANTAÇÃO, NA RUA VICENTE DE PAULA LIMA, N°1157.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/indicacao_n38.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/indicacao_n38.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo "Plantio de árvores em frete a UPA".</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_n39.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_n39.22.pdf</t>
   </si>
   <si>
     <t>Indicação - para indicação de um plantonista para atendimento da Secretária de Assistência Social fora do expediente.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/</t>
+    <t>http://sapl.serrana.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Aguardando.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n41.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n41.22.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_n42.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_n42.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de área de convivência entre o loteamento Billabong e loteamento Campanário.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Duda do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_n43.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_n43.22.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de instalação de alambrados em torno do córrego que dá acesso ao bairro Jardim Dom Pedro (Cohab).</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_n44.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_n44.22.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ALTERAÇÃO DO SENTIDO DE TRÂNSITO DA RUA LOURENÇO VITORINO, A PARTIR DA RUA JOÃO ESCODONHO, COLOCANDO TAMBÉM PLACAS E FAIXAS PARA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_n45.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_n45.22.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO “LOMBADA”, NA RUA ORLANDO JACOB, EM FRENTE AO NÚMERO 105.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n46.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n46.22.pdf</t>
   </si>
   <si>
     <t>Solicita conserto da calçada que fica na rua São Sebastião, altura do nº 732, em frente a um terreno baldio, com lixos e entulhos.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_n47.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_n47.22.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de mais uma rampa de acessibilidade na praça Aristides Gomes.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/indicacao_n48.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/indicacao_n48.22.pdf</t>
   </si>
   <si>
     <t>Solicita reflorestamento na praça que se localiza entre as ruas São Sebastião, Habib Jabali e Dez de abril.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_n49.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_n49.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA JARDINAGEM NA PRAÇA QUE SE LOCALIZA ENTRE AS RUAS SÃO SEBASTIÃO , HABIB JABALI E 10 DE ABRIL.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_n50.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_n50.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA JARDINAGEM E REBAIXAMENTO DE GUIA PARA ACESSIBILIDADE DE CADEIRANTES NA PRAÇA DOS TRABALHADORES, EM FRENTE A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_n51.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_n51.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA REBAIXAMENTO DE GUIA, PARA ACESSO AOS CADEIRANTES , NA PRAÇA ARISTIDES GOMES.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_n52.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_n52.22.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento e sinalização total da rua Paraná.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_n53.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_n53.22.pdf</t>
   </si>
   <si>
     <t>Solicita realização de pinturas das lombadas e sinalização na rodovia Mario Titoto.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/indicacao_n54.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/indicacao_n54.22.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração de estudo orçamentário municipal para formalização de programa de demissão voluntária - PDV.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/indicacao_n55.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/indicacao_n55.22.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SOLICITA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS DEPENDÊNCIAS DA EXPOCANA.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_n56.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_n56.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL ESTUDO TÉCNICO PARA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA R. BENEDITO LEIGH EM TODA EXTENSÃO.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/indicacao_n57.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/indicacao_n57.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL ESTUDO TÉCNICO PARA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA R. FRANCISCO JOAQUIM RIZZOTTI, 470.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n58.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n58.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL ESTUDO TÉCNICO PARA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA R. JOAQUIM ANTONIO FRANÇA.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_n59.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_n59.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL CONSTRUÇÃO DE "PV"NA R. BENEDITO CUNHA MATTOS.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/indicacao_n60.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/indicacao_n60.22.pdf</t>
   </si>
   <si>
     <t>Indica local para construção de creche no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Andréia Prates</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1785/mocao_n02.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1785/mocao_n02.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Centro de Controle de Zoonoses do Município de Serrana.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1853/mocao_de_aplausos_n03.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1853/mocao_de_aplausos_n03.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao servidor público municipal Ronaldo Donizete da Silva.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1859/mocao_de_aplausos_n04.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1859/mocao_de_aplausos_n04.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos profissionais da saúde.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1860/mocao_de_aplausos_n05.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1860/mocao_de_aplausos_n05.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Desembargadora senhora Iris Helena Medeiros Nogueira.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1862/mocao_de_aplausos_n06.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1862/mocao_de_aplausos_n06.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a todas as servidoras públicas do município de Serrana.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1866/mocao_n07.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1866/mocao_n07.22.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio às declarações feitas pelo Deputado Estadual Paulista Arthur do Val.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/mocao_de_aplausos_n08.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/mocao_de_aplausos_n08.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA “AGRISHOW” E “GRUPO AIZ”.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/mocao_de_aplausos_n09.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/mocao_de_aplausos_n09.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. GOVERNADOR DO ESTADO DE SÃO PAULO, JOÃO DÓRIA, PELO “PROGRAMA MELHOR CAMINHO”.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>Rubinho Cabeleireiro, Andréia Prates, Bis do Hospital, Duda do Mercado, Edinho Felix, Jarbas Cabelereiro, Lúcia Poiares, Maria do Tenório, Marisa do Pronto Socorro, Policial Paulo Cassiolato, Protetora Rose Storari, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2001/mocao_n10.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2001/mocao_n10.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO À VIAÇÃO SÃO BENTO PARA QUE AUMENTE A FROTA DE ÔNIBUS QUE GUARNECE O TRANSPORTE PÚBLICO INTERMUNICIPAL NA CIDADE DE SERRANA/SP.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/mocao_de_aplausos_n11.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/mocao_de_aplausos_n11.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à professora Valéria Cristina de Oliveira Silva da Escola Estadual Jardim das Rosas.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/mocao_de_aplausos_n12.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/mocao_de_aplausos_n12.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos funcionários públicos da creche Santa Clara.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/mocao_de_aplausos_n13.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/mocao_de_aplausos_n13.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Guarda Municipal</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/mocao_de_aplausos_n14.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/mocao_de_aplausos_n14.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para os Integrantes da Ronda Escolar</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_de_aplausos_n15.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_de_aplausos_n15.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS REPRESENTANTES DO ASSENTAMENTO MARIO LAGO</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/mocao_de_aplausos_n_16-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/mocao_de_aplausos_n_16-2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APAUSOS ao Sr. AGEMIRO PEREIRA DA SILVA NETO, lotado na SECRETARIA MUNICIPAL DE SAÚDE, onde serve como SECRETÁRIO DA SRª. VICE-PREFEITA, LEILA APARECIDA GUSMÃO, pelas razões a que se expõe abaixo.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/mocao_de_aplausos_n_17-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/mocao_de_aplausos_n_17-2022.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Padre Danilo Barbieri.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/mocao_de_aplausos_n18.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/mocao_de_aplausos_n18.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Deputado Federal Ricardo Silva pela vitória expressiva nas eleições de 2022, conquistando seu 2ª mandato e por ser o deputado federal mais votado da história de Serrana.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/mocao_de_aplausos_n19.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/mocao_de_aplausos_n19.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Deputado Estadual Rafael Silva pela vitória expressiva nas eleições de 2022, conquistando seu 7ª mandato e por ser o deputado estadual mais votado da história de Serrana.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/mocao_de_aplausos_n20.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/mocao_de_aplausos_n20.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À DRA GABRIELA DE MACEDO BAUMAN</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/mocao_de_aplausos_n21.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/mocao_de_aplausos_n21.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DRA GRABRIELA NEGRINI.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_n22.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_n22.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES, PELO FALECIMENTO DO SENHOR YOZO NAKAZA.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_de_aplausos_n23.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_de_aplausos_n23.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELA DOAÇÃO DA IMAGEM DE NOSSA SENHORA APARECIDA AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/mocao_de_aplausos_n24.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/mocao_de_aplausos_n24.22.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO DIA 12 DE OUTUBRO.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/mocao_de_aplausos_n25.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/mocao_de_aplausos_n25.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Hospital Estadual de Serrana.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/mocao_n26.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/mocao_n26.22.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Presidente do TSE Alexandre Moraes.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/mocao_n27.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/mocao_n27.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELO ENCONTRO PAROQUIAL DE SERRANA.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_de_aplausos_n28.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_de_aplausos_n28.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Á SECRETARIA DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_n01.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_n01.22.pdf</t>
   </si>
   <si>
     <t>Reitera que o Executivo Municipal forneça listagem de todos os imóveis disponibilizados com permissão de uso por cessão a título não oneroso pela Prefeitura Municipal, e a listagem de terrenos disponíveis nas áreas públicas.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_n02.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_n02.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie EPI aos funcionários do Cemitério Municipal.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_n05.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_n05.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal implante novo sistema de leitura com impressão simultânea de conta de água no ato da leitura do hidrômetro.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_n06.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_n06.22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a situação da moradia popular no Município de Serrana.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_n07.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_n07.22.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento do valor do repasse escolar, no valor de R$ 10,00 (dez reais) diário, para os alunos do ensino técnico profissionalizante e do ensino superior, em 2022.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1780/requerimento_n08.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1780/requerimento_n08.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie cópia física integral da prestação de contas do ano de 2021 e de todos os contratos realizados pela Fundação Cultural de Serrana, realizados desde 01/01/2021.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_n11.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_n11.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as despesas do Município nos meses de outubro, novembro e dezembro de 2021 (gastos com pessoal, materiais diversos e demais valores destinados às secretarias e diretorias).</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_n12.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_n12.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a receita do Município nos meses de outubro, novembro de dezembro de 2021 (FPM, IPVA, IPTU, ITBI, ISSQN e demais contribuições de melhoria e taxas.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1789/requerimento_n13.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1789/requerimento_n13.22.pdf</t>
   </si>
   <si>
     <t>Solicita realização de sinalização horizontal de trânsito (faixa de pedestres) em todas as unidades escolares públicas do Município.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1790/requerimento_n14.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1790/requerimento_n14.22.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na avenida José Vieira dos Santos e na Rua Luiz Rodrigues Soeira, em frente ao nº 150.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1791/requerimento_n15.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1791/requerimento_n15.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura faça reparos e troca das tampas de túmulos que estão quebradas no cemitério municipal.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1792/requerimento_n16.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1792/requerimento_n16.22.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em vazamentos de água nas ruas Dario José Rodrigues, em frente ao nº 55 e na rua Moacir Burin, em frente ao nº 129.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_n17.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_n17.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura faça o conserto ou troca do registro de água que está causando vazamento e desperdício de muita água no poço artesiano do bairro Dom Camilo.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1794/requerimento_n18.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1794/requerimento_n18.22.pdf</t>
   </si>
   <si>
     <t>Requerimento de implantação de um totem ou letreiro com a seguinte frase: "Serrana é do Senhor Jesus Cristo", nas principais entradas da cidade.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1795/requerimento_n19.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1795/requerimento_n19.22.pdf</t>
   </si>
   <si>
     <t>Requerimento para construção de um monumento na principal entrada da cidade como marco da imunização em massa da população de Serrana contra a COVID-19.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_n20.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_n20.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal encaminhe cópia de todos os termos de colaboração que foram firmados no mês de fevereiro de 2022, especificando os valores e todas as entidades envolvidas.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>Edinho Felix</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_n21.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_n21.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal verifique a possibilidade de contratação de empresa de transporte escolar para os bairros jardim santa clara, jardim primavera, santa luzia e adjacências.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1807/requerimento_n22.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1807/requerimento_n22.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencia recapeamento asfáltico, bem como a poda dos galhos das árvores da rua Luiz Siodonio, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_n23.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_n23.22.pdf</t>
   </si>
   <si>
     <t>Solicita reparo urgente em vazamentos de água na avenida Deolinda Rosa, em frente ao nº 885 e na rua Francisco Clemente de Assis, em frente aos nº 35 e 75.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1813/requerimento_n24.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1813/requerimento_n24.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o termo de colaboração 6/2022.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1814/requerimento_n25.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1814/requerimento_n25.22.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria Municipal de Educação informações embasadas na Portaria Interna SME 5/2022.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1816/requerimento_n26.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1816/requerimento_n26.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie o fechamento dos buracos da rua Antônio José do Bem, em frente aos números 461 e 474.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>Marisa do Pronto Socorro, Policial Paulo Cassiolato, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1817/requerimento_n27.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1817/requerimento_n27.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações sobre o cumprimento e a fiscalização de todas as normas legais para a construção dos Condomínios da cidade de Serrana.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_n28.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_n28.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os pagamentos das contas de energia elétrica (CPFL) referente a Sociedade Beneficente Santa Casa da Misericórdia de Serrana/SP.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_n29.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_n29.22.pdf</t>
   </si>
   <si>
     <t>Requer a suspensão dos Decretos Municipais nº 214/2021 e nº 12/2022, que reajustaram em 100% a tarifa de esgoto.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_n30.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_n30.22.pdf</t>
   </si>
   <si>
     <t>Requer o reajuste salarial para os funcionários públicos municipais em 15,56% (sendo 10,06% referente a 2021 e 5,5% referente a 2022).</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_n32.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_n32.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a situação atual da intervenção da sociedade beneficente e hospitalar santa casa de misericórdia de serrana, motivada pela ação civil pública nº 001008-48.2015.8.26.0596 (evolução das dívidas desde o início de 2014 até a presente data, com relatórios de receita e despesa).</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1824/requerimento_n33.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1824/requerimento_n33.22.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buraco na rua Gabriel José Teoro, 58, bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_n34.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_n34.22.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico/operação tapa buraco nas rua Deusdedit Mega e rua Luis Sinastre, bairro Jardim São José.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_n35.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_n35.22.pdf</t>
   </si>
   <si>
     <t>Solicita a facilitação do trânsito de ônibus e vans na rodoviária.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>Duda do Mercado, Policial Paulo Cassiolato, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_n36.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_n36.22.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópia integral do processo licitatório nº 234/2021.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_n37.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_n37.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Executivo providências urgentes para que proceda o recapeamento em toda extensão da rua Reinaldo Adriano Correia.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1832/requerimento_n38.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1832/requerimento_n38.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Executivo providências urgentes para que proceda o recapeamento em toda extensão da rua Deusdedit Mega.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1833/requerimento_n39.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1833/requerimento_n39.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Executivo providências urgentes para que proceda o recapeamento em toda extensão da rua Luis Sinastre.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_n40.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_n40.22.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento competente providências a serem adotadas pela fiscalização, para que haja limpeza no imóvel abandonado há anos, em fase de demolição, na rua Pedro Batista do Bem, número 121.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_n41.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_n41.22.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento competente que promova roçada e limpeza ao redor da caixa d'água localizada na rua Procópio Ferreira Barbosa.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1836/requerimento_n42.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1836/requerimento_n42.22.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento competente para que haja roçada e limpeza na área verde localizada na rua João Pereira Brandão da Silva.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1837/requerimento_n43.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1837/requerimento_n43.22.pdf</t>
   </si>
   <si>
     <t>Solicita à vigilância sanitária para vistoria e inspeção de descarte de lixo incorreto de comércio local na rua Onofre Serafim esquina com a rua Domingos Dias Correia.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1838/requerimento_n44.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1838/requerimento_n44.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações sobre a autorização de serviços efetuados pela administração municipal para limpeza em terrenos privados desde o dia 13/02/2022, conforme discriminados abaixo.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1839/requerimento_n45.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1839/requerimento_n45.22.pdf</t>
   </si>
   <si>
     <t>Solicito a Sra. Secretária de Saúde para disponibilizar telefone na sala 15, específico para atendimento à população, buscando agilidade de informações.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1840/requerimento_n46.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1840/requerimento_n46.22.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento competente providências a serem adotadas para fiscalização de limpeza dos terrenos nas proximidades da rua serafim do Bem, com avenida Deolinda Rosa.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>Protetora Rose Storari</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_n47.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_n47.22.pdf</t>
   </si>
   <si>
     <t>Solicita a edição, por iniciativa do Executivo Municipal, de projeto de lei que discipline a posse de animais de grande porte no município de Serrana.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1845/requerimento_n48.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1845/requerimento_n48.22.pdf</t>
   </si>
   <si>
     <t>Solicita, urgentemente, realização de serviço de conserto em rede de abastecimento de água, na rua 10 de abril - nas proximidades do número 412.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1846/requerimento_n49.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1846/requerimento_n49.22.pdf</t>
   </si>
   <si>
     <t>Solicita urgentemente a realização de conserto de buraco em via pública, na rua Serafim do Bem - nas proximidades do número 292.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_n50.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_n50.22.pdf</t>
   </si>
   <si>
     <t>Solicita urgentemente a realização de conserto de buracos em via pública, na rua Severino José do Valle - entre as ruas Nossa Senhora das Dores e rua Barão do Rio Branco.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1848/requerimento_n51.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1848/requerimento_n51.22.pdf</t>
   </si>
   <si>
     <t>Solicita urgentemente a realização de conserto de buraco em via pública, na rua Santa Catarina - próximo ao número 633.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_n52.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_n52.22.pdf</t>
   </si>
   <si>
     <t>Solicita urgentemente a realização de serviço de coleta de entulho na calçada da creche Lídia Maria Netto Pereira na rua Santa Catarina.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1850/requerimento_n53.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1850/requerimento_n53.22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre transparência nas obras publicas que dependam de receitas municipais e/ou gestão municipal.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_n54.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_n54.22.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da calçada em toda sua extensão e manutenção arbórea da área verde do bairro Chavans.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_n55.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_n55.22.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na rua Carolos Augusto Dias, no bairro Jardim das Rosas II.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_n56.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_n56.22.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a realização de calçada externa, e também manutenção e limpeza da unidade básica de saúde João Carlos Camago de Moraes no bairro Chavans.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_n57.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_n57.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencia a colocação de obstáculo "lombada", na rua Barão do Rio Branco, em frente o número 828, nesta cidade.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_n58.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_n58.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal efetue com urgência o reparo na iluminação da praça em frente a escola Jardim das Rosas.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1858/requerimento_n59.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1858/requerimento_n59.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal forneça cópia integral do procedimento licitatório de contratação da palestra ministrada pelo senhor Mário Sérgio Cortella.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>Câmara Municipal de Serrana - CMS</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_n60.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_n60.22.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Decreto Legislativo nº 4/2022 -Susta a aplicação do decreto Municipal nº 214/2021 e do Decreto Municipal nº 12/2022.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1864/requerimento_n61.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1864/requerimento_n61.22.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico na rua Jacinto Malaquias.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1868/requerimento_n63.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1868/requerimento_n63.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie operação para buraco na rua Carlos A. Dias, Jd. do Alto, altura do número 195.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1869/requerimento_n64.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1869/requerimento_n64.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie operação tapa buraco na rua Scodonho, na altura do nº 230, nas proximidades da Drogaria Droga Li.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1873/requerimento_n66.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1873/requerimento_n66.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre todas as despesas da Prefeitura Municipal de Serrana que tiveram como fundamentação a dispensa de licitação (janeiro de 2021 a março de 2022).</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1874/requerimento_n67.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1874/requerimento_n67.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Liga dos Mestres.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1875/requerimento_n68.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1875/requerimento_n68.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as despesas com mídia digital e mídia impressa, responsável pela criação dos folders e responsável pelo gerenciamento das redes sociais da Prefeitura Municipal de Serrana.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1882/requerimento_n69.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1882/requerimento_n69.22.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na esquina das ruas José Perone e rua Regina Batiston Duzzi.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_n70.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_n70.22.pdf</t>
   </si>
   <si>
     <t>Solicita à secretária da saúde informações sobre o antigo prédio onde funcionava o pronto socorro do Menino Jesus (atual quarteirão administrativo).</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1884/requerimento_n71.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1884/requerimento_n71.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO COMPETENTE PROVIDÊNCIAS URGENTES PARA COLOCAÇÃO DE TAMPA EM UMA CAIXA D'ÁGUA DESATIVADA LOCALIZADA NOS PRÉDIOS DA CDHU (AO LADO DO BLOCO 910)</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1887/requerimento_n72.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1887/requerimento_n72.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a empresa WG responsável pela limpeza de unidades educacionais e UPA.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1888/requerimento_n73.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1888/requerimento_n73.22.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal tome as medidas necessárias para promover a acessibilidade no Parque Bela Fonte.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 1/2022 - DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1890/requerimento_n75.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1890/requerimento_n75.22.pdf</t>
   </si>
   <si>
     <t>Requerimento de melhorias para Estrada Rural que liga a rodovia Ângelo Cavalheiro com a Abraão Assed.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1892/requerimento_n76.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1892/requerimento_n76.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie estudo no sentido e organizar e prever disciplinando o estacionamento junto ao canteiro central da Av. Deolinda Rosa.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1893/requerimento_n77.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1893/requerimento_n77.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie conserto na tubulação de água desta municipalidade que se encontra cm vazamento na praça da Capela de São Camilo, no bairro Dom Camilo.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1894/requerimento_n78.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1894/requerimento_n78.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie medida que busque dar segurança aos pedestres quanto na boca de lobo localizada na praça no entroncamento das ruas Vicente de Paula Lima e Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1896/requerimento_n79.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1896/requerimento_n79.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO COMPETENTE PROVIDÊNCIAS SEREM ADOTADAS, PARA QUE HAJA LIMPEZA NO TERRENO LOCALIZADO NA RUA OLAVO BARBOSA DOS SANTOS NÚMERO 43.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1897/requerimento_n80.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1897/requerimento_n80.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a manutenção dos aparelhos da academia ao ar livre da Praça das Bandeiras da cidade de Serrana/SP.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1898/requerimento_n81.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1898/requerimento_n81.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ADMINISTRAÇÃO MUNICIPAL CÓPIA DO EMPENHO REFERENTE AO PREGÃO ELETRÔNICO NÚMERO 098/2021 PROCESSO 204/2021 COM CÓPIA DA NOTA FISCAL PAGA REFERENTE ) À PRESTAÇÃO DE SERVIÇO.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1899/requerimento_n82.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1899/requerimento_n82.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DAES (DEPARTAMENTO DE ÁGUA E ESGOTO), PARA QUE PROVIDENCIE MANUTENÇÃO NA RUA ANTÔNIO SELEGATO, PRÓXIMO AO NÚMERO 120, DEVIDO AO VAZAMENTO E DESPERDÍCIO DE AGUA POTÁVEL.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1900/requerimento_n83.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1900/requerimento_n83.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE A ADMINISTRAÇÃO MUNICIPAL FORNEÇA INFORMAÇÕES DO PORQUE A SEGURANÇA ESCOLAR MUNICIPAL NÃO ESTÃO UTILIZANDO COLETES DE PROTEÇÃO INDIVIDUAL IMPOSTA NA LEI COMPLEMENTAR 302/2012.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1901/requerimento_n84.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1901/requerimento_n84.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DAES (DEPARTAMENTO DE ÁGUA E ESGOTO), PARA QUE PROVIDENCIE MANUTENÇÃO NA RUA SANTA CATARINA, EM FRENTE AO NÚMERO 47, DEVIDO AO VAZAMENTO DE ÁGUA POTÁVEL HÁ MESES NO LOCAL.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1903/requerimento_n85.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1903/requerimento_n85.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações sobre a criação no âmbito do município de Serrana, de comissão de prevenção de acidentes - CIPA, o qual é destinado à saúde e segurança do trabalho, do servidor público municipal.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1904/requerimento_n86.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1904/requerimento_n86.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NA RUA JOSÉ PERON, EM TODA SUA EXTENSÃO, NA CIDADE DE SERRANA/SP.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1905/requerimento_n87.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1905/requerimento_n87.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que institua no município de Serrana campanha de conscientização e prevenção à diabete nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1908/requerimento_n88.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1908/requerimento_n88.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE A SECRETARIA DA SAÚDE FORNEÇA INFORMAÇÕES DE QUAL PROVIDENCIAS SERÃO ADOTADAS REFERENTE AO PSF (POSTO DE SAÚDE DA FAMÍLIA) DESATIVADO, LOCALIZADO NA RUA VICTORIO VALDEVITE AO LADO DA ESCOLA MARIA ANTÔNIA SELEGATTO.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1909/requerimento_n89.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1909/requerimento_n89.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE A ADMINISTRAÇÃO MUNICIPAL FORNEÇA INFORMAÇÕES DE QUE PROVIDEÊNCIAS ESTÃO SENDO ADOTADAS SOBRE A IMPLEMENTAÇÃO DA LEI COMPLEMENTAR 302/2012, QUE TRATA DO ASSUNTO VOLTADO PARA SEGURANÇA ESCOLAR.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1911/requerimento_n90.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1911/requerimento_n90.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA, TAPA BURACOS EM FRENTE A CALÇADA DA RUA SANTA CATARINA, N. 47, CAUSADO DEVIDO A VAZAMENTO DE AGUA NO LOCAL.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1912/requerimento_n91.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1912/requerimento_n91.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE MEIO AMBIENTE QUE PROVIDENCIE INSPEÇÃO EM ÁRVORE QUE APARENTEMENTE ESTÁ COMPROMETIDA, COM RISCO DE QUEDA, LOCALIZADA NA PRAÇA DA RUA NOSSA SENHORA APARECIDA EM FRENTE AO NÚMERO 39.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1913/requerimento_n92.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1913/requerimento_n92.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA ADMINISTRAÇÃO MUNICIPAL INFORMAÇÕES RELACIONADAS À CONSTRUÇÃO DA QUADRA DE ESPORTES DA EMEF DILCE GONÇALVES FRANÇA.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1914/requerimento_n93.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1914/requerimento_n93.22.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de banheiro público na Praça Matriz.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1916/requerimento_n94.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1916/requerimento_n94.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDENCIE A CONSTRUÇÃO DE BANHEIRO DE ALVENARIA NA FEIRA MUNICIPAL E PROVISORIAMENTE COLOQUE A DISPOSIÇÃO BANHEIRO QUÍMICO.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_n95.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_n95.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 2022 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1918/requerimento_n96.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1918/requerimento_n96.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO PONTO DE ESTACIONAMENTO PELA GUARDA CIVIL MUNICIPAL (GCM) NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1919/requerimento_n97.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1919/requerimento_n97.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DA ALTURA DO MURO DO PARQUE BELA FONTE E MANUTENÇÃO ARBÓREA E TERRENOS DA AREA VERDE ADJACENTE.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1920/requerimento_n98.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1920/requerimento_n98.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O ÍNDICE DE REAJUSTE DE IPTU PARA 0 EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1921/oficio_cms_77-2022_requerimentos_5a_sessao.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1921/oficio_cms_77-2022_requerimentos_5a_sessao.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 2022 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1922/requerimento_n100.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1922/requerimento_n100.22.pdf</t>
   </si>
   <si>
     <t>Solicita a realização da operação tapa buracos e recapeamento asfáltico, em diversos endereços no município</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1923/requerimento_n101.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1923/requerimento_n101.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE CÓPIA FÍSICA E INTEGRAL DO PROCESSO LICITATÓRIO INCLUSIVE DE TODOS OS ADITIVOS CONTRATUAIS REFERENTES A REFORMA DO PRÉDIO DA ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_n102.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_n102.22.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de ultrassonografia em geral 24h por dia a ser realizado no prédio da UPA.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1925/requerimento_n103.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1925/requerimento_n103.22.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA INSTALAÇÃO/CONSTRUÇÃO PÓRTICOS NAS PRINCIPAIS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_n104.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_n104.22.pdf</t>
   </si>
   <si>
     <t>Requerimento para aplicação da lei 1597/2013, que dispõe sobre a adoção do nome Abrahão Pereira Nascimento, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_n105.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_n105.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO ADOTE PREVIDÊNCIAS URGENTES PARA RESTABELECER A REALIZAÇÃO DE PARTOS NA SANTA CASA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Andréia Prates, Edinho Felix, Jarbas Cabelereiro, Lúcia Poiares, Maria do Tenório, Marisa do Pronto Socorro, Policial Paulo Cassiolato, Protetora Rose Storari, Rubinho Cabeleireiro, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI 10/2022 - Executivo.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1940/requerimento_110-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1940/requerimento_110-2022.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do PLC 2/2022, autoria da mesa diretoria - Dispõe sobre a alteração da Lei Complementar nº 528/2020, que dispõe sobre a estrutura administrativa da Câmara Municipal de Serrana/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1941/requerimento_n111.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1941/requerimento_n111.22.pdf</t>
   </si>
   <si>
     <t>OLICITO A SECRETARIA MUNICIPAL DE EDUCAÇÃO INFORMAÇÕES REFERENTES A QUADRA DE ESPORTES DA EMEF DILCE GOÇALVES FRANÇA.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_n112.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_n112.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AÀ SECRETARIA MUNICIPAL DE EDUCAÇÃO INFORMAÇÕES DE QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS MEDIANTE AO MURO CONSTRUÍDO NAS DEPÉNDECIAS DA CRECHE MARIA IZILDINHA DA SILVA GOMES, QUE SE ENCONTRA COM PERIGOS ESTRUTURAIS.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_n113.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_n113.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO À ADMINISTRAÇÃO MUNICIPAL RELATÓRIO DE QUAIS RUAS QUE ABRANGE O RECAPEAMENTO ASFÁLTICO DO PROCESSO LICITATÓRIO NO VALOR DE R$ 273.000,00 (DUZENTOS E SETENTA E TRÊS MIL), TOMADA DE PREÇO 06/2021 PROCESSO 176/2021.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1944/requerimento_n114.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1944/requerimento_n114.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO À ADMINISTRAÇÃO MUNICIPAL RELATÓRIO DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE RECEBEM INSALUBRIDADE, SEPARANDO POR SECRETARIAS E CARGOS.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_n115.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_n115.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO À ADMINISTRAÇÃO MUNICIPAL QUE PROVIDENCIE A FISCALIZAÇÃO DE SUJEIRA E MATO ALTO POR TODA CALÇADA DA RUA MANOEL FRANCISCO DOS SANTOS, EM FRENTE AO NÚMERO 160.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_n116.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_n116.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO À SECRETÁRIA DA SAÚDE PARA QUE O DEPARTAMENTO RESPONSÁVEL FAÇA PULVERIZAÇÃO DE VENENOS PARA ESCORPIÃO E ANIMAIS PEÇONHENTOS NOS BUEIROS DA CIDADE.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1947/requerimento_n117.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1947/requerimento_n117.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO Á SECRETARIA DA EDUCAÇÃO INFORMAÇÕES SOBRE A DETERMINAÇÃO DO PNAE, PARA ELABORAÇÃO DOS CARDÁPIOS NA ALIMENTAÇÃO ESCOLAR.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1948/requerimento_n118.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1948/requerimento_n118.22.pdf</t>
   </si>
   <si>
     <t>REITERO AO DEPARTAMENTO COMPETENTE QUAIS MEDIDAS SERÃO ADOTADAS PARA QUE HAJA LIMPEZA NO IMÓVEL ABANDONADO HÁ ANOS, EM FASE DE DEMOLIÇÃO, NA RUA PEDRO BATISTA DO BEM NÚMERO 121, UMA VEZ QUE O PRAZO PARA EXECUÇÃO, EFETUADO PELO DEPARTAMENTO DE FISCALIZAÇÃO JÁ FOI EXPIRADO.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Bis do Hospital, Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1951/requerimento_n120.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1951/requerimento_n120.22.pdf</t>
   </si>
   <si>
     <t>Solicitação à Usina da Pedra para utilização da ponte sobre o Rio Pardo.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1953/requerimento_n121.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1953/requerimento_n121.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobrea a empresa WG responsável pela limpeza de unidades educacionais e UPA (Unidade de Pronto Atendimento)</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1954/requerimento_n122.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1954/requerimento_n122.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a relação de pessoal da assessoria de comunicação e as despesas da Prefeitura Municipal de Serrana.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1956/requerimento_n123.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1956/requerimento_n123.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE ESPORTE E CULTURA PROVIDÊNCIAS QUANTO À CONSERVAÇÃO DO ESPAÇO DESTINADO À EVENTOS CULTURAIS DIVERSOS BEM COMO A REALIZAÇÃO DE OFICINAS EDUCACIONAIS QUE TANTO AJUDAM NOSSA JUVENTUDE.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1957/requerimento_n124.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1957/requerimento_n124.22.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL AS INFORMAÇÕES QUE ABAIXO ESPECIFICA.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1958/requerimento_n125.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1958/requerimento_n125.22.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A PEDIDOS DOS MORADORES DA ALAMEDA CECÍLIA DO BEM MORAIS, QUE SE LOCALIZA NA MARGINAL DO RIO PARDO, ONDE SOLICITAM A ESTA EDIL, QUE JUNTAMENTE AO SR. DIRETOR DA CONPANHIA PAULISTA DE FORÇA E LUZ, REGIÃO DE SERRANA- SP SE POSSA VERIFICAR A VIABILIDADE DE IMPLANTAÇÃO DE PARA-RAIOS NAQUELAS IMEDIAÇÕES, POIS NO LOCAL EM DIAS ESPECÍFICOS,  ACONTECE GRANDES DESCARGAS DE RAIOS, COLOCANDO TODOS OS MORADORES DA REGIÃO EM ESTADO DE PAVOR.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Policial Paulo Cassiolato, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1964/requerimento_n126.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1964/requerimento_n126.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE FORNEÇA CÓPIA FÍSICA DE TODOS OS TERMOS DE RESPONSABILIDADE REFERENTES À ENTREGA DOS 294 NOTEBOOKS ADQUIRIDOS RECENTEMENTE E ENTREGUES PELO PREFEITO, JUUNTAMENTE COM A VICE-PREFEITA (CONFORME PUBLICAÇÃO NAS REDES SOCIAIS FEITA EM 31 DE MARÇO DE 2022), BEM COMO ESCLAREÇA OS QUESTIONAMENTOS ABAIXO APONTADOS.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1965/requerimento_n127.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1965/requerimento_n127.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE APRESENTE, DE FORMA IMPRESSA, A RELAÇÃO DE TODOS OS CARGOS COMISSIONADOS OCUPADOS ATUALMENTE, CONSTANDO OS VALORES DAS RESPECTIVAS REMUNERAÇÕES. AINDA, SOLICITA QUE ESCLAREÇA AS INFOEMAÇÕES ABAIXO SOLICITADAS.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1966/requerimento_n128.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1966/requerimento_n128.22.pdf</t>
   </si>
   <si>
     <t>Requerimento para instalação de um ponto de distribuição de internet sem fio na subprefeitura aberto para a população.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1969/requerimento_129-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1969/requerimento_129-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do PL 14/2022, do Executivo Municipal.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/requerimento_n132.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/requerimento_n132.22.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos em toda extensão da rua Luiz Borges.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/requerimento_n133.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/requerimento_n133.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento de trânsito a viabilidade de redutor de velocidade (lombada) na rodovia Ângelo Cavalheiro x Avenida Maria Caressato Capitelli, bairro Alto da Serra.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/requerimento_n134.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/requerimento_n134.22.pdf</t>
   </si>
   <si>
     <t>ACÚMULO DE LIXOS E ENTULHOS NA ESTRADA QUE LIGA À CRAVINHOS.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/requerimento_n135.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/requerimento_n135.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL REALIZE A RETIRADA DOS LIXOS E ENTULHOS QUE ESTÃO ACUMULADOS NAS MARGENS DE TODA EXTENSÃO DA RUA RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/requerimento_n136.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/requerimento_n136.22.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI 15/2022 DE AUTORIA DO EXECUTIVO MUNICIPAL - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/requerimento_n137.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/requerimento_n137.22.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal providencie a colocação de obstáculo “lombada”, na rua Luiz Liceras em frente ao número 375, bairro Santa Clara I, bem como a sinalização de solo no cruzamento com a rua Júlio César Celegatto.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/requerimento_n138.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/requerimento_n138.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal providencie a identificação de todas as ruas no bairro Jardim Primavera, bem como a sinalização de solo em todos os cruzamentos do bairro.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/requerimento_n139.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/requerimento_n139.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Câmara Municipal realize a convocação de audiência pública para levantar junto aos munícipes, órgãos públicos e a empresa PHU – Planejamento Habitacional Urbano, ações e soluções sobre os problemas de infraestrutura e relacionados aos contratos de compra do imóveis no bairro Primavera.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/requerimento_n140.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/requerimento_n140.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Executivo Municipal que junto à "seleta" prestadora do serviço de coleta de lixo no Município, a substituição urgente das caçambas fixas.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/requerimento_n141.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/requerimento_n141.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Executivo Municipal que junto ao órgão competente providencie a colocação de um toldo na frente da creche "Benedito Monteiro".</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_n142.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_n142.22.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de mutirões médicos.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/requerimento_n144.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/requerimento_n144.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie operação tapa buraco na rua Domingos Dias Correa, na altura do nº 346, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_n145.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_n145.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie operação tapa buraco na rua João Flávio de Moraes, em frente a supermercado Rafa, em toda sua extensão, na parte de baixo.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/requerimento_n146.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/requerimento_n146.22.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos a respeito da falta de materiais do uso necessário de higiene pessoal do serviço de odontologia.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/requerimento_147-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/requerimento_147-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo construção de calçada na Av. Arsênio Ramos Martins, em frente ao nº 291 (chácara).</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_n148.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_n148.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a poda de árvores na Av. Arsênio Ramos Martins, em frente ao nº 291 (chácara).</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/requerimento_n149.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/requerimento_n149.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo arborização da rua Vicente de Paula Lima (toda extensão).</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_n150.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_n150.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie conserto de vazamento de água na rua São Pedro, 341.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/requerimento_n151.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/requerimento_n151.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO COMPUS - CONSELHO MUNICIPAL DE POLITICAS URBANAS DE SERRANA -  INFORMAÇÕES GEOGRÁFICAS E DEMOGRÁFICAS DE SERRANA.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/requerimento_n152.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/requerimento_n152.22.pdf</t>
   </si>
   <si>
     <t>Solicita o fornecimento de EPI's para os funcionários do DAES.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/requerimento_n153.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/requerimento_n153.22.pdf</t>
   </si>
   <si>
     <t>Solicitação de sinalização e fiscalização em cruzamentos de ruas.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/requerimento_n154.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/requerimento_n154.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Executivo Municipal que junto ao órgão competente realize o recapeamento asfáltico nos corredores principais no interior do cemitério municipal.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/requerimento_n155.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/requerimento_n155.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Executivo Municipal que junto ao órgão competente providencie em toda extensão do muro do cemitério municipal seja colocado versículos bíblicos.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do Projeto de Lei Ordinária nº 16/2022 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/requerimento_n157.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/requerimento_n157.22.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de braço de luz em poste na rede de energia elétrica da rua Argegipolis da silva, em frente ao número 1038.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/requerimento_n158.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/requerimento_n158.22.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações e pedidos a respeito do INSS de Serrana.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/requerimento_n159.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/requerimento_n159.22.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de informações ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2019/requerimento_n160.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2019/requerimento_n160.22.pdf</t>
   </si>
   <si>
     <t>ESTAGIÁRIOS NAS CRECHES.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2020/requerimento_n161.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2020/requerimento_n161.22.pdf</t>
   </si>
   <si>
     <t>FALTA DE MATERIAIS BÁSICOS NO UPA.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2021/requerimento_n162.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2021/requerimento_n162.22.pdf</t>
   </si>
   <si>
     <t>FALTA DE MATERIAIS NAS CRECHES.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_n163.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_n163.22.pdf</t>
   </si>
   <si>
     <t>Convocação Secretária Municipal de Saúde.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2023/requerimento_n164.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2023/requerimento_n164.22.pdf</t>
   </si>
   <si>
     <t>Solicitação para alteração da carga horária dos técnicos de enfermagem.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2025/requerimento_n165.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2025/requerimento_n165.22.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de conserto de vazamento de água da rua São Pedro, 341.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2026/requerimento_n166.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2026/requerimento_n166.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie conserto de vazamento de água na rua José Flávio Cedrinho, 162.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_n167.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_n167.22.pdf</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do PL 17/2022 (Executivo).</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_168-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_168-2022.pdf</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do PL 18/2022 (Executivo).</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2029/requerimento_n169.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2029/requerimento_n169.22.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CASTRAÇÃO DE ANIMAIS A SEREM DOADOS.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_n170.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_n170.22.pdf</t>
   </si>
   <si>
     <t>Solicita reparo urgente em vazamentos de água nas ruas Deputado João Cunha, em frente ao número 214; na rua João Amâncio em frente ao n 466 e rua José Damásio Cotim, em frente ao nº 106.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2031/requerimento_n171.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2031/requerimento_n171.22.pdf</t>
   </si>
   <si>
     <t>Solicita a remoção de árvores que interditam calçada na rua São Sebastião , em frente ao nº 959.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2032/requerimento_n172.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2032/requerimento_n172.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL INFORMAÇÕES ABAIXO IDENTIFICADAS.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/requerimento_n173.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/requerimento_n173.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ADMINISTRAÇÃO MUNICIPAL INFORMAÇÕES SOBRE A FALTA DE FUNCIONAMENTO DAS LINHAS TELEFÔNICAS E RAMAIS DA PREFEITURA MUNICIPAL E ALGUMAS SECRETARIAS QUE SE ENCONTRAM COM 0 MESMO PROBLEMA, BEM COMO PREVISÃO PARA SOLUÇÃO.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/requerimento_n174.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/requerimento_n174.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, INFORMAÇÕES SOBRE A TOMADA DE PREÇO 03/2022, CONTRATAÇÃO DE ESMPRESA ESPECIALIZADA PARA INSTALAÇÃO E ILUMINAÇÃO DO RECINTO DA EXPOCANA.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_n175.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_n175.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRANSITO PARA QUE SEJA VIABILIZADO EM VIA DE MAO ÚNICA A RUA ANIBAL CHAVANS DOS SANTOS.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/requerimento_n176.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/requerimento_n176.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA PARA QUE PROCEDA A PODA DAS ÁRVORES DO CONJUNTO HABITACIONAL CDHU (PREDINHOS), LOCALIZADO ENTRE OS BLOCOS 800, 830 E 850 DA RUA JOSÉ CORREIA FILHO.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_n177.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_n177.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COPIA DO CONTRATO DO PREGÃO ELETRÔNICO 032/2022, NÃO ESTANDO DISPONÍVEL NO PORTÃO DA TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/requerimento_n178.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/requerimento_n178.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE MEIO AMBIENTE PROVIDENCIE, VISTORIA TÉCNICA NAS ARVORES QUE CORREM PERIGO DE CAIR, LOCALIZADA NA RUA SERAFIM DO BEM ESQUINA COM A RUA JOÃO ANTÔNIO TERCARIOL.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/requerimento_n179.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/requerimento_n179.22.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento 337/2021, que solicita a construção de um sarjetão nas esquinas da rua João Amâncio com a rua Antônio dos Santos, no bairro Jardi Boa Vista.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/requerimento_n180.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/requerimento_n180.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES PREGÃO ELETRÔNICO 076/2021.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_n181.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_n181.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, INFORMAÇÕES DA COMITIVA DE VIAGEM A BRASÍLIA NO MÊS DE MAIO/2022.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/requerimento_n182.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/requerimento_n182.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, INFORMAÇÕES SOBRE A TOMADA DE PREÇO 07/2022 — REFERENTE A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA RECAPEAMENTO ASFALTICO NA RUA DOS ESTUDANTES.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_n183.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_n183.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, CÓPIA DO CONTRATO DA TOMADA DE PREÇO 08/2022, CÓPIA DE EMPENHO E NOTA FISCAL DE PAGAMENTO.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/requerimento_n184.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/requerimento_n184.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, CÓPIA DO CONTRATO DO PREGÃO ELETRÔNICO 023/22, CÓPIA DE EMPENHO E NOTA FISCAL DE PAGAMENTO.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/requerimento_n185.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/requerimento_n185.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE AGUA E ESGOTO/DAES — AS INFORMAÇÕES ABAIXO RELACIONADAS REFERENTE A RUA VICENTE DE PAULA LIMA.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_n186.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_n186.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, PARA QUE HAJA PLANEJAMENTO COM A SECRETARIA DE INFRAESTRUTURA URBANA, QUANDO HOUVER EVENTOS NA CIDADE, QUE CUIDEM DA IMEDIATA LIMPEZA PÓS FESTA, DAS VIAS PÚBLICAS, PARA QUE NÃO HAJA TRANSTORNO PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_n187.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_n187.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO SECRETARIA DA EDUCAÇÃO INFORMAÇÕES ABAIXO IDENTIFICADAS.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/requerimento_n188.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/requerimento_n188.22.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Assistência Social informações sobre a Portaria 697/2022, que especifique quais serviços executará a nova contratação de cargo comissionado desta Secretaria.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/requerimento_n189.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/requerimento_n189.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO SECRETARIA DE INFRAESTRURUTA,DA TOMADA DE PREÇO 01/2020, CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REVITALIZAÇÃO DO PARQUE DE PERMANENTE DE EXPOSIÇÕES (EXPOCANA) NO VALOR DE R$ 1.168.136,45, CONFORME ABAIXO.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/requerimento_n190.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/requerimento_n190.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A EQUIPE RESPONSÁVEL DAS UNIDADES DE SAÚDE (SANTA CASA, UPA, POLICLÍNICA E PSI) FORMAÇÃO TÉCNICA E ATRIBUIÇÕES.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/requerimento_n191.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/requerimento_n191.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A VIGÊNCIA DE CONCURSO PÚBLICO NA AREA DA SAÚDE (MÉDICOS, ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E OUTROS) .</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/requerimento_n192.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/requerimento_n192.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE QUANTIDADE DE ATENDIMENTOS E ESPECIALIDADES DAS PSFs.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/requerimento_n193.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/requerimento_n193.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACOS E RECAPEAMENTO ASFALTICO EM TODA EXTENSÃO DAS RUAS JACINTO MALAQUIAS, PEDRO BATISTA DO BEM E RUA JK.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/requerimento_n194.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/requerimento_n194.22.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA FISCALIZAÇÃO APLICATIVOS DE ENTREGA EM DOMICILIO, FISCALIZAÇÃO EM CONVENIOS MÉDICOS E CARTÕES DE CRÉDITOS.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/requerimento_n195.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/requerimento_n195.22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a aplicação da lei Aldir Blanc.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/requerimento_n196.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/requerimento_n196.22.pdf</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do Projeto de Lei Ordinária nº 19/2022, do Executivo Municipal - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR (construção da Unidade Básica de Saúde na Avenida Deolinda Rosa).</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/requerimento_n197.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/requerimento_n197.22.pdf</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do Projeto de Lei Ordinária nº 19/2022, do Executivo Municipal - DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/requerimento_n198.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/requerimento_n198.22.pdf</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do Projeto de Lei Ordinária nº 21/2022 - DISPÕE SOBRE A ABERTURA DE CREDITO ESPECIAL PARA CUSTEAR A REFORMA E MODERNIZAÇÃO DO SISTEMA ELÉTRICO DO PRÉDIO DA FUNDAÇÃO CULTURAL, CONFORME CONVÊNIO N. ° 2020CV00024, FIRMADO COM A SECRETARIA DE CULTURA E ECONOMIA CRIATIVA DO ESTADO DE SÃO PAULO, E A FUNDAÇÃO CULTURAL DE SERRANA, EM VALOR QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/requerimento_n199.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/requerimento_n199.22.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de calçada para passagem de pedestre entre a quadra do complexo esportivo Nelson Paranhos e a rua Antonio dos Santos Chavans.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/requerimento_n200.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/requerimento_n200.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a construção urgente de "boca de lobo" na rua Walter Cavalheiro, 256, no Jardim Maravilha.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/requerimento_n201.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/requerimento_n201.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE SERVIÇO URGENTE DE TAPA BURACO NA RUA RIO DE JANEIRO, EXISTE UM BUEIRO TRANSBORDANDO EM FRENTE AO POSTO ATTIS.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/requerimento_n202.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/requerimento_n202.22.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO SOCIAL DE PESSOAS EM MAIOR IDADE.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/requerimento_n203.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/requerimento_n203.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE  A LIMPEZA DA AV. DEOLINDA ROSA SENTIDO CENTRO, POIS A MESMA SE ENCONTRA COM MUITO LIXO NOS CANTEIROS E ENTULHOS, ATRAPALHANDO A CAMINHADA DE PEDESTRES .</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/requerimento_n204.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/requerimento_n204.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A ILUMINAÇÃO PÚBLICA NA RUA TANCREDO DE ALMEIDA NEVES , NA RAMPA QUE SOBE PARA O PRONTO SOCORRO, ONDE O  LOCAL É EXTREMAMENTE  ESCURO, PODENDO OCASIONANDO  ASSALTOS A PEDESTRES.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/requerimento_n205.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/requerimento_n205.22.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Educação as informações abaixo identificadas.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/requerimento_n206.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/requerimento_n206.22.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria da Educação as informações abaixo identificadas.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/requerimento_n207.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/requerimento_n207.22.pdf</t>
   </si>
   <si>
     <t>Solicita do Executivo Municipal as informações abaixo identificadas.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/requerimento_n209.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/requerimento_n209.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE O FECHAMENTO DE UM BURACO MUITO FUNDO EM FRENTE AO Nº 251 NA RUA JOÃO ANTONIO TERCARIOL.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/requerimento_n210.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/requerimento_n210.22.pdf</t>
   </si>
   <si>
     <t>Solicita reparo urgente em vazamentos de água na rua Barão do Rio Branco em frente ao nº 137 e na avenida Leonino Gonçalves de oliveira, ao lado do nº 125.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/requerimento_n211.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/requerimento_n211.22.pdf</t>
   </si>
   <si>
     <t>Reitera pedido do conserto de vazamento de água da rua José Flávio Cedrinho, 162 (Requerimento 166/2022).</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/requerimento_n213.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/requerimento_n213.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento de trânsito a viabilidade de redutor de velocidade (lombada) urgente na rua Santiago Lopes Castilho, BAIRRO Santa Clara.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/requerimento_n214.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/requerimento_n214.22.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico/operação tapa buraco na rua Alberto F. Nascimento, bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/requerimento_n215.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/requerimento_n215.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BARREIRA PARA CONTENÇÃO DE ÁGUAS DA CHUVA QUE INVADEM A EMEI PROFESSORA LILIA MÁRCIA BORGES DOS SANTOS.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/requerimento_n216.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/requerimento_n216.22.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA IMPLEMENTAÇÃO DE PRAÇA DE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do PL 26/2022 - Executivo Municipal -Dispõe sobre o reparcelamento e parcelamento de débitos do Município de Serrana com seu Regime Próprio de Previdência Social – RPPS, de que trata a Emenda Constitucional nº 113, de 2021.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 27/2022, DO EXECUTIVO MUNICIPAL - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 28/2022, DO EXECUTIVO MUNICIPAL - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/requerimento_n220.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/requerimento_n220.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo Municipal.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/requerimento_n221.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/requerimento_n221.22.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 205/2022.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/requerimento_n222.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/requerimento_n222.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o limite de gastos com pessoal.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/requerimento_n223.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/requerimento_n223.22.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA RODOVIA ANGELO CAVALHEIRO.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/requerimento_n224.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/requerimento_n224.22.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO NO TREVO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/requerimento_n225.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/requerimento_n225.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/requerimento_n226.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/requerimento_n226.22.pdf</t>
   </si>
   <si>
     <t>Solicita lombadas na rua Pedro Marcílio Caressato, bairro Jardim Amélia.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/requerimento_n227.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/requerimento_n227.22.pdf</t>
   </si>
   <si>
     <t>Solicta reparo em vazamento de água na rua Antonio Honório Ribeiro em frente ao nº 679.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/requerimento_n228.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/requerimento_n228.22.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de tapa buracos em toda a extensão da rua Emílio Carlos Zamarioli, no bairro Jardim das Rosas III.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/requerimento_n229.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/requerimento_n229.22.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - MANUTENÇÃO EM BOCA DE LOBO LOCALIZADO NA RUA RIO DE JANEIRO</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/requerimento_n230.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/requerimento_n230.22.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA VICINAL MÁRIO TITOTTO</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/requerimento_n231.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/requerimento_n231.22.pdf</t>
   </si>
   <si>
     <t>Solicita as informações abaixo identificadas.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/requerimento_n232.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/requerimento_n232.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento de trânsito via de mão única na rua Paraná, próximo ao residencial Vita Paraná.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/requerimento_n233.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/requerimento_n233.22.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Infraestrutura operação tapa buraco na rua Antônio José do bem com a rua João Antônio Terçariol.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/requerimento_n234.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/requerimento_n234.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o muro com perigos estruturais na Creche Izildinha.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_n_235.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_n_235.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE MEIO AMBIENTE, INFORMAÇÕES DE QUAL PROVIDENCIAS FORAM ADOTADAS, REITERANDO REQUERIMENTO ENVIADO HÃ 3 MESES SOLICITANDO INSPEÇÃO EM ARVORE QUE ESTA APARENTEMENTE COMPROMETIDA COM RISCO DE QUEDA, LOCALIZADA NA RUA NOSSA SENHORA APARECIDA EM FRENTE AO N. 39</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_n236.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_n236.22.pdf</t>
   </si>
   <si>
     <t>IDENTIFICAÇÃO DE PRAÇAS NA CIDADE.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/requerimento_n237.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/requerimento_n237.22.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação na rodovia Ângelo Cavalheiro (perímetro urbano).</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/requerimento_n238.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/requerimento_n238.22.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA ORGANIZAÇÃO DO ATENDIMENTO NA SALA DE VACINAÇÃO ATRAVÉS DE SENHA</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/requerimento_n239.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/requerimento_n239.22.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA QUE SEJA ENCAMINHADO A RELAÇÃO DE EMENDAS PARLAMENTARES DESTINA AO MUNICÍPIO DE SERRANA</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/requerimento_n240.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/requerimento_n240.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as despesas do Município nos meses de abril, maio e junho de 2022.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/requerimento_n241.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/requerimento_n241.22.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a receita do Município nos meses de abril, maio e junho de 2022.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/requerimento_n242.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/requerimento_n242.22.pdf</t>
   </si>
   <si>
     <t>Solicita que se faça a acda 6 meses a limpeza das fossas das famílias que moram em torno da Lagoa dos Peixes no nosso Município.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/requerimento_n243.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/requerimento_n243.22.pdf</t>
   </si>
   <si>
     <t>Identificação de Praças no Município de Serrana</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/requerimento_n244.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/requerimento_n244.22.pdf</t>
   </si>
   <si>
     <t>AVALIAÇÃO DE RISCO DE ÁRVORE EM VIA PÚBLICA</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/requerimento_n_245-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/requerimento_n_245-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFALTICO EM TODA EXTENSÃO DA RUA SEBASTIÃO SILVERIO DUARTE NO BAIRRO JARDIM AMÉLIA II.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/requerimento_n246.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/requerimento_n246.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA SANTO REIS, PARA ATENDER FEIRANTES E CLIENTES DA FEIRA LIVRE QUE OCORRE NO LOCAL.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/requerimento_n247.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/requerimento_n247.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA MUNICIPAL DE EDUCAÇÃO AS INFORMAÇÕES ABAIXO RELACIONADAS.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/requerimento_n248.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/requerimento_n248.22.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente do  Conselho Municipal da Educaçao e ao Conselho Municipal da Alimentação Escolar as informações abaixo relacionadas.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/requerimento_n249.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/requerimento_n249.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO "LOMBADA", NA RUA ORLANDO PAULINO DE SOUZA, 390 EM FRENTE 0 NÚMERO 385, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/requerimento_n_250.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/requerimento_n_250.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO "LOMBADA", NA RUA BRUNO REGISTRO, 60, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/requerimento_n_251.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/requerimento_n_251.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO "LOMBADA", NA RUA JACINTO MALAQUAIS, 99 NESTA CIDADE.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/requerimento_n_252.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/requerimento_n_252.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECADASTRAMENTO ONLINE DOS ESTUDANTES BENEFICIADOS PELO SUBSÍDIO DESTINADO AO TRANSPORTE INTERMUNICIPAL DE ALUNOS.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/requerimento_n_253-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/requerimento_n_253-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA MUNICIPAL INDIQUE AS RUAS E/OU OS PRÓPRIOS MUNICIPAIS QUE FORAM DENOMINADOS COM OS NOMES DE OTÁVIO DIAS, VALDECI DIAS, LUIZ CARLOS DIAS, JOSÉ PEREIRA DE OLIVEIRA, SEBASTIÃO VAZ DA SILVA, E IRINEU PEREIRA DE CARVALHO.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/requerimento_n_254.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/requerimento_n_254.22.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico na rua Joaquim dos Santos, 890, bairro Jardim São José (Escola Estadual Jardim das Rosas).</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/requerimento_n_255.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/requerimento_n_255.22.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE O PROGRAMA “FRENTE POPULAR DE TRABALHO</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/requerimento_n_256.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/requerimento_n_256.22.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE SINALIZAÇÃO DO LOTEAMENTO ALTO DA SERRA</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/requerimento_n_257.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/requerimento_n_257.22.pdf</t>
   </si>
   <si>
     <t>Requer informações do Executivo Municipal sobre a falta de pães e a modificação do leite nas creches e nas escolas de Serrana.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/requerimento_n_258.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/requerimento_n_258.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal encaminhe cópia física e integral de todo processo de licitação da compra dos equipamentos da usina de asfalto e as despesas pertinentes à manutenção da fabricação do asfalto.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/requerimento_n_259.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/requerimento_n_259.22.pdf</t>
   </si>
   <si>
     <t>REQUER EXPLICAÇÕES E SOLUÇÃO DA FALTA DE ÁGUA NOS BAIRROS MORADA DO CAMPO, PRIMAVERA, PARANOÁ, MARAVILHA, SÃO JOSÉ E MAIS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/requerimento_n_260.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/requerimento_n_260.22.pdf</t>
   </si>
   <si>
     <t>REQUER A CÓPIA INTEGRAL FÍSICA DO PROCESSO DE LICITAÇÃO DA REVITALIZAÇÃO DA LAGOA MARAVILHA.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/requerimento_n_261.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/requerimento_n_261.22.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A DÍVIDA TOTAL DO MUNICÍPIO NA DATA DE HOJE E A DÍVIDA TOTAL DO MUNICÍPIO EM JANEIRO DE 2021 QUANDO A ATUAL GESTÃO ASSUMIU O GOVERNO MUNICIPAL. ENVIANDO A CÓPIA FÍSICA DO MATERIAL.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/requerimento_n_262.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/requerimento_n_262.22.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO A RELAÇÃO FÍSICA DA REMUNERAÇÃO BRUTA DOS SECRETÁRIOS MUNICIPAIS, DO PREFEITO MUNICIPAL E DA VICE PREFEITA MUNICIPAL.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_n_263.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_n_263.22.pdf</t>
   </si>
   <si>
     <t>Estudo para ligamento de rede de esgoto.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/requerimento_n_264.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/requerimento_n_264.22.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie a construção de banheiro feminino e masculino com acesso para cadeirante na subprefeitura de Serrana na rodoviária da COHAB.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/requerimento_n_265.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/requerimento_n_265.22.pdf</t>
   </si>
   <si>
     <t>Solicito redutor de velocidade (lombada) na rua Guanabara próximo ao nº 347.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/requerimento_n_266.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/requerimento_n_266.22.pdf</t>
   </si>
   <si>
     <t>Solicito administração municipal para que solicite junto a CPFL a instalação de poste com braço de luz no conjunto habitacional CDHU (predinhos, próximo ao bloco 970).</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/requerimento_n_267.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/requerimento_n_267.22.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo municipal e secretário de infraestrutura urbana as informações abaixo identificadas.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n_269.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n_269.22.pdf</t>
   </si>
   <si>
     <t>Solicita realização de sinalização horizontal de trânsito (faixa de pedestres) em todas as unidades escolares públicas do município.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_n_270.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_n_270.22.pdf</t>
   </si>
   <si>
     <t>Solicita ampliação da altura do muro ou a instalação de concertina da EMEF Professora Dilce Gonçalves Netto França.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_n_271.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_n_271.22.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Complementar nº4/2022, do Executivo Municipal.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/requerimento_n_273.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/requerimento_n_273.22.pdf</t>
   </si>
   <si>
     <t>Solicita a poda de árvore na rua Tiradentes, nº 58, no bairro Jardim Dom Pedro.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_n_274.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_n_274.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE CONSERTO DE VAZAMENTO DE ÁGUA NA RUA JOÃO ANTÔNIO TERÇARIOL, 385.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/requerimento_n_275.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/requerimento_n_275.22.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buraco na rua Luiz Liceras, na altura do número 245.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_n_276.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_n_276.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL REALIZE A LIMPEZA DO BARRANCO NAS MARGENS DA RUA RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_n_277.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_n_277.22.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA CASA DA MEMÓRIA DE SERRANA</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_n_278.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_n_278.22.pdf</t>
   </si>
   <si>
     <t>Solicita aumento de repasses para a APAE de Serrana, afim de melhorar o salário de seus funcionários.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/requerimento_n_279.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/requerimento_n_279.22.pdf</t>
   </si>
   <si>
     <t>Solicita correção de placa de nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/requerimento_n_280.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/requerimento_n_280.22.pdf</t>
   </si>
   <si>
     <t>Solicita dedetização do bueiro na rua Algemiro Manfrin, no bairro Jardim Amélia II, para conter infestação de escorpiões e baratas que estão aparecendo com grande frequência em residências daquela região.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/requerimento_n_281.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/requerimento_n_281.22.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na rua Maria das Dores, no bairro bela Vista em toda sua extensão.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/requerimento_n_282.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/requerimento_n_282.22.pdf</t>
   </si>
   <si>
     <t>Solicita reparo em vazamento de água potável na rua José Peron, em frente ao nº 110, e conserto asfáltico.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/requerimento_n_283.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/requerimento_n_283.22.pdf</t>
   </si>
   <si>
     <t>Solicita reparo urgente em vazamentos de água na rua Durval Garavazzo em frente ao nº 99, e na rua José Peron, em frente ao nº 110, no bairro Jardim Amélia II.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/requerimento_n_284.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/requerimento_n_284.22.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal providencie junto ao órgão responsável a implantação de "placas de altura máxima permitida" em todas as entradas do município.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_n_285.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_n_285.22.pdf</t>
   </si>
   <si>
     <t>Solicita cópia física integral do processo licitatório da reforma do prédio da saúde (antigo pronto socorro Menino Jesus).</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n_288.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n_288.22.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO PODER EXECUTIVO SOBRE PRAZO PARA CONCLUSÃO DE OBRAS: Reforma e adequação da Secretária Municipal de Assistência Social</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_n_289.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_n_289.22.pdf</t>
   </si>
   <si>
     <t>APRESENTAÇÃO DE CRONOGRAMA DE APLICAÇÃO DAS EMENDAS IMPOSITIVAS DO LEGISLATIVO PARA O EXERCÍCIO 2022</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/requerimento_n_290.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/requerimento_n_290.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNCIPAL QUE PROVIDENCIE A REFORMA NAS INSTALAÇÕES DAS ESCOLAS: ESCOLA MUNICIPAL JARDIM D PEDRO I, EMEF PROFESSORA DALZIRA BARROS MARTINS, EMEF PROFESSORA MARIA CELINA WALTER DE ASSIS, EMEF ESCOLA EDEZIO MONTEIRO DE OLIVEIRA E EMEF PAULO SERGIO GUALTIERI BETARELLO.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/requerimento_n_291.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/requerimento_n_291.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNCIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA UM MAIOR INVESTIMENTO NA BANDA MUNICIPAL.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_n_292.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_n_292.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DA CONSTRUÇÃO DE CRECHE NO BAIRRO MORADA DO SOL.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/requerimento_n_293.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/requerimento_n_293.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ATRIBUÍDA A FUNÇÃO DE FISCALIZAR E APLICAR MULTAS AOS AGENTES DE ZOONOSES</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/requerimento_n_294.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/requerimento_n_294.22.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de redutor de velocidade (lombada) na rua Onofre Serafim em frente ao nº 315.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/requerimento_n_295.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/requerimento_n_295.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA GERALDA M.DE JESUS NO JARDIM BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_n_296.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_n_296.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA JOSÉ CARNAVAL NO JARDIM DO ALTO PRÓXIMO A PRAÇA.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/requerimento_n_297.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/requerimento_n_297.22.pdf</t>
   </si>
   <si>
     <t>AO CHEFE DO EXECUTIVO MUNICIPAL ILMO. SR. LEONARDO CAPITELLI OFICIAR AO SR. MARCOS MIELO REPONSAVEL PELA COMPANHIA PAULISTA DE FORÇA LUZ "CPFL", SOLICITAR AS EMPRESAS QUE UTILIZAM OS POSTES NO MUNICÍPIO DE SERRANA PARA PRESTAÇÃO DE SERVIÇO A REMOÇÃO DE CABOS (TELEFÔNICO, INTERNET...) INUTILIZADOS.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/requerimento_n_298.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/requerimento_n_298.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL E SECRETARIA DA EDUCAÇÃO, INFORMAÇÕES ABAIXO IDENTIFICADAS: _x000D_
 Considerando o recesso de aula do dia 10 ao dia 14 de outubro, quais serviços foram executados na escola Maria Celina neste período , embasado na planilha orçamentária e memorial descritivo da Tomada de Preços 14/2022._x000D_
 2. Enviar planilha de serviço executado no período acima citado separadamente, conforme planilha orçamentária dos profissionais envolvidos (Arquiteto Pedro Dias dos Reis e Eng. Civil Vladimir Santos Ribeiro)._x000D_
 3. Enviar cópia da ficha funcional dos funcionários da empresa vencedora do certame licitatório (que trabalharam nesse período de reforma), bem como cópia dos registros dos mesmos efetuados pelos empresa.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/requerimento_n_299.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/requerimento_n_299.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL E A INTERVENTORA DA CASA DE MISERICORDIA DE SERRANA, INFORMAÇÕES ABAIXO IDENTIFICADAS:_x000D_
 1. Considerando a Intervenção da Santa Casa de Misericórdia de Serrana, solicito cópia de documentação referente a terceirização do Laboratório e qual empresa é responsável atualmente pela administração e manutenção do mesmo._x000D_
 2. Cópia do Alvará de Licença de Funcionamento dos Serviços Laboratoriais prestados na Santa Casa, pela empresa responsável.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/requerimento_n_300-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/requerimento_n_300-2022.pdf</t>
   </si>
   <si>
     <t>Solicita redutor de velocidade na avenida José Vieira dos Santos, 325.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2257/requerimento_n301.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2257/requerimento_n301.22.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Prefeito Leonardo Caressato Capitelli, o término da obra na sarjeta da Rua: Francisco Galante, 61 ao lado.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_no_302.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_no_302.22.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exmo. Sr. Prefeito Municipal Leonardo Caressato Capitelli, oficie a CPFL (Companhia Paulista de Força e Luz), aumentar a altura dos fios da Rua: Amazonas, cruzamento com a Rua Guanabara, bem como de outros locais que também se encontram nessa situação, devido caminhões estarem passando e arrebentando.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/requerimento_no_303.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/requerimento_no_303.22.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal, que verifique a altura dos caminhões que estão adentrando no município, se estão de acordo com a altura da rede elétrica das ruas da cidade</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/requerimento_no304.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/requerimento_no304.22.pdf</t>
   </si>
   <si>
     <t>Solicito desobstrução da galeria de água na calçada da Rua Manoel Parreira, 505.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/requerimento_n305.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/requerimento_n305.22.pdf</t>
   </si>
   <si>
     <t>Desentupir o bueiro e colocar a tampa, pois está saindo bichos peçonhentos (cobras cegas, escorpiões, baratas), na Avenida Deolinda Rosa, 465.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/requerimento_no306.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/requerimento_no306.22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que tome as providências necessárias junto a Secretaria de Assistência Social, para que seja disponibilizado plantão aos finais de semana para atendimento imediato diante de situações emergenciais ocorridas em horários fora do expediente.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/requerimento_n307.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/requerimento_n307.22.pdf</t>
   </si>
   <si>
     <t>Solicitação de sinalização horizontal e vertical e parada obrigatória no cruzamento da rua Deusdedit Mega com a rua Benedito José de Oliveira.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2275/requerimento_no_308.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2275/requerimento_no_308.22.pdf</t>
   </si>
   <si>
     <t>PLANTÕES EM FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_no_309.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_no_309.22.pdf</t>
   </si>
   <si>
     <t>REBAIXAMENTO DE GUIAS PARA CADEIRANTES.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_no_310.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_no_310.22.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA CASA DA MEMÓRIA DE SERRANA.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/requerimento_no_311.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/requerimento_no_311.22.pdf</t>
   </si>
   <si>
     <t>Solicita serviço urgente de tapa buracos na rua Joaquim dos Santos e na rua Benedito José de Oliveira.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/requerimento_no_312.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/requerimento_no_312.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA FÍSICA INTEGRAL DO PROCESSO LICITATÓRIO DO PREGÃO ELETRÔNICO N 077/2022, PROCESSO Nº 155/2022.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2283/requerimento_no_313.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2283/requerimento_no_313.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA FÍSICA INTEGRAL DO PROCESSO LICITATÓRIO DA DISPENSA DE LICITAÇÃO Nº 56/2022.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_no_314.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_no_314.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO DO VALOR DO REPASSE ESCOLAR PARA OS ALUNOS DO ENSINO TÉCNICO PROFISSIONALIZANTE E DO ENSINO SUPERIOR EM 2023.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/requerimento_no_316.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/requerimento_no_316.22.pdf</t>
   </si>
   <si>
     <t>Solicita conserto de vazamento de água na rua João Antônio Terçariol, 335.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/requerimento_n317.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/requerimento_n317.22.pdf</t>
   </si>
   <si>
     <t>Solicita reparo de buraco na rua Paraná, 1159.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/requerimento_n318.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/requerimento_n318.22.pdf</t>
   </si>
   <si>
     <t>Solicita a regularização dos ares condicionados no ambulatório odontológico.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/requerimento_n_319-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/requerimento_n_319-2022.pdf</t>
   </si>
   <si>
     <t>Retifica o Requerimento nº 293/2022, para que conste Técnico de Zoonoses ao invés de Agente de Zoonoses.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/requerimento_no_320.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/requerimento_no_320.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, POR MEIO DO DEPARTAMENTO, QUE PROVIDENCIE A INSTALAÇÃO DE UM TOLDO NA ENTRADA DO PSF ARSÊNIO RAMOS MARTINS, NO BAIRRO JARDIM DO ALTO.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/requerimento_no_321.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/requerimento_no_321.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CRECHE NO BAIRRO MORADA DO SOL.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/requerimento_n_322.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/requerimento_n_322.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE TREVO NA RODOVIA ÂNGELO CAVALHEIRO.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/requerimento_n_323-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/requerimento_n_323-2022.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 43/2022, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/requerimento_n_324-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/requerimento_n_324-2022.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 44/2022, DO EXECUTIVO MUNICIPAL, QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/requerimento_n_325-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/requerimento_n_325-2022.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 45/2022, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_n326.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_n326.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PAGAMENTO DO INCENTIVO FINANCEIRO ADICIONAL E A CONCESSÃO DE GRATIFICAÇÕES AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/requerimento_n327.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/requerimento_n327.22.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade de redutor de velocidade (lombada) e sarjetão para escoamento de água da rua Natal Zavanella x rua Durvalina do Bem do Valle, bairro Jardim São Luiz.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_no_328.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_no_328.22.pdf</t>
   </si>
   <si>
     <t>Solicita a troca das lâmpadas do Ginásio da Expocana, no local utilizado pela Banda Marcial de Serrana.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_no_329.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_no_329.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS AGENTES COMUNITÁRIOS DO PSF BOA ESPERANÇA FAÇAM AS VISITAS DOMICILIARES.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 48/2022, DO EXECUTIVO MUNICIPAL - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 49/2022, DO EXECUTIVO MUNICIPAL - INSTITUI O PROGRAMA DINHEIRO DIRETO NA ESCOLA MUNICIPAL - PDDEM.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 50/2022, DO EXECUTIVO MUNICIPAL - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (Santa Casa).</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_no_333.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_no_333.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO URGENTE EM VAZAMENTO DE AGUA NA RUA DURVAL GARAVAZZO EM FRENTE AO Nº 91.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_no_334.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_no_334.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE VAGAS EXCLUSIVAS PARA MOTOS NOS ESTACIONAMENTOS DA AVENIDA DEOLINDA ROSA.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/requerimento_no_335.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/requerimento_no_335.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, PROVIDENCIAS URGENTE SOBRE 0 ABONDONO DO BAIRRO ALTO DA SERRA, COM MATOS ALTOS NA MAIORIA DAS RUAS DO BAIRRO E ANIMAIS PESSONHENTOS INVANDINDO OS IMÓVEIS.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/requerimento_no_336.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/requerimento_no_336.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO CÓPIA DE TODAS AS VIAGENS QUE 0 PREFEITO REALIZOU DE JANEIRO DE 2022 ATÉ A DATA PRESENTE DATA, COM TODOS COM OS COMPROVANTES DE GASTOS E JUSTIFCATIVAS DA VIAGEM.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/requerimento_no_337.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/requerimento_no_337.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL, LIMPEZA DOS MATOS EM TODA EXTENSÃO DO CÓRREGO SERRINHA.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/requerimento_no_338.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/requerimento_no_338.22.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE AGUA E ESGOTO (DAES), A CONSTRUÇÃO URGENTE DE UM NOVO PV (POÇO DE VISITA) PARA RUA DOMINGOS TEORO COM A BENEDITO CARLOS DOS SANTOS.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/requerimento_no_339.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/requerimento_no_339.22.pdf</t>
   </si>
   <si>
     <t>REQUER QUE 0 EXECUTIVO ALTERE A LEI 964/03 (REPASSE ESCOLAR), DETERMINANDO QUE 0 PAGAMENTO AOS ESTUDANTES NÃO ULTRAPASSE 0 DIA 15 DE CADA MÊS. SOLICITO AINDA QUE INCLUA A APLICAÇÃO DA CORREÇÃO INFLACIONÁRIA ANUAL, AO VALOR DO REPASSE ESCOLAR PARA QUE NÃO SOFRA MAIS DEFASAGEM EM SEU VALOR.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/requerimento_no_340.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/requerimento_no_340.22.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA FÍSICA E INTEGRAL DE TODO PROCESSO LICITATÓRIO, BEM COMO, NOTAS FISCAIS E CONTRATO, REFERENTE A COMPRA DE KIT DE PROJETORES PARA SALAS MULTIMÍDIAS.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_n_341-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_n_341-2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE QUAL ESPÉCIE DE MUDA DE ARVORE, FORAM PLANTADAS NA EXTENSÃO DA VICENTE DE PAULA LIMA. ENCAMINHAR CÓPIA FÍSICA E INTEGRAL DE TODO PROCESSO LICITATÓRIO DA OBRA DA VICENTE DE PAULA LIMA, CONTENDO O CONTRATO E ADITIVOS, E TAMBÉM NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Andréia Prates, Bis do Hospital, Câmara Municipal de Serrana - CMS, Duda do Mercado, Edinho Felix, Jarbas Cabelereiro, Lúcia Poiares, Maria do Tenório, Marisa do Pronto Socorro, Policial Paulo Cassiolato, Protetora Rose Storari, Rubinho Cabeleireiro, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_n342.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_n342.22.pdf</t>
   </si>
   <si>
     <t>REQUER, CONFORME SOLICITADO EM OFÍCIO RECEBIDO DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE SERRANA, EDIÇÃO, POR INICIATIVA DO EXECUTIVO, DE PROJETO DE LEI ALTERANDO A CARGA HORÁRIA ATUAL DE 36 HORAS PARA 30 HORAS SEMANAIS DOS TÉCNICOS E AUXILIARES DE ENFERMAGEM NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no_343.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no_343.22.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESENÇA DA GUARDA MUNICIPAL OU SEGURANÇA PRIVADA DURANTE TODO FUNCIONAMENTO DO CONSELHO TUTELAR. SOLITICO AINDA UM ADVOGADO E UM MOTORISTA PARA 0 CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_no_344.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_no_344.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REMOÇÃO DE ÁRVORE CONDENADA NA RUA PEDRO MARCÍLIO CAREÇATO, EM FRENTE AO Nº 180.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/requerimento_no_345.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/requerimento_no_345.22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO SALARIAL AOS CONSELHEIROS TUTELARES DE SERRANA.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/requerimento_no_346.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/requerimento_no_346.22.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 10/2022, DO EXECUTIVO MUNICIPAL - ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 552/2022, QUE DISPÕE SOBRE A CRIAÇÃO E EXTINÇÃO DE VAGAS DE CARGOS PÚBLICOS DE PROVIMENTO EFETIVO QUE ESPECIFICAM, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/requerimento_no_347.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/requerimento_no_347.22.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 51/2022, DO EXECUTIVO MUNICIPAL - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/requerimento_no_348.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/requerimento_no_348.22.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 52/2022, DO EXECUTIVO MUNICIPAL - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/requerimento_no_349.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/requerimento_no_349.22.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 53/2022, DO EXECUTIVO MUNICIPAL - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/requerimento_no_350.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/requerimento_no_350.22.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 54/2022, DO EXECUTIVO MUNICIPAL - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 5/2022, DO EXECUTIVO MUNICIPAL - INCLUI ART. 216-A À LEI COMPLEMENTAR No 300, DE 30 DE MARÇO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 57/2022, DO EXECUTIVO MUNICIPA, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, REGULAMENTANDO O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR E O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Thiago da Academia, Andréia Prates, Bis do Hospital, Duda do Mercado, Edinho Felix, Jarbas Cabelereiro, Lúcia Poiares, Maria do Tenório, Marisa do Pronto Socorro, Policial Paulo Cassiolato, Protetora Rose Storari, Rubinho Cabeleireiro, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_decreto_legislativo_n01.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_decreto_legislativo_n01.22.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor Luiz André dos Santos, pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>Jarbas Cabelereiro, Andréia Prates, Bis do Hospital, Duda do Mercado, Edinho Felix, Lúcia Poiares, Maria do Tenório, Marisa do Pronto Socorro, Policial Paulo Cassiolato, Protetora Rose Storari, Rubinho Cabeleireiro, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1815/pdl_n02.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1815/pdl_n02.22.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Marcos Antônio Pereira, pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>Waldenor Cabeleireiro, Andréia Prates, Bis do Hospital, Duda do Mercado, Edinho Felix, Jarbas Cabelereiro, Lúcia Poiares, Maria do Tenório, Marisa do Pronto Socorro, Policial Paulo Cassiolato, Protetora Rose Storari, Rubinho Cabeleireiro, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1822/pdl_n03.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1822/pdl_n03.22.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à Senhora Eliana Mafalda Uzueli Silva Pereira pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1830/pdl_n04.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1830/pdl_n04.22.pdf</t>
   </si>
   <si>
     <t>Susta a aplicação do decreto Municipal nº 214/2021 e do Decreto Municipal nº 12/2022.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1881/pdl_n05.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1881/pdl_n05.22.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao Sr. Roberto Campos e Silva pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>Andréia Prates, Bis do Hospital, Duda do Mercado, Edinho Felix, Jarbas Cabelereiro, Lúcia Poiares, Maria do Tenório, Marisa do Pronto Socorro, Policial Paulo Cassiolato, Protetora Rose Storari, Rubinho Cabeleireiro, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1885/pdl_n06.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1885/pdl_n06.22.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Sr. Arlindo Chinaglia Junior, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>Policial Paulo Cassiolato, Andréia Prates, Bis do Hospital, Duda do Mercado, Edinho Felix, Jarbas Cabelereiro, Lúcia Poiares, Maria do Tenório, Marisa do Pronto Socorro, Protetora Rose Storari, Rubinho Cabeleireiro, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1891/pdl_n07.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1891/pdl_n07.22.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à Sra. Lays de Lourdes Rodrigues Mendes Campos, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>Maria do Tenório, Andréia Prates, Bis do Hospital, Duda do Mercado, Edinho Felix, Jarbas Cabelereiro, Lúcia Poiares, Marisa do Pronto Socorro, Policial Paulo Cassiolato, Protetora Rose Storari, Rubinho Cabeleireiro, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1927/pdl_n08.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1927/pdl_n08.22.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Sr. Paulo Maximiano Junqueira Neto, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1939/pdl_n09.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1939/pdl_n09.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SR. IVANÉSIO DE OLIVEIRA SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1959/pdl_n10.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1959/pdl_n10.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR ANTÔNIO CARLOS ASSONI, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1960/pdl_n11.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1960/pdl_n11.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR LUIZ FERNANDO GOUVEIA BERNARDES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1961/pdl_n12.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1961/pdl_n12.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR LAURENTINO MIGUEL ALVES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1962/pdl_n13.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1962/pdl_n13.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR GABRIEL LUCHIARI ALBERTO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1963/pdl_n14.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1963/pdl_n14.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRTIO AO DOUTOR NELSON CAVALHEIRO GARAVAZZO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/pdl_n15.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/pdl_n15.22.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Senhor Alessandro Donizete Barbosa pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2024/pdl_n16.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2024/pdl_n16.22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reprovação das contas do Poder Executivo Municipal, relativas ao exercício de 2019.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/pdl_n17.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/pdl_n17.22.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão benemérito ao Sr. Walter Terçariol pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/pdl_n18.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/pdl_n18.22.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã benemérita à Senhora Mercedes Registro do Bem pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/pdl_n19.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/pdl_n19.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR TARCÍSIO GOMES DE FREITAS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/projeto_de_lei_de_decreto_legislativo_no_20.2023_autoria_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/projeto_de_lei_de_decreto_legislativo_no_20.2023_autoria_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SR. MENALTON JOÃO BRAFF, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/pdl_n21.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/pdl_n21.22.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense a senhora Lúcia Rosa da Silva Poiares, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/projeto_de_decreto_legislativo_n22.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/projeto_de_decreto_legislativo_n22.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR BENTO DALMÁZIO FERREIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/projeto_de_decreto_legislativo_n23.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/projeto_de_decreto_legislativo_n23.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO PADRE DANILO BARBIERI COSTA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/pdl_n24.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/pdl_n24.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO POLICIAL PAULO ROBERTO CASSIOLATO FILHO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/pdl_n25.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/pdl_n25.22.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor Devalcir Manduca pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/pdl_n26.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/pdl_n26.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO DOUTOR ANDERSON LUIZ BARBOSA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/pdl_na27.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/pdl_na27.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR ABINAEL SOARES DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/pdl_na28.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/pdl_na28.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR JOSÉ RICARDO ARANDA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/projeto_de_decreto_legislativo_n29.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/projeto_de_decreto_legislativo_n29.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA À SENHORA JOANA ELISA RODRIGUES RAMOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/pdl_n30.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/pdl_n30.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR EDSON JOSÉ FELIX, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/pdl_n31.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/pdl_n31.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE À DOUTORA DANIELA FERNANDA DE CARVALHO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/pdl_n32.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/pdl_n32.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE À SENHORA MARIA DE LOURDES TEODORO GALANTE, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/pdl_n33.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/pdl_n33.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR JOÃO DIAS CORRÊA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/pdl_n34.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/pdl_n34.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA À SENHORA JOANA MARIA LAURA DIAS DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/pdl_n35.22.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/pdl_n35.22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR JOAO PAULO MARINGOLI DE LIMA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/emenda_impositiva_n_01-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/emenda_impositiva_n_01-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 01/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/emenda_impositiva_n_02-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/emenda_impositiva_n_02-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 02/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/emenda_impositiva_n_03-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/emenda_impositiva_n_03-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 03/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/emenda_impositiva_n_04-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/emenda_impositiva_n_04-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 04/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/emenda_impositiva_n_05-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/emenda_impositiva_n_05-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 05/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/emenda_impositiva_n_06-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/emenda_impositiva_n_06-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 06/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/emenda_impositiva_n_07-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/emenda_impositiva_n_07-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 07/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/emenda_modificativa_no_8-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/emenda_modificativa_no_8-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 08/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/emenda_impositiva_n_09-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/emenda_impositiva_n_09-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 09/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/emenda_impositiva_n_10-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/emenda_impositiva_n_10-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 10/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/emenda_impositiva_n_11-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/emenda_impositiva_n_11-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 11/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/emenda_impositiva_n_12-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/emenda_impositiva_n_12-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 12/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/emenda_impositiva_n_13-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/emenda_impositiva_n_13-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA nº 13/2022, de 01 de dezembro de 2022, ao Projeto de Lei Ordinária nº 36/2022 – Poder Executivo Municipal_x000D_
 _x000D_
 _x000D_
 “Altera o Projeto de Lei Ordinária nº 36/2022, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2023 e dá outras providências, de iniciativa do Poder Executivo Municipal.”</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CLJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1, de 29 de março de 2022, ao Projeto de Lei Complementar nº 1/2022 - Mesa Diretora da Câmara Municipal de Serrana.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>Emenda Modificativa, de 18 de abril de 2022, ao Projeto de Lei Ordinária nº 9/2022 - Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/emenda_modificativa_ldo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/emenda_modificativa_ldo.pdf</t>
   </si>
   <si>
     <t>Altera o Demonstrativo VII do Projeto de Lei Ordinária nº 34/2022, a fim de acrescentar o montante de R$ 100.000,00 (cem mil reais) na previsão de renúncia de receita, para a concessão de isenção do valor de ITBI, para imóveis urbanizáveis de interesse social, localizados no Município de Serrana.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/emendas_modificativas_loa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/emendas_modificativas_loa.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI ORDINÁRIA Nº 36/2022, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERRANA PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/emendas_modificativas_loa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/emendas_modificativas_loa.pdf</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/emendas_modificativas_loa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/emendas_modificativas_loa.pdf</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/emendas_modificativas_loa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/emendas_modificativas_loa.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DO PROJETO DE LEI ORDINÁRIA Nº 36/2022, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERRANA PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/emendas_modificativas_loa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/emendas_modificativas_loa.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI ORDINÁRIA Nº 36/2022, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERRANA PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora - MESDIR</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_complementar_n_1-2022_mesa_diretora.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_complementar_n_1-2022_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_complementar_n_2-2022_mesa_diretora.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_complementar_n_2-2022_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 528/2020, que dispõe sobre a estrutura administrativa da Câmara Municipal de Serrana/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
     <t>Prefeito Municipal de Serrana</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1867/peojeto_de_lei_complementar_n_1-2022_executivo_municipal_15_de_marco_de_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1867/peojeto_de_lei_complementar_n_1-2022_executivo_municipal_15_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_complementar_n2.2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_complementar_n2.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE NOVAS VAGAS PARA OS CARGOS PÚBLICOS DE PROVIMENTO EFETIVO QUE ESPECIFICA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/projeto_de_lei_complementar_executivo_no_3_de_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/projeto_de_lei_complementar_executivo_no_3_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECLARAÇÃO DE INTERESSE PÚBLICO, PARA FINS DE RECEBIMENTO POR DOAÇÃO OU DESAPROPRIAÇÃO DE TERRAS A FINALIDADE DE PROLONGAMENTO DA AVENIDA BAUDÍLIO BIAGI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_complementar_n_4-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_complementar_n_4-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do padrão e vencimento salarial dos cargos de provimento efetivo que especificam e dá outras providências.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_complementar_05_alteracao_da_lc_300_-_autoriza_receber_servidores_em_cessao.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_complementar_05_alteracao_da_lc_300_-_autoriza_receber_servidores_em_cessao.pdf</t>
   </si>
   <si>
     <t>INCLUI ART. 216-A À LEI COMPLEMENTAR Nº 300, DE 30 DE MARÇO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/plc_6-2022_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/plc_6-2022_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre zoneamento urbano da sede do município de Serrana e altera dispositivos da lei complementar nº 174/2006, que institui o plano diretor, e dá outras providências.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/ilovepdf_merged.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E EXTINÇÃO DE VAGAS DE CARGOS PÚBLICOS DE PROVIMENTO EFETIVO QUE ESPECIFICAM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_lei_complementar_08_altera_padrao_salarial_motorista_ass.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_lei_complementar_08_altera_padrao_salarial_motorista_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PADRÃO E VENCIMENTO SALARIAL DOS CARGOS DE PROVIMENTO EFETIVO QUE ESPECIFICAM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_complementar_09_monitor_de_creche_ass.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_complementar_09_monitor_de_creche_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DOS ART. 325 e 326 DA LEI COMPLEMENTAR 300/2012, BEM COMO ALTERA PADRÃO E VENCIMENTO SALARIAL DOS_x000D_
 CARGOS DE MONITORES DE CRECHE QUE ESPECIFICAM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/projeto_de_lei_complementar_n_10-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/projeto_de_lei_complementar_n_10-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 552/2022, QUE DISPÕE SOBRE A CRIAÇÃO E EXTINÇÃO DE VAGAS DE CARGOS PÚBLICOS DE PROVIMENTO EFETIVO QUE ESPECIFICAM, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_lei_n1.2022_marisa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_lei_n1.2022_marisa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de inauguração e a entrega de obras públicas inacabadas ou que, embora concluídas, não atendam ao fim a que se destinam.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_n_2-2022_autoria_do_vereador_thiago_henrique_de_assis._15_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_n_2-2022_autoria_do_vereador_thiago_henrique_de_assis._15_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de HELENA URENHA ISSA, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Jovenil Vieira dos Santos, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_n_4-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_n_4-2022.pdf</t>
   </si>
   <si>
     <t>Institui o "programa adote um pet do canil e gatil municipal", na forma que especifica.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_n_5-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_n_5-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome "Anselmo Eduardo Uzuelle" como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1955/pl_6-2022_-_cassiolato.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1955/pl_6-2022_-_cassiolato.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de as agência bancárias procederem as visitas de comprovação de vida, em caso de clientes idosos ou portadores de necessidades especiais, ambos com comprovada capacidade de mobilidade reduzida e dá outras providências.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1967/projeto_de_lei_n_7-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1967/projeto_de_lei_n_7-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome Girnei Caressato como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_n_8-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_n_8-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de meia entrada aos professores da rede particular de ensino de Serrana/SP, nos espetáculos artísticos, esportivos, culturais e outros, e dá outras providências.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>Aguradando.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei_n_10-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei_n_10-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Delcídio Fernandes como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_lei_ordinaria_n_11-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_lei_ordinaria_n_11-2022.pdf</t>
   </si>
   <si>
     <t>Institui campanha de conscientização nas escolas da rede pública municipal de ensino, visando afirmar a importância da água e de seu racional.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_ordinaria_n_12-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_ordinaria_n_12-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Ercio Luiz de Oliveira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/projeto_de_lei_ordinaria_n_13-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/projeto_de_lei_ordinaria_n_13-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome "Soldado PM Vilson Sérgio Favaro" como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>Duda do Mercado, Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_ordinaria_n_14-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_ordinaria_n_14-2022.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a adotar o nome de "EDUARDO BONHOLI DE OLIVEIRA", como denominação da Arena Esportiva localizada dentro do Recinto da Expocana e dá outras providências.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/projeto_de_lei_ordinaria_n_15-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/projeto_de_lei_ordinaria_n_15-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de ALFREDO DIAS, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/projeto_de_lei_ordinaria_n_16-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/projeto_de_lei_ordinaria_n_16-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de JOSÉ ANTÔNIO LEONEL DE ASSIS, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/projeto_de_lei_n_17-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/projeto_de_lei_n_17-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA FLORESCER DA AUTOESTIMA DA MULHER”, NO MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/projeto_de_lei_n_18-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/projeto_de_lei_n_18-2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o "CCI - Centro de Convivência do Idoso", e dá outras providências.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_n_19-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_n_19-2022.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana do Bebê", no município de Serrana/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/projeto_de_lei_n_20-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/projeto_de_lei_n_20-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Joana Cândida Pereira como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/projeto_de_lei_n_21-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/projeto_de_lei_n_21-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE ISOLINA CARDOSO BARBIERI COSTA, COMO DENOMINAÇÃO DE ESCOLA OU POSTO DE SAÚDE QUE SERÃO ALOCADOS NO LOTEAMENTO SANTA VALENTINA.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>Lúcia Poiares, Marisa do Pronto Socorro, Policial Paulo Cassiolato</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/projeto_de_lei_n_22-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/projeto_de_lei_n_22-2022.pdf</t>
   </si>
   <si>
     <t>Institui a festa gastronômica Italiana de San Genaro no calendário oficial de eventos do município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_n_23-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_n_23-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE A REDAÇÃO DO PARAGRAFO 3º DO ARTIGO 4º DA LEI 2083/2022, QUE INSTITUI O "PROGRAMA ADOTE UM PET DO CANIL E GATIL MUNICIPAL", NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/projeto_de_lei_n_24-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/projeto_de_lei_n_24-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de João Batista Cordeiro de Meira como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/projeto_de_lei_n_25-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/projeto_de_lei_n_25-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Oscar Silvério Duarte como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/projeto_de_lei_n_26-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/projeto_de_lei_n_26-2022.pdf</t>
   </si>
   <si>
     <t>Altera-se a redação do parágrafo do artigo 10 da lei 2.030/2021, que dispõe sobre a readequação do programa assistencial “Frente Popular de Trabalho”, e dá outras providências.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/projeto_de_lei_n_27-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/projeto_de_lei_n_27-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Maria Mian Queluz, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/projeto_de_lei_n_28-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/projeto_de_lei_n_28-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de João Manoel Queluz, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE HÉLIO GONÇALVES, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/projeto_de_lei_n_30-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/projeto_de_lei_n_30-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LUIZ GONZAGA DARIM MEDEIROS, COMO DENOMINAÇÃO DE POSTO DE SAÚDE NO BAIRRO SANTA VALENTINA.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/projeto_de_lei_n_31-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/projeto_de_lei_n_31-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE VICENTE RODRIGUES DUTRA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/projeto_de_lei_ordinaria_n_32-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/projeto_de_lei_ordinaria_n_32-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Antônio Tortelli, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_n_33-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_n_33-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE SEBASTIANA MONTEIRO DE SOUZA PASSOS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_n_34-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_n_34-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LUIZ MELO DA ROCHA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_n_35-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_n_35-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE HAROLDO CARLETTI, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/projeto_de_lei_n_36-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/projeto_de_lei_n_36-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE FLORACI PEREIRA DE JESUS SOUZA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/projeto_de_lei_n_37-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/projeto_de_lei_n_37-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE MANOEL MONTEIRO DE SOUZA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/pl_50-2022_-_executivo_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/pl_50-2022_-_executivo_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (Elaboração de termo de parceria junto à Sociedade Beneficente Hospitalar Santa_x000D_
 Casa de Misericórdia de Serrana, referente pagamento de salários dos funcionários até o mês de dezembro de 2022 e 13º salário).</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_n_40-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_n_40-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE SÔNIA APARECIDA MARIANO DOS SANTOS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/projeto_de_lei_n_41-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/projeto_de_lei_n_41-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE KAUÃ CORRÊA LIMA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_n_42-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_n_42-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE IDELZA RIBEIRO DE OLIVEIRA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/projeto_de_lei_n_43-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/projeto_de_lei_n_43-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE OLÍMPIA DE ARAÚJO PEDROSO, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/projeto_de_lei_no_44.2022_autoria_da_vereadora_andreia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/projeto_de_lei_no_44.2022_autoria_da_vereadora_andreia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE PEDRO GUEDES PRATES, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/projeto_de_lei_no_46.2022_autoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/projeto_de_lei_no_46.2022_autoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LUCIA EVANGELISTA GUIMARÃES, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/projeto_de_lei_no_47.2022_autoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/projeto_de_lei_no_47.2022_autoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE NOÉ APARECIDO ARANDA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_n_1-2022_executivo_municipal_3_de_marco_de_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_n_1-2022_executivo_municipal_3_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e suplementar.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1776/pl_2-2022_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1776/pl_2-2022_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Serrana a abrir crédito adicional especial na Lei Orçamentária do exercício de 2022, objetivando a execução de despesas com recursos vinculados do FUNDEB - Saldo remanescente do exercício de 202 - parcela diferida.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_n_3-2022_executivo_municipal_3_de_marco_de_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_n_3-2022_executivo_municipal_3_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_no_4-2022_executivo_municipal_3_de_marco_de_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_no_4-2022_executivo_municipal_3_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_5.2022_autoria_do_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_5.2022_autoria_do_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE SERRANA A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2022, OBJETIVANDO A EXECUÇÃO DE DESPESAS COM RECURSOS VINCULADOS DO FUNDEB REMANESCENTE DO EXERCÍCIO DE 2021 DIFERIDA.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_n_6-2022_executivo_municial_15_de_marco_de_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_n_6-2022_executivo_municial_15_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_n_7-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_n_7-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo de serrana a abrir Crédito Adicional Especial na Lei Orçamentária do Exercício de 2022, objetivando a execução de despesas com recursos vinculados do Fundeb — saldo remanescente do exercício de 2021- Parcela Diferida</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_de_lei_n_8-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_de_lei_n_8-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_n_9-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_n_9-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_n_10-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_n_10-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_n_11-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_n_11-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_lei_n_12-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_lei_n_12-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1952/projeto_de_lei_n_13-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1952/projeto_de_lei_n_13-2022.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES PARA ESTABELECER AS OBRIGAÇÕES DE REQUISIÇÕES DE PEQUENO VALOR - RPV DA MUNICIPALIDADE, DISCIPLINANDO AS DISPOSIÇÕES PREVISTAS NO § 4° DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL E ARTIGO 87 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1968/projeto_de_lei_n_14-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1968/projeto_de_lei_n_14-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_lei_n_15-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_lei_n_15-2022.pdf</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/projeto_de_lei_ordinaria_n_16-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/projeto_de_lei_ordinaria_n_16-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO  ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei_ordinaria_n_17-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei_ordinaria_n_17-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (Desenvolve SP).</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_ordinaria_n_18-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_ordinaria_n_18-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2.088/2022, QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_ordinaria_n_19-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_ordinaria_n_19-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR (construção da Unidade Básica de Saúde na Avenida Deolinda Rosa).</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_ordinaria_n_20-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_ordinaria_n_20-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL (2 Veículos Infra).</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_ordinaria_n_21-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_ordinaria_n_21-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ESPECIAL PARA CUSTEAR A REFORMA E MODERNIZAÇÃO DO SISTEMA ELÉTRICO DO PRÉDIO DA FUNDAÇÃO CULTURAL, CONFORME CONVÊNIO N. ° 2020CV00024, FIRMADO COM A SECRETARIA DE CULTURA E ECONOMIA CRIATIVA DO ESTADO DE SÃO PAULO, E A FUNDAÇÃO CULTURAL DE SERRANA, EM VALOR QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_lei_ordinaria_n_22-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_lei_ordinaria_n_22-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (48 mil - Fundação Cultural).</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/projeto_de_lei_n_23-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/projeto_de_lei_n_23-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE SERRANA A ABRIR CRÉDITOS ADICIONAIS NA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2022, PARA O ATENDIMENTO DE_x000D_
 DESPESAS DE CUSTEIO VINCULADOS À RECURSOS REPASSADOS PELO GOVERNO ESTADUAL (R$ 10.242,68 Assistência Social).</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/projeto_de_lei_n_24-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/projeto_de_lei_n_24-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (40.000 Banda Municipal).</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/projeto_de_lei_n25.2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/projeto_de_lei_n25.2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SERRANA A REPARCELAR DÉBITOS DE CONTRIBUIÇÃO PREVIDENCIARIA PARA COM O REGIME PRÓPRIO DE PREVIDÊNCIA GERIDO PELO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DE SERRANA - IPREMUS E DÁ OUTRAS PROVIDÊNCIAS, NOS TERMOS DAEC 113/2021 BEM COMO PORTARIA PGFN/ME N° 1.308, DE 15 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/projeto_de_lei_n_26-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/projeto_de_lei_n_26-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento e parcelamento de débitos do Município de Serrana com seu Regime Próprio de Previdência Social – RPPS, de que trata a Emenda Constitucional nº 113, de 2021.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/projeto_de_lei_n_27-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/projeto_de_lei_n_27-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR. (Emendas Parlamentares para a Saúde)</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/projeto_de_lei_n_28-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/projeto_de_lei_n_28-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR (R$ 1.972.000,00 - Chamamento público para realização de ações e serviços de saúde)</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/projeto_de_lei_n_29-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/projeto_de_lei_n_29-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL PARA CUSTEAR O PROJETO “ARTEMANIA”, CONFORME CONVÊNIO N. º 2020CV0004, FIRMADO COM A SECRETARIA DE CULTURA E ECONOMIA CRIATIVA DO ESTADO DE SÃO PAULO E A FUNDAÇÃO CULTURAL DE SERRANA, EM VALOR QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_lei_n_30-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_lei_n_30-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL, PARA CUSTEAR REPASSES DE RECURSOS PARA O DESENVOLVIMENTO DO PROJETO “AMPLIAR-TE” NO MUNICÍPIO DE SERRANA, CONFORME CONVÊNIO N. º 2020CV00023, FIRMADO COM A SECRETARIA DE CULTURA E ECONOMIA CRIATIVA DO ESTADO DE SÃO PAULO E A FUNDAÇÃO CULTURAL DE SERRANA, EM VALOR QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_lei_n_31-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_lei_n_31-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR PARA CUSTEAR A EXECUÇÃO DO PROJETO SERRANA CULTURAL PELA FUNDAÇÃO CULTURAL, ATRAVÉS DE REPASSE DO MUNICÍPIO DE SERRANA, CONFORME EMENDA N. º 2022.3551504.39182 E PROCESSO N.º CC-PRC-2022C00080-DM, FIRMADO COM A CASA CIVIL DO GOVERNO DO ESTADO DE SÃO PAULO, EM VALOR QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_n_32-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_n_32-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do município de Serrana o dia comemorativo denominado “Melhores Atletas, Artistas e Músicos do Ano” em homenagem aos atletas, artistas e músicos que se destacarem nas diversas modalidades esportivas, nas academias, escolas, clubes e afins no município de Serrana.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_lei_n_33-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_lei_n_33-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de nomenclatura de via pública no loteamento residencial e comercial “Terras de Santa Balbina”, e dá outras providências.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/pl_34-2022_-_executivo_ldo_2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/pl_34-2022_-_executivo_ldo_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS (LDO 2023).</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/projeto_de_lei_n_35-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/projeto_de_lei_n_35-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LEI N° 2.070/2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2022 A 2025 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/pl_36-2022_loa_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/pl_36-2022_loa_completo.pdf</t>
   </si>
   <si>
     <t>Estima e receita e fixa a despesa do município de Serrana para o exercício de 2023, e dá outras providências (LOA 2023).</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/projeto_de_lei_n_37-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/projeto_de_lei_n_37-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO NO MUNICÍPIO DE SERRANA O "PROGRAMA MUNICIPAL DE VALORIZAÇÃO CULTURAL.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_n_38-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_n_38-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE SERRANA A ABRIR CRÉDITOS ADICIONAIS ESPECIAL NA LEI ORÇAMENTARIA DO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/projeto_de_lei_n_39-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/projeto_de_lei_n_39-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER A EXTINÇÃO DO CONSÓRCIO DOS MUNICÍPIOS DO MÉDIO PARDO (COMPARDO).</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/projeto_de_lei_n40.2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/projeto_de_lei_n40.2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (folha de pagamento).</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_n41.2022_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_n41.2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (parcelamento ipremus e precatórios).</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_42-2022_-_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_42-2022_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO DE REGULAÇÃO E CONTROLE SOCIAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_n_43-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_n_43-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (em substituição ao PL 41/2022 - Ipremus, PM e precatórios).</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_n_44-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_n_44-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (Educação).</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2273/projeto_de_lei_n_45-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2273/projeto_de_lei_n_45-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (folha de pagamento) - em substituição ao PL 40.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_n_46-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_n_46-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (energia elétrica DAES).</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_n_47-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_n_47-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (saúde).</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/projeto_de_lei_n_48-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/projeto_de_lei_n_48-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR (APAE, Casa dos Velhinhos e CCI).</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/projeto_de_lei_n_49-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/projeto_de_lei_n_49-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DINHEIRO DIRETO NA ESCOLA MUNICIPAL - PDDEM.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/projeto_de_lei_n_50-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/projeto_de_lei_n_50-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (Elaboração de termo de parceria junto à Sociedade Beneficente Hospitalar Santa Casa de Misericórdia de Serrana, referente pagamento de salários dos funcionários até o mês de dezembro de 2022 e 13º salário).</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/projeto_de_lei_n_51-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/projeto_de_lei_n_51-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (veículo guarda municipal).</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/projeto_de_lei_n_52-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/projeto_de_lei_n_52-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (Aquisição de três conjuntos moto bomba para o Departamento de Água e Esgoto).</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/projeto_de_lei_n_53-2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/projeto_de_lei_n_53-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR (PASEP).</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/projeto_de_lei_n_54.2022_executivo_compressed_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/projeto_de_lei_n_54.2022_executivo_compressed_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (recapeamento).</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/pl_55-2022_-_executivo_residuos_solidos.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/pl_55-2022_-_executivo_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>FORMULA O SISTEMA PARA A GESTÃO SUSTENTÁVEL DE RESÍDUOS DA CONSTRUÇÃO CIVIL, RESÍDUOS VOLUMOSOS E OUTROS RESÍDUOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/projeto_de_lei_ordinaria_n56.2022_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/projeto_de_lei_ordinaria_n56.2022_executivo.pdf</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/projeto_de_lei_no57.2022_autoria_do_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/projeto_de_lei_no57.2022_autoria_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, regulamentando o Conselho Municipal dos direitos da criança e do adolescente, o Conselho Tutelar e o Fundo Municipal dos direitos da criança e do adolescente e outras providências.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/veto_n_1-2022_-_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/veto_n_1-2022_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº18/2022 (AUTÓGRAFO Nº 42/2022), conforme Autógrafo n.º 42/2022, que “Declara de Utilidade Pública o_x000D_
 “CCI – Centro de Convivência do Idoso”.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/veto_n2_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/veto_n2_2022.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE EMENDA MODIFICATIVA Nº 003/2022 AO PROJETO DE LEI Nº 34/2022 (AUTÓGRAFO Nº 87/2022).</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/veto_n3_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/veto_n3_2022.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE EMENDA MODIFICATIVA Nº 004/2022 AO PROJETO DE LEI Nº 36/2022 (AUTÓGRAFO Nº 88/2022).</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/veto_n4_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/veto_n4_2022.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE EMENDA MODIFICATIVA Nº 005/2022 AO PROJETO DE LEI Nº 36/2022 (AUTÓGRAFO Nº 88/2022).</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/veto_n5_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/veto_n5_2022.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE EMENDA MODIFICATIVA Nº 006/2022 AO PROJETO DE LEI Nº 36/2022 (AUTÓGRAFO Nº 88/2022).</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/veto_n6_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/veto_n6_2022.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE EMENDA MODIFICATIVA Nº 007/2022 AO PROJETO DE LEI Nº 36/2022 (AUTÓGRAFO Nº 88/2022).</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/veto_n7_2022.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/veto_n7_2022.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE EMENDA MODIFICATIVA Nº 008/2022 AO PROJETO DE LEI Nº 36/2022 (AUTÓGRAFO Nº 88/2022).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7009,67 +7009,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/pl_36.2022_-_loa_2023__emenda_2_cfo.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/pl_34.2022_-_ldo_2023__emenda_cfo.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_n01.22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1783/indicacao_n02.22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1784/indicacao_n03.22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1786/indicacao_n04.22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_n05.22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_n06.22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n07.22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_n08.22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n09.22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_n10.22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1809/indicacao_n11.22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1810/indicacao_n12.22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_n13.22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n14.22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_n15.22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_n16.22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_n17.22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_n18.22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_n19.22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_n20.22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n21.22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n22.22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n23.22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_n24.22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_n25.22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n26.22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_n27.22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1950/indicacao_n28.22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1972/indicacao_n29.22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_n30.22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_n_31-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2006/indicacao_n32.22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/indicacao_n33.22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/indicacao_n34.22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/indicacao_n35.22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2064/indicacao_n36.22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/indicacao_n37.22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/indicacao_n38.22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_n39.22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n41.22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_n42.22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_n43.22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_n44.22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_n45.22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n46.22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_n47.22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/indicacao_n48.22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_n49.22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_n50.22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_n51.22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_n52.22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_n53.22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/indicacao_n54.22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/indicacao_n55.22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_n56.22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/indicacao_n57.22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n58.22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_n59.22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/indicacao_n60.22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1785/mocao_n02.22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1853/mocao_de_aplausos_n03.22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1859/mocao_de_aplausos_n04.22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1860/mocao_de_aplausos_n05.22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1862/mocao_de_aplausos_n06.22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1866/mocao_n07.22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/mocao_de_aplausos_n08.22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/mocao_de_aplausos_n09.22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2001/mocao_n10.22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/mocao_de_aplausos_n11.22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/mocao_de_aplausos_n12.22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/mocao_de_aplausos_n13.22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/mocao_de_aplausos_n14.22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_de_aplausos_n15.22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/mocao_de_aplausos_n_16-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/mocao_de_aplausos_n_17-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/mocao_de_aplausos_n18.22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/mocao_de_aplausos_n19.22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/mocao_de_aplausos_n20.22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/mocao_de_aplausos_n21.22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_n22.22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_de_aplausos_n23.22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/mocao_de_aplausos_n24.22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/mocao_de_aplausos_n25.22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/mocao_n26.22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/mocao_n27.22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_de_aplausos_n28.22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_n01.22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_n02.22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_n05.22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_n06.22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_n07.22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1780/requerimento_n08.22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_n11.22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_n12.22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1789/requerimento_n13.22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1790/requerimento_n14.22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1791/requerimento_n15.22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1792/requerimento_n16.22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_n17.22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1794/requerimento_n18.22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1795/requerimento_n19.22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_n20.22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_n21.22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1807/requerimento_n22.22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_n23.22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1813/requerimento_n24.22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1814/requerimento_n25.22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1816/requerimento_n26.22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1817/requerimento_n27.22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_n28.22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_n29.22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_n30.22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_n32.22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1824/requerimento_n33.22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_n34.22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_n35.22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_n36.22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_n37.22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1832/requerimento_n38.22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1833/requerimento_n39.22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_n40.22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_n41.22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1836/requerimento_n42.22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1837/requerimento_n43.22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1838/requerimento_n44.22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1839/requerimento_n45.22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1840/requerimento_n46.22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_n47.22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1845/requerimento_n48.22.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1846/requerimento_n49.22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_n50.22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1848/requerimento_n51.22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_n52.22.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1850/requerimento_n53.22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_n54.22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_n55.22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_n56.22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_n57.22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_n58.22.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1858/requerimento_n59.22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_n60.22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1864/requerimento_n61.22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1868/requerimento_n63.22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1869/requerimento_n64.22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1873/requerimento_n66.22.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1874/requerimento_n67.22.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1875/requerimento_n68.22.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1882/requerimento_n69.22.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_n70.22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1884/requerimento_n71.22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1887/requerimento_n72.22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1888/requerimento_n73.22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1890/requerimento_n75.22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1892/requerimento_n76.22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1893/requerimento_n77.22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1894/requerimento_n78.22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1896/requerimento_n79.22.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1897/requerimento_n80.22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1898/requerimento_n81.22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1899/requerimento_n82.22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1900/requerimento_n83.22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1901/requerimento_n84.22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1903/requerimento_n85.22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1904/requerimento_n86.22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1905/requerimento_n87.22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1908/requerimento_n88.22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1909/requerimento_n89.22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1911/requerimento_n90.22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1912/requerimento_n91.22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1913/requerimento_n92.22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1914/requerimento_n93.22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1916/requerimento_n94.22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_n95.22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1918/requerimento_n96.22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1919/requerimento_n97.22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1920/requerimento_n98.22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1921/oficio_cms_77-2022_requerimentos_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1922/requerimento_n100.22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1923/requerimento_n101.22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_n102.22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1925/requerimento_n103.22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_n104.22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_n105.22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1940/requerimento_110-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1941/requerimento_n111.22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_n112.22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_n113.22.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1944/requerimento_n114.22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_n115.22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_n116.22.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1947/requerimento_n117.22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1948/requerimento_n118.22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1951/requerimento_n120.22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1953/requerimento_n121.22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1954/requerimento_n122.22.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1956/requerimento_n123.22.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1957/requerimento_n124.22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1958/requerimento_n125.22.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1964/requerimento_n126.22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1965/requerimento_n127.22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1966/requerimento_n128.22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1969/requerimento_129-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/requerimento_n132.22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/requerimento_n133.22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/requerimento_n134.22.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/requerimento_n135.22.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/requerimento_n136.22.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/requerimento_n137.22.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/requerimento_n138.22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/requerimento_n139.22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/requerimento_n140.22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/requerimento_n141.22.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_n142.22.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/requerimento_n144.22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_n145.22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/requerimento_n146.22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/requerimento_147-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_n148.22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/requerimento_n149.22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_n150.22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/requerimento_n151.22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/requerimento_n152.22.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/requerimento_n153.22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/requerimento_n154.22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/requerimento_n155.22.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/requerimento_n157.22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/requerimento_n158.22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/requerimento_n159.22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2019/requerimento_n160.22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2020/requerimento_n161.22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2021/requerimento_n162.22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_n163.22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2023/requerimento_n164.22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2025/requerimento_n165.22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2026/requerimento_n166.22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_n167.22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_168-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2029/requerimento_n169.22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_n170.22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2031/requerimento_n171.22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2032/requerimento_n172.22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/requerimento_n173.22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/requerimento_n174.22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_n175.22.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/requerimento_n176.22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_n177.22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/requerimento_n178.22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/requerimento_n179.22.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/requerimento_n180.22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_n181.22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/requerimento_n182.22.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_n183.22.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/requerimento_n184.22.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/requerimento_n185.22.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_n186.22.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_n187.22.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/requerimento_n188.22.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/requerimento_n189.22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/requerimento_n190.22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/requerimento_n191.22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/requerimento_n192.22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/requerimento_n193.22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/requerimento_n194.22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/requerimento_n195.22.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/requerimento_n196.22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/requerimento_n197.22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/requerimento_n198.22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/requerimento_n199.22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/requerimento_n200.22.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/requerimento_n201.22.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/requerimento_n202.22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/requerimento_n203.22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/requerimento_n204.22.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/requerimento_n205.22.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/requerimento_n206.22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/requerimento_n207.22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/requerimento_n209.22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/requerimento_n210.22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/requerimento_n211.22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/requerimento_n213.22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/requerimento_n214.22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/requerimento_n215.22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/requerimento_n216.22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/requerimento_n220.22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/requerimento_n221.22.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/requerimento_n222.22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/requerimento_n223.22.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/requerimento_n224.22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/requerimento_n225.22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/requerimento_n226.22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/requerimento_n227.22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/requerimento_n228.22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/requerimento_n229.22.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/requerimento_n230.22.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/requerimento_n231.22.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/requerimento_n232.22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/requerimento_n233.22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/requerimento_n234.22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_n_235.22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_n236.22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/requerimento_n237.22.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/requerimento_n238.22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/requerimento_n239.22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/requerimento_n240.22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/requerimento_n241.22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/requerimento_n242.22.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/requerimento_n243.22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/requerimento_n244.22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/requerimento_n_245-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/requerimento_n246.22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/requerimento_n247.22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/requerimento_n248.22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/requerimento_n249.22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/requerimento_n_250.22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/requerimento_n_251.22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/requerimento_n_252.22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/requerimento_n_253-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/requerimento_n_254.22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/requerimento_n_255.22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/requerimento_n_256.22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/requerimento_n_257.22.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/requerimento_n_258.22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/requerimento_n_259.22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/requerimento_n_260.22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/requerimento_n_261.22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/requerimento_n_262.22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_n_263.22.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/requerimento_n_264.22.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/requerimento_n_265.22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/requerimento_n_266.22.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/requerimento_n_267.22.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n_269.22.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_n_270.22.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_n_271.22.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/requerimento_n_273.22.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_n_274.22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/requerimento_n_275.22.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_n_276.22.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_n_277.22.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_n_278.22.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/requerimento_n_279.22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/requerimento_n_280.22.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/requerimento_n_281.22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/requerimento_n_282.22.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/requerimento_n_283.22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/requerimento_n_284.22.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_n_285.22.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n_288.22.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_n_289.22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/requerimento_n_290.22.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/requerimento_n_291.22.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_n_292.22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/requerimento_n_293.22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/requerimento_n_294.22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/requerimento_n_295.22.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_n_296.22.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/requerimento_n_297.22.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/requerimento_n_298.22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/requerimento_n_299.22.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/requerimento_n_300-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2257/requerimento_n301.22.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_no_302.22.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/requerimento_no_303.22.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/requerimento_no304.22.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/requerimento_n305.22.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/requerimento_no306.22.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/requerimento_n307.22.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2275/requerimento_no_308.22.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_no_309.22.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_no_310.22.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/requerimento_no_311.22.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/requerimento_no_312.22.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2283/requerimento_no_313.22.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_no_314.22.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/requerimento_no_316.22.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/requerimento_n317.22.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/requerimento_n318.22.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/requerimento_n_319-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/requerimento_no_320.22.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/requerimento_no_321.22.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/requerimento_n_322.22.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/requerimento_n_323-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/requerimento_n_324-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/requerimento_n_325-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_n326.22.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/requerimento_n327.22.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_no_328.22.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_no_329.22.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_no_333.22.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_no_334.22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/requerimento_no_335.22.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/requerimento_no_336.22.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/requerimento_no_337.22.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/requerimento_no_338.22.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/requerimento_no_339.22.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/requerimento_no_340.22.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_n_341-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_n342.22.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no_343.22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_no_344.22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/requerimento_no_345.22.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/requerimento_no_346.22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/requerimento_no_347.22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/requerimento_no_348.22.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/requerimento_no_349.22.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/requerimento_no_350.22.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_decreto_legislativo_n01.22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1815/pdl_n02.22.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1822/pdl_n03.22.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1830/pdl_n04.22.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1881/pdl_n05.22.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1885/pdl_n06.22.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1891/pdl_n07.22.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1927/pdl_n08.22.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1939/pdl_n09.22.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1959/pdl_n10.22.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1960/pdl_n11.22.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1961/pdl_n12.22.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1962/pdl_n13.22.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1963/pdl_n14.22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/pdl_n15.22.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2024/pdl_n16.22.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/pdl_n17.22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/pdl_n18.22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/pdl_n19.22.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/projeto_de_lei_de_decreto_legislativo_no_20.2023_autoria_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/pdl_n21.22.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/projeto_de_decreto_legislativo_n22.22.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/projeto_de_decreto_legislativo_n23.22.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/pdl_n24.22.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/pdl_n25.22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/pdl_n26.22.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/pdl_na27.22.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/pdl_na28.22.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/projeto_de_decreto_legislativo_n29.22.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/pdl_n30.22.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/pdl_n31.22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/pdl_n32.22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/pdl_n33.22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/pdl_n34.22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/pdl_n35.22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/emenda_impositiva_n_01-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/emenda_impositiva_n_02-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/emenda_impositiva_n_03-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/emenda_impositiva_n_04-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/emenda_impositiva_n_05-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/emenda_impositiva_n_06-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/emenda_impositiva_n_07-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/emenda_modificativa_no_8-2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/emenda_impositiva_n_09-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/emenda_impositiva_n_10-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/emenda_impositiva_n_11-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/emenda_impositiva_n_12-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/emenda_impositiva_n_13-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/emenda_modificativa_ldo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_complementar_n_1-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_complementar_n_2-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1867/peojeto_de_lei_complementar_n_1-2022_executivo_municipal_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_complementar_n2.2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/projeto_de_lei_complementar_executivo_no_3_de_2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_complementar_n_4-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_complementar_05_alteracao_da_lc_300_-_autoriza_receber_servidores_em_cessao.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/plc_6-2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_lei_complementar_08_altera_padrao_salarial_motorista_ass.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_complementar_09_monitor_de_creche_ass.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/projeto_de_lei_complementar_n_10-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_lei_n1.2022_marisa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_n_2-2022_autoria_do_vereador_thiago_henrique_de_assis._15_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_n_4-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_n_5-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1955/pl_6-2022_-_cassiolato.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1967/projeto_de_lei_n_7-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_n_8-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei_n_10-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_lei_ordinaria_n_11-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_ordinaria_n_12-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/projeto_de_lei_ordinaria_n_13-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_ordinaria_n_14-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/projeto_de_lei_ordinaria_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/projeto_de_lei_ordinaria_n_16-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/projeto_de_lei_n_17-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/projeto_de_lei_n_18-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_n_19-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/projeto_de_lei_n_20-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/projeto_de_lei_n_21-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/projeto_de_lei_n_22-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_n_23-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/projeto_de_lei_n_24-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/projeto_de_lei_n_25-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/projeto_de_lei_n_26-2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/projeto_de_lei_n_27-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/projeto_de_lei_n_28-2022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/projeto_de_lei_n_30-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/projeto_de_lei_n_31-2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/projeto_de_lei_ordinaria_n_32-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_n_33-2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_n_34-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_n_35-2022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/projeto_de_lei_n_36-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/projeto_de_lei_n_37-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/pl_50-2022_-_executivo_completo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_n_40-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/projeto_de_lei_n_41-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_n_42-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/projeto_de_lei_n_43-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/projeto_de_lei_no_44.2022_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/projeto_de_lei_no_46.2022_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/projeto_de_lei_no_47.2022_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_n_1-2022_executivo_municipal_3_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1776/pl_2-2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_n_3-2022_executivo_municipal_3_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_no_4-2022_executivo_municipal_3_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_5.2022_autoria_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_n_6-2022_executivo_municial_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_n_7-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_de_lei_n_8-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_n_9-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_n_10-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_n_11-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_lei_n_12-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1952/projeto_de_lei_n_13-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1968/projeto_de_lei_n_14-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_lei_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/projeto_de_lei_ordinaria_n_16-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei_ordinaria_n_17-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_ordinaria_n_18-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_ordinaria_n_19-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_ordinaria_n_20-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_ordinaria_n_21-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_lei_ordinaria_n_22-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/projeto_de_lei_n_23-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/projeto_de_lei_n_24-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/projeto_de_lei_n25.2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/projeto_de_lei_n_26-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/projeto_de_lei_n_27-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/projeto_de_lei_n_28-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/projeto_de_lei_n_29-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_lei_n_30-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_lei_n_31-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_n_32-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_lei_n_33-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/pl_34-2022_-_executivo_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/projeto_de_lei_n_35-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/pl_36-2022_loa_completo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/projeto_de_lei_n_37-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_n_38-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/projeto_de_lei_n_39-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/projeto_de_lei_n40.2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_n41.2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_42-2022_-_completo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_n_43-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_n_44-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2273/projeto_de_lei_n_45-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_n_46-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_n_47-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/projeto_de_lei_n_48-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/projeto_de_lei_n_49-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/projeto_de_lei_n_50-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/projeto_de_lei_n_51-2022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/projeto_de_lei_n_52-2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/projeto_de_lei_n_53-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/projeto_de_lei_n_54.2022_executivo_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/pl_55-2022_-_executivo_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/projeto_de_lei_ordinaria_n56.2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/projeto_de_lei_no57.2022_autoria_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/veto_n_1-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/veto_n2_2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/veto_n3_2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/veto_n4_2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/veto_n5_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/veto_n6_2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/veto_n7_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/pl_36.2022_-_loa_2023__emenda_2_cfo.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/pl_34.2022_-_ldo_2023__emenda_cfo.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_n01.22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1783/indicacao_n02.22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1784/indicacao_n03.22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1786/indicacao_n04.22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_n05.22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_n06.22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n07.22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_n08.22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n09.22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_n10.22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1809/indicacao_n11.22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1810/indicacao_n12.22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_n13.22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n14.22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_n15.22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_n16.22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_n17.22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_n18.22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1870/indicacao_n19.22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1871/indicacao_n20.22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n21.22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n22.22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n23.22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1879/indicacao_n24.22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_n25.22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n26.22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_n27.22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1950/indicacao_n28.22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1972/indicacao_n29.22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_n30.22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_n_31-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2006/indicacao_n32.22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/indicacao_n33.22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/indicacao_n34.22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/indicacao_n35.22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2064/indicacao_n36.22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/indicacao_n37.22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/indicacao_n38.22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_n39.22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n41.22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_n42.22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_n43.22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_n44.22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_n45.22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n46.22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_n47.22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/indicacao_n48.22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_n49.22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_n50.22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_n51.22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_n52.22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/indicacao_n53.22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/indicacao_n54.22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/indicacao_n55.22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_n56.22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/indicacao_n57.22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n58.22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_n59.22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/indicacao_n60.22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1785/mocao_n02.22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1853/mocao_de_aplausos_n03.22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1859/mocao_de_aplausos_n04.22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1860/mocao_de_aplausos_n05.22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1862/mocao_de_aplausos_n06.22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1866/mocao_n07.22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/mocao_de_aplausos_n08.22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/mocao_de_aplausos_n09.22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2001/mocao_n10.22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/mocao_de_aplausos_n11.22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/mocao_de_aplausos_n12.22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/mocao_de_aplausos_n13.22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/mocao_de_aplausos_n14.22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_de_aplausos_n15.22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/mocao_de_aplausos_n_16-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/mocao_de_aplausos_n_17-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/mocao_de_aplausos_n18.22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/mocao_de_aplausos_n19.22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/mocao_de_aplausos_n20.22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/mocao_de_aplausos_n21.22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_n22.22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_de_aplausos_n23.22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/mocao_de_aplausos_n24.22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/mocao_de_aplausos_n25.22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/mocao_n26.22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/mocao_n27.22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_de_aplausos_n28.22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_n01.22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_n02.22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_n05.22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_n06.22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_n07.22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1780/requerimento_n08.22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_n11.22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_n12.22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1789/requerimento_n13.22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1790/requerimento_n14.22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1791/requerimento_n15.22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1792/requerimento_n16.22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_n17.22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1794/requerimento_n18.22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1795/requerimento_n19.22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_n20.22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_n21.22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1807/requerimento_n22.22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_n23.22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1813/requerimento_n24.22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1814/requerimento_n25.22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1816/requerimento_n26.22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1817/requerimento_n27.22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_n28.22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_n29.22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_n30.22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_n32.22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1824/requerimento_n33.22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_n34.22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_n35.22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_n36.22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_n37.22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1832/requerimento_n38.22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1833/requerimento_n39.22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_n40.22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_n41.22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1836/requerimento_n42.22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1837/requerimento_n43.22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1838/requerimento_n44.22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1839/requerimento_n45.22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1840/requerimento_n46.22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_n47.22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1845/requerimento_n48.22.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1846/requerimento_n49.22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_n50.22.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1848/requerimento_n51.22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_n52.22.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1850/requerimento_n53.22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_n54.22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_n55.22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_n56.22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_n57.22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_n58.22.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1858/requerimento_n59.22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_n60.22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1864/requerimento_n61.22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1868/requerimento_n63.22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1869/requerimento_n64.22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1873/requerimento_n66.22.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1874/requerimento_n67.22.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1875/requerimento_n68.22.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1882/requerimento_n69.22.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_n70.22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1884/requerimento_n71.22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1887/requerimento_n72.22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1888/requerimento_n73.22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1890/requerimento_n75.22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1892/requerimento_n76.22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1893/requerimento_n77.22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1894/requerimento_n78.22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1896/requerimento_n79.22.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1897/requerimento_n80.22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1898/requerimento_n81.22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1899/requerimento_n82.22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1900/requerimento_n83.22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1901/requerimento_n84.22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1903/requerimento_n85.22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1904/requerimento_n86.22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1905/requerimento_n87.22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1908/requerimento_n88.22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1909/requerimento_n89.22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1911/requerimento_n90.22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1912/requerimento_n91.22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1913/requerimento_n92.22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1914/requerimento_n93.22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1916/requerimento_n94.22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_n95.22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1918/requerimento_n96.22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1919/requerimento_n97.22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1920/requerimento_n98.22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1921/oficio_cms_77-2022_requerimentos_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1922/requerimento_n100.22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1923/requerimento_n101.22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1924/requerimento_n102.22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1925/requerimento_n103.22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1926/requerimento_n104.22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1933/requerimento_n105.22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1940/requerimento_110-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1941/requerimento_n111.22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1942/requerimento_n112.22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_n113.22.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1944/requerimento_n114.22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_n115.22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_n116.22.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1947/requerimento_n117.22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1948/requerimento_n118.22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1951/requerimento_n120.22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1953/requerimento_n121.22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1954/requerimento_n122.22.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1956/requerimento_n123.22.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1957/requerimento_n124.22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1958/requerimento_n125.22.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1964/requerimento_n126.22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1965/requerimento_n127.22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1966/requerimento_n128.22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1969/requerimento_129-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/requerimento_n132.22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/requerimento_n133.22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/requerimento_n134.22.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/requerimento_n135.22.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/requerimento_n136.22.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/requerimento_n137.22.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/requerimento_n138.22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/requerimento_n139.22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/requerimento_n140.22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/requerimento_n141.22.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_n142.22.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/requerimento_n144.22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_n145.22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/requerimento_n146.22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/requerimento_147-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/requerimento_n148.22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/requerimento_n149.22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_n150.22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/requerimento_n151.22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/requerimento_n152.22.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/requerimento_n153.22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/requerimento_n154.22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/requerimento_n155.22.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/requerimento_n157.22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/requerimento_n158.22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/requerimento_n159.22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2019/requerimento_n160.22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2020/requerimento_n161.22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2021/requerimento_n162.22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_n163.22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2023/requerimento_n164.22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2025/requerimento_n165.22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2026/requerimento_n166.22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_n167.22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_168-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2029/requerimento_n169.22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_n170.22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2031/requerimento_n171.22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2032/requerimento_n172.22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/requerimento_n173.22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/requerimento_n174.22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_n175.22.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/requerimento_n176.22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_n177.22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/requerimento_n178.22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/requerimento_n179.22.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/requerimento_n180.22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_n181.22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/requerimento_n182.22.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_n183.22.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/requerimento_n184.22.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/requerimento_n185.22.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_n186.22.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_n187.22.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/requerimento_n188.22.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/requerimento_n189.22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/requerimento_n190.22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/requerimento_n191.22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/requerimento_n192.22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/requerimento_n193.22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/requerimento_n194.22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/requerimento_n195.22.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/requerimento_n196.22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/requerimento_n197.22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/requerimento_n198.22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/requerimento_n199.22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/requerimento_n200.22.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/requerimento_n201.22.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/requerimento_n202.22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/requerimento_n203.22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/requerimento_n204.22.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/requerimento_n205.22.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/requerimento_n206.22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/requerimento_n207.22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/requerimento_n209.22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/requerimento_n210.22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/requerimento_n211.22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/requerimento_n213.22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/requerimento_n214.22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/requerimento_n215.22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/requerimento_n216.22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/requerimento_n220.22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/requerimento_n221.22.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/requerimento_n222.22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/requerimento_n223.22.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/requerimento_n224.22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/requerimento_n225.22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/requerimento_n226.22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/requerimento_n227.22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/requerimento_n228.22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/requerimento_n229.22.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/requerimento_n230.22.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/requerimento_n231.22.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/requerimento_n232.22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/requerimento_n233.22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/requerimento_n234.22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_n_235.22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_n236.22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/requerimento_n237.22.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/requerimento_n238.22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/requerimento_n239.22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/requerimento_n240.22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/requerimento_n241.22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/requerimento_n242.22.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/requerimento_n243.22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/requerimento_n244.22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/requerimento_n_245-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/requerimento_n246.22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/requerimento_n247.22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/requerimento_n248.22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/requerimento_n249.22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/requerimento_n_250.22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/requerimento_n_251.22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/requerimento_n_252.22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/requerimento_n_253-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/requerimento_n_254.22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/requerimento_n_255.22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/requerimento_n_256.22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/requerimento_n_257.22.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/requerimento_n_258.22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/requerimento_n_259.22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/requerimento_n_260.22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/requerimento_n_261.22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/requerimento_n_262.22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_n_263.22.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/requerimento_n_264.22.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/requerimento_n_265.22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/requerimento_n_266.22.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/requerimento_n_267.22.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n_269.22.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_n_270.22.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_n_271.22.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/requerimento_n_273.22.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_n_274.22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/requerimento_n_275.22.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_n_276.22.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_n_277.22.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_n_278.22.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/requerimento_n_279.22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/requerimento_n_280.22.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/requerimento_n_281.22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/requerimento_n_282.22.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/requerimento_n_283.22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/requerimento_n_284.22.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_n_285.22.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n_288.22.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_n_289.22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/requerimento_n_290.22.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/requerimento_n_291.22.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_n_292.22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/requerimento_n_293.22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/requerimento_n_294.22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/requerimento_n_295.22.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_n_296.22.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/requerimento_n_297.22.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/requerimento_n_298.22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/requerimento_n_299.22.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/requerimento_n_300-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2257/requerimento_n301.22.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_no_302.22.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/requerimento_no_303.22.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/requerimento_no304.22.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/requerimento_n305.22.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/requerimento_no306.22.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/requerimento_n307.22.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2275/requerimento_no_308.22.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_no_309.22.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_no_310.22.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/requerimento_no_311.22.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/requerimento_no_312.22.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2283/requerimento_no_313.22.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_no_314.22.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/requerimento_no_316.22.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/requerimento_n317.22.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/requerimento_n318.22.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/requerimento_n_319-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/requerimento_no_320.22.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/requerimento_no_321.22.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/requerimento_n_322.22.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/requerimento_n_323-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/requerimento_n_324-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/requerimento_n_325-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_n326.22.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/requerimento_n327.22.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_no_328.22.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_no_329.22.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/requerimento_no_333.22.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/requerimento_no_334.22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/requerimento_no_335.22.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/requerimento_no_336.22.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/requerimento_no_337.22.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/requerimento_no_338.22.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/requerimento_no_339.22.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/requerimento_no_340.22.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_n_341-2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_n342.22.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no_343.22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_no_344.22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/requerimento_no_345.22.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/requerimento_no_346.22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/requerimento_no_347.22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/requerimento_no_348.22.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/requerimento_no_349.22.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/requerimento_no_350.22.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_decreto_legislativo_n01.22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1815/pdl_n02.22.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1822/pdl_n03.22.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1830/pdl_n04.22.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1881/pdl_n05.22.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1885/pdl_n06.22.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1891/pdl_n07.22.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1927/pdl_n08.22.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1939/pdl_n09.22.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1959/pdl_n10.22.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1960/pdl_n11.22.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1961/pdl_n12.22.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1962/pdl_n13.22.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1963/pdl_n14.22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/pdl_n15.22.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2024/pdl_n16.22.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/pdl_n17.22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/pdl_n18.22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/pdl_n19.22.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/projeto_de_lei_de_decreto_legislativo_no_20.2023_autoria_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/pdl_n21.22.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/projeto_de_decreto_legislativo_n22.22.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/projeto_de_decreto_legislativo_n23.22.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/pdl_n24.22.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/pdl_n25.22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/pdl_n26.22.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/pdl_na27.22.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/pdl_na28.22.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/projeto_de_decreto_legislativo_n29.22.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/pdl_n30.22.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/pdl_n31.22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/pdl_n32.22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/pdl_n33.22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/pdl_n34.22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/pdl_n35.22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/emenda_impositiva_n_01-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/emenda_impositiva_n_02-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/emenda_impositiva_n_03-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/emenda_impositiva_n_04-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/emenda_impositiva_n_05-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/emenda_impositiva_n_06-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/emenda_impositiva_n_07-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/emenda_modificativa_no_8-2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/emenda_impositiva_n_09-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/emenda_impositiva_n_10-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/emenda_impositiva_n_11-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/emenda_impositiva_n_12-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/emenda_impositiva_n_13-2022_-_de_01_de_dezembro_de_2022_-_ao_projeto_de_lei_ordinaria_n_36-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/emenda_modificativa_ldo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/emendas_modificativas_loa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1886/projeto_de_lei_complementar_n_1-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_complementar_n_2-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1867/peojeto_de_lei_complementar_n_1-2022_executivo_municipal_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1970/projeto_de_lei_complementar_n2.2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/projeto_de_lei_complementar_executivo_no_3_de_2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_complementar_n_4-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_complementar_05_alteracao_da_lc_300_-_autoriza_receber_servidores_em_cessao.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/plc_6-2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_lei_complementar_08_altera_padrao_salarial_motorista_ass.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/projeto_de_lei_complementar_09_monitor_de_creche_ass.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/projeto_de_lei_complementar_n_10-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_lei_n1.2022_marisa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_n_2-2022_autoria_do_vereador_thiago_henrique_de_assis._15_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_n_4-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_n_5-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1955/pl_6-2022_-_cassiolato.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1967/projeto_de_lei_n_7-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_n_8-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei_n_10-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_lei_ordinaria_n_11-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_ordinaria_n_12-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/projeto_de_lei_ordinaria_n_13-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_ordinaria_n_14-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/projeto_de_lei_ordinaria_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/projeto_de_lei_ordinaria_n_16-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/projeto_de_lei_n_17-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/projeto_de_lei_n_18-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_n_19-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/projeto_de_lei_n_20-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/projeto_de_lei_n_21-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/projeto_de_lei_n_22-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_n_23-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/projeto_de_lei_n_24-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/projeto_de_lei_n_25-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/projeto_de_lei_n_26-2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/projeto_de_lei_n_27-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/projeto_de_lei_n_28-2022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/projeto_de_lei_n_30-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/projeto_de_lei_n_31-2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/projeto_de_lei_ordinaria_n_32-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_n_33-2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_n_34-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/projeto_de_lei_n_35-2022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/projeto_de_lei_n_36-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/projeto_de_lei_n_37-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/pl_50-2022_-_executivo_completo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_n_40-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/projeto_de_lei_n_41-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_n_42-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/projeto_de_lei_n_43-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/projeto_de_lei_no_44.2022_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/projeto_de_lei_no_46.2022_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/projeto_de_lei_no_47.2022_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_n_1-2022_executivo_municipal_3_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1776/pl_2-2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_n_3-2022_executivo_municipal_3_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_no_4-2022_executivo_municipal_3_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_5.2022_autoria_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_n_6-2022_executivo_municial_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_n_7-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1910/projeto_de_lei_n_8-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_n_9-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_n_10-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_lei_n_11-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_lei_n_12-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1952/projeto_de_lei_n_13-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1968/projeto_de_lei_n_14-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_lei_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/projeto_de_lei_ordinaria_n_16-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_lei_ordinaria_n_17-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2018/projeto_de_lei_ordinaria_n_18-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_ordinaria_n_19-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_ordinaria_n_20-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_ordinaria_n_21-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_lei_ordinaria_n_22-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/projeto_de_lei_n_23-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/projeto_de_lei_n_24-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/projeto_de_lei_n25.2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/projeto_de_lei_n_26-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/projeto_de_lei_n_27-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/projeto_de_lei_n_28-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/projeto_de_lei_n_29-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_lei_n_30-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_lei_n_31-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_n_32-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_lei_n_33-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/pl_34-2022_-_executivo_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/projeto_de_lei_n_35-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/pl_36-2022_loa_completo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/projeto_de_lei_n_37-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_n_38-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/projeto_de_lei_n_39-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/projeto_de_lei_n40.2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_n41.2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_42-2022_-_completo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_n_43-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_n_44-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2273/projeto_de_lei_n_45-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_n_46-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_n_47-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/projeto_de_lei_n_48-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/projeto_de_lei_n_49-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/projeto_de_lei_n_50-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/projeto_de_lei_n_51-2022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/projeto_de_lei_n_52-2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/projeto_de_lei_n_53-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/projeto_de_lei_n_54.2022_executivo_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/pl_55-2022_-_executivo_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/projeto_de_lei_ordinaria_n56.2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/projeto_de_lei_no57.2022_autoria_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/veto_n_1-2022_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/veto_n2_2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/veto_n3_2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/veto_n4_2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/veto_n5_2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/veto_n6_2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/veto_n7_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H619"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="190" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>