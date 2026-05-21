--- v0 (2025-12-18)
+++ v1 (2026-05-21)
@@ -10,815 +10,815 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5759" uniqueCount="2283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5759" uniqueCount="2284">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/</t>
+    <t>http://sapl.serrana.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA A IMPLEMENTAÇÃO DO ADICIONAL POR MERECIMENTO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDICA A CONCESSÃO DE PROJETOS DE PLANTAS DE CASAS AOS MUNÍCIPES DE BAIXA RENDA</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2405/indicacao_03-2023_-_waldenor_de_assis_silva.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2405/indicacao_03-2023_-_waldenor_de_assis_silva.pdf</t>
   </si>
   <si>
     <t>Construção de Calçada no entorno da Área Verde da Rua José Carnaval</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Policial Paulo Cassiolato</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2431/indicacao_04-2023_-_paulo_roberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2431/indicacao_04-2023_-_paulo_roberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ELABORADO ESTUDO PARA INTENSIFICAR A REALIZAÇÃO DE FUMACÊ NOS PERÍODOS DE MAIOR PROLIFERAÇÃO DE MOSQUITOS</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2432/indicacao_05-2023_-_paulo_roberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2432/indicacao_05-2023_-_paulo_roberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA A INSTALAÇÃO DE CAÇAMBAS NA ENTRADA RIO PARDO.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Duda do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2440/indicacao_06-2023_-_ricardo_adriano_de_luna_farias.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2440/indicacao_06-2023_-_ricardo_adriano_de_luna_farias.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AÇÕES E ACOMPANHAMENTO DE SAÚDE BUCAL NAS ESCOLAS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE SERRANA</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2441/indicacao_07-2023_-_ricardo_adriano_de_luna_farias.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2441/indicacao_07-2023_-_ricardo_adriano_de_luna_farias.pdf</t>
   </si>
   <si>
     <t>DESENVOLVIMENTO EDUCAÇÃO MUSICAL E TRABALHO EM GRUPO NAS ESCOLAS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE SERRANA</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jarbas Cabelereiro</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal faça o recapeamento na rua São Sebastião em toda sua extensão.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal faça o recapeamento na rua Serafim do Bem, em toda sua extensão.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal crie vagas de estacionamento na rua José Corrêa Filho em frente a escola ETEC.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Andréia Prates</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2451/indicacao_n11.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2451/indicacao_n11.2023.pdf</t>
   </si>
   <si>
     <t>INDICA A ALTERAÇÃO DO CÓDIGO TRIBUTÁRIO MUNICIPAL, NO QUE SE REFERE À CONCESSÃO DE ISENÇÃO DE IPTU.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_12.2023_-_bicicletas_para_agentes_lucia.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_12.2023_-_bicicletas_para_agentes_lucia.docx</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE BICICLETAS PARA SEREM UTILIZADAS PELOS AGENTES COMUNITÁRIOS DE SAÚDE E PELOS AGENTES DE COMBATE ÀS ENDEMIAS, NO EXERCÍCIO DO TRABALHO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Protetora Rose Storari</t>
   </si>
   <si>
     <t>Reservado para Rose</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2529/indicacao_n14.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2529/indicacao_n14.2023.pdf</t>
   </si>
   <si>
     <t>Indica a criação de plano de carreira com progressão funcional, promoção e incentivo de qualificação aos servidores do quadro de apoio escolar, do município de Serrana.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_n15.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_n15.2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A ADOÇÃO DO NOME "MONTE DAS OLIVEIRAS" COMO NOMENCLATURA NA AREA DE CONVIVÊNCIA ENTRE 0 LOTEAMENTO BILLABONG LOTEAMENTO CAMPANÁRIO.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_n16.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_n16.2023.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DETECTOR DE METAIS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2597/indicacao_n17.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2597/indicacao_n17.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ELABORADO PROJETO DE LEI QUE CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, A SER PAGA AOS POLICIAIS CIVIS DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2598/indicacao_n18.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2598/indicacao_n18.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ELABORADO PROJETO DE LEI QUE CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, A SER PAGA AOS MILITARES DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO, REVOGANDO EXPRESSAMENTE A LEI N9 1525/2013.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2604/indicacao_n19.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2604/indicacao_n19.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA O RECAPEAMENTO DAS RUAS: LINO UZUELI, RUA LUIZ RODRIGUES SOEIRA, RUA BELMIRO CAVALHEIRO E RUA GERALDO APARECIDO ROSÁRIO EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_n20.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_n20.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA REPAROS DA CALÇADA NA PRAÇA ARISTIDES GOMES, ROTATÓRIA DO CRISTO.,INCLUSIVE COLOQUE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Bis do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2615/indicacao_n21.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2615/indicacao_n21.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE 0 ATENDIMENTO DE PROFISSIONAIS NA AREA DE PISICOLOGIA E FONOAUDIOLOGIA NAS ESCOLAS DA REDE PÚBLICA DO MUNICIPIO DE SERRANA/SP.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_n22.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_n22.2023.pdf</t>
   </si>
   <si>
     <t>Indica a colocação dos nomes de Antônia Sertori Alberto (Lei nº 1831/2017) e .... (Lei nº...) nas ruas dos novos empreendimento em Serrana.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_n23.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_n23.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE RECAPEAMENTO E CONSTRUÇÃO DE LOMBADAS NA R. SERAFIM DO BEM (TODA EXTENÇAO).</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_n24.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_n24.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE RECAPEAMENTO ASFALTICO EM TODA A EXTENSÃO DA RUA JOSÉ PEDRO BARBOSA ,SENDO A RUA DO CORTEJO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_n25.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_n25.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE LIMPEZA E PODA DAS ÁRVORES DA MARGINAL DA RUA RIO DE JANEIRO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_26.2023_-_politica_municipal_seguranca_alimentar_lucia.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_26.2023_-_politica_municipal_seguranca_alimentar_lucia.docx</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE PROJETO DE LEI PARA INSTITUIR A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL SUSTENTÁVEL NO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_n27.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_n27.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL COLOQUE O NOME DO DEPUTADO FEDERAL LUIZ FELIPE BALEIA TENUTO ROSSI NO PRÉDIO DO PROGRAMA INOVA ( ANTIGA COZINHA PILOTO).</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2674/indicacao_n28.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2674/indicacao_n28.2023.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE CAMERAS DE MONITORAMENTO NA PRAÇA DA ESCOLA JARDIM DAS ROSAS E NA PRAÇA ARISTIDES GOMES (PRAÇA DA ROTATÓRIA DO CRISTO).</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/resposta_indicacao_29.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/resposta_indicacao_29.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LOMBADA E SINALIZAÇÃO NA RUA GUANABARA, ALTURA DO NÚMERO 359.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/indicacao_n30.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/indicacao_n30.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO RECAPEAMENTO DA RUA AMÉRICO BARICALA EM TODA EXTENÇÃO.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2677/indicacao_n31.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2677/indicacao_n31.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO RECAPEAMENTO DA RUA ANTONIO JOSÉ DO BEM EM TODA EXTENÇÃO.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/indicacao_n32.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/indicacao_n32.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO INDICANDO O POUPA TEMPO E HOSPITAL ESTADUAL.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_n33.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_n33.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO AO ORGÃO RESPONSÁVEL A CONSTRUÇÃO DE CALÇADA NA VIELA (AO LADO) DA EMEF. PROF. MARIA ANTONIA SOARES SELEGATO.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/indicacao_n34.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/indicacao_n34.2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO AO ORGÃO RESPONSÁVEL A CONSTRUÇÃO DE ESTACIONAMENTO AO LADO (ÁREA VERDE) DA EMEF. PROF. MARIA ANTONIA SOARES SELEGATO.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/indicacao_n35.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/indicacao_n35.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ALTERADA A LEI N. 1.905/2018 QUE DISPÕE SOBRE O TRANSPORTE ESCOLAR PRIVADO NO MUNICÍPIO DE SERRANA/SP.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/indicacoes_n36.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/indicacoes_n36.23.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL ESTUDO TÉCNICO PARA REDUÇÃO DAS TAXAS DE LICENÇA E FUNCIONAMENTO DAS EMPRESAS NO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacoes_n37.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacoes_n37.23.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Cultura, Esportes e Turismo programe atividades como recreação, esportes, gincanas, exibição de filmes infantis, cinema e aulas de danças, no mês de férias, estendendo essa programação para todos os bairros.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacoes_n38.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacoes_n38.23.pdf</t>
   </si>
   <si>
     <t>SOLICITO RECAPEAMENTO DAS RUAS VALDECI BERNADINO DA SILVA E DA RUA TANCREDO DE ALMEIDA NEVES</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Edinho Felix</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/indicacao_39.2023_-_abono_natalino_aposentados_edinho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/indicacao_39.2023_-_abono_natalino_aposentados_edinho.pdf</t>
   </si>
   <si>
     <t>Indica a concessão de abono natalino aos servidores públicos aposentados do Município de Serrana.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_40-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_40-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO OPERAÇÃO TAPA BURACOS, CONSTRUÇÃO DE UMA LOMBADA E SINALIZAÇÃO NA RUA PROCÓPIO FERREIRA BARBOSA.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_41-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_41-2023.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADAS E SINALIZAÇÃO NOS TRÊS ULTIMOS QUARTEIRÕES DA RUA CELSO ZARUH, SENTIDO CENTRO -BAIRRO</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2816/indicacao_42.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2816/indicacao_42.23.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 26/2023, que indica ao Poder Executivo Municipal, a elaboração de projeto de lei para instituir a Política Municipal de Segurança Alimentar e Nutricional Sustentável, no Município de Serrana.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/indicacao_43.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/indicacao_43.23.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCESSÃO DE DIÁRIAS AOS SERVIDORES PÚBLICOS MUNICIPAIS, OCUPANTES DO CARGO DE MOTORISTA DA PREFEITURA MUNICIPAL DE SERRANA.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/indicacao_44.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/indicacao_44.23.pdf</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE PROJETO DE LEI PARA AUMENTAR A DURAÇÃO DA LICENÇA-PATERNIDADE PREVISTA NA LEI COMPLEMENTAR Nº 300/2012.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_45.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_45.23.pdf</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE PROJETO DE LEI PARA INSTITUIR A PRIORIDADE DE ATENDIMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE POSSUAM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_46.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_46.23.pdf</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE PROJETO DE LEI PARA INSTITUIR O DIREITO DOS CASAIS SERVIDORES PÚBLICOS MUNICIPAIS DE COINCIDIREM SUAS FÉRIAS.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/indicacao_n47.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/indicacao_n47.23.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de cargos de Professor de Apoio (Mediador), Professor de Atendimento Especializado (AEE) e de Profissional de Apoio (Cuidador), na Prefeitura Municipal de Serrana.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/indicacoes_n48.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/indicacoes_n48.23.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CALÇADA DA AVENIDA HABIB JABALI, NO QUARTEIRÃO DE FRENTE O SUPERMERCADO COPERCANA, NA AV. HABIB JÁBALI.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/indicacoes_n49.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/indicacoes_n49.23.pdf</t>
   </si>
   <si>
     <t>REPARO E MELHORIAS DA ILUMINAÇÃO PÚBLICA NA RUA JOSÉ CUSTÓDIO ALVES</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacoes_n50.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacoes_n50.23.pdf</t>
   </si>
   <si>
     <t>REQUER SOLUÇÃO PARA O PROBLEMA DE MAL CHEIRO NA SAÍDA DA CIDADE PELA AVENIDA HABIB JABALI COM A RUA RIO DE JANEIRO</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacoes_n51.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacoes_n51.23.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS NA RUA FRANCISCO MARTINS FILHO EM LOCAIS ESTRATÉGICOS</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacoes_n52.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacoes_n52.23.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA MANUTENÇÃO NA TUBULAÇÃO DE ESGOTO NA RUA LUIZ PEDRO GONÇALVES NO JARDIM PARANOÁ</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/indicacoes_n53.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/indicacoes_n53.23.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REFORMA DO VESTIÁRIO DO CAMPINHO DE AREIA DO BAIRRO JARDIM DO ALTO, PRÓXIMO A RUA JOSÉ CARNAVAL</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/indicacoes_n54.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/indicacoes_n54.23.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA DA ESTÁTUA DO CRISTO LOCALIZADO NA ROTATÓRIA ARISTIDES GOMES</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/indicacoes_n55.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/indicacoes_n55.23.pdf</t>
   </si>
   <si>
     <t>PODA E ELEVAÇÃO DAS COPAS DAS ÁRVORES DE TODA A EXTENSÃO DA AVENIDA HABIB JABALI</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/indicacoes_n56.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/indicacoes_n56.23.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE PANTAS DANINHAS DA MARGINAL DA RODOVIA ABRAÃO ASSED, SAÍDA PARA RIBEIRÃO PRETO ATÉ ÀS PROXIMIDADES DO VIADUTO DA USINA DA PEDRA</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacoes_n57.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacoes_n57.23.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTO PARA CAMINHADA NA EXTENSÃO DA RUA MANOEL PARREIRA, SAÍDA PARA CIDADE DE CRAVINHOS</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacoes_n58.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacoes_n58.23.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BANCOS NO CANTEIRO CENTRAL NA EXTENSÃO DA AVENIDA LEOLINO GONÇALVES DE OLIVEIRA</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_n59.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_n59.23.pdf</t>
   </si>
   <si>
     <t>INDICA A REDUÇÃO DE CARGA HORÁRIA PARA SERVIDORES MUNICIPAIS QUE POSSUAM SOB SUA DEPENDÊNCIA FILHOS NATURAIS, ADOTADOS OU SOB SUA GUARDA JUDICIAL, PORTADOR DE DEFICIÊNCIA MODERADA E GRAVE, COM QUALQUER IDADE.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_n60.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_n60.23.pdf</t>
   </si>
   <si>
     <t>INDICA A REGULAMENTAÇÃO DO RECEBIMENTO DO DÉCIMO TERCEIRO SALÁRIO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA REPARO ASFALTICO DE UMA CRATERA NA RUA TITO DE MELO, EM FRENTE AO Nº 89.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA GUIAS NOS CANTEIROS DA RUA JOSÉ CORREIA FILHO, NAS PROXIMIDADES DO SUPERMERCADO MIALICH, EVITANDO A DESTRUIÇÃO DE GRAMAS.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
@@ -921,535 +921,538 @@
   <si>
     <t>73</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ALTERAÇÃO DA REDAÇÃO DA LEI 1075/2005 QUE CRIA O CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA (CMPCD).</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>INDICA A DESTINAÇÃO DE RECURSOS NO ORÇAMENTO PÚBLICO DO EXERCÍCIO DE 2024 PARA PROMOVER O “PROGRAMA EDUCAÇÃO NO TRÂNSITO”, INSTITUÍDO PELA LEI Nº 2.029/2021.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2406/mocao_01-2023_-_rosemeire_aparecida_barbosa_storari.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2406/mocao_01-2023_-_rosemeire_aparecida_barbosa_storari.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A COLABORADORA DA CASA DE ACOLHIMENTO PARA PESSOAS EM SITUAÇÃO DE RUA, VANETI MOURA DOS SANTOS.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2436/mocao_2-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2436/mocao_2-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTE DE CONTROLE DE ENDEMIAS.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2460/mocao_3-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2460/mocao_3-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TODOS OS AGENTES DE CONSERVAÇÃO DO ESPAÇO PÚBLICO DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2573/mocao_4-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2573/mocao_4-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELA INICIATIVA ESPETACULAR DA ESF. BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>Maria do Tenório</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2663/mocao_no_5-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2663/mocao_no_5-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE SERRANA AOS SENHORES LUCIANO BELUTTI DA SILVA, FERNANDO SEIXAS DOS REIS, EDMILSON ALVES DA SILVA E THALES BOTTA BORGES, DO SETOR DE PROJETOS.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2664/mocao_no_6-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2664/mocao_no_6-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO NOSSO PREFEITO LEONARDO CARESSATO CAPITELI E AO SECRETARIO DE ESPORTES E CULTURA, PAULO RICARDO ROZARIO,</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2671/mocao_no_7-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2671/mocao_no_7-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A NOSSA VICE-PREFEITA MUNICIPAL DE SERRANA, SENHORA LEILA APARECIDA VALLE GUSMÃO.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/mocao_n8.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/mocao_n8.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A FUNCIONÁRIO DA PREFEITURA MUNICIPAL DE SERRANA AO SENHOR LUCAS SANTANA DE QUEIROZ SETOR DE PROJETOS E CONVÊNIOS.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/mocao_9-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/mocao_9-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A FUNCIONÁRIAS DA APAE DE SERRANA DA ESCOLA DE EDUCAÇÃO ESPECIAL AS SENHORAS MARISA ANTÔNIA FERREIRA E SINARA CRISTINA MANTOVANI E EQUIPE DA APAE DE SERRANA.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/mocao_n10.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/mocao_n10.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA DRA. ELIANA UZUELI D.D. COORDENADORA DO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS DE SERRANA.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/mocao_n11.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/mocao_n11.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO PROJETO DE LEI N. 752/2021 QUE ALTERA A LEI DE EMOLUMENTOS E TAXA JUDICIÁRIA NO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/mocao_12-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/mocao_12-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CABO DA PM. ALEXANDRE JOSÉ DE LIMA.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/mocao_13-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/mocao_13-2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos membros fundadores da Igreja Presbiteriana de Serrana.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/mocao_14-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/mocao_14-2023.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Congresso Nacional pelo respeito à garantia das prerrogativas constitucionais e republicanas das competências do Poder Legislativos, conforme especifica.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>Moção de aplausos para Cooperserra transporte alternativo de Serrana para todos os motoristas cooperados que tiveram a ideia de fazer Pix para pagamento da passagem, facilitando para os passageiros e municípios de Serrana.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/mocao_16-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/mocao_16-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOÃO CARLOS SILVÉRIO DUARTE.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>Lúcia Poiares, Policial Paulo Cassiolato</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/mocao_17-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/mocao_17-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOÃO MECHIA E DA SENHORA TERESA BUENO MECHIA.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI N. 4.538/2021 QUE ALTERA A LEGISLAÇÃO VIGENTE DESOBRIGANDO O ADVOGADO DO RECOLHIMENTO DE CUSTAS PROCESSUAIS NO CASO DE AÇÃO DE COBRANÇA DE HONORÁRIOS ADVOCATÍCIOS.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TODOS QUE SE INTENSIFICARAM PARA A REALIZAÇÃO DO PROJETO EDUCANDAR.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. LEDA MARIA ÀVILA MARTINS VALDEVITE.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>MOÇÃO DE MOÇÃO DE APLAUSOS, para nosso Vereador NELSON JOSÉ FERREIRA e sua esposa SRA. NEUSA APARECIDA FERREIRA, que há 45 anos deram o seu sim um ao outro persistindo até os dias de hoje.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EXCELENTÍSSIMO PREFEITO MUNICIPAL LEONARDO CARESSATO CAPITELLI PELO GRANDE PROGRAMA DE GERAÇÃO DE EMPREGOS QUE ESTÁ ACONTECENDO EM NOSSA CIDADE, ONDE APÓS A CONCLUSÃO DESTE PROGRAMA TERÁ GERADO EM NOSSO MUNICIPIO UMA MÉDIA DE 1.000 NOVOS EMPREGOS.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/mocaodepesar23-2023.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Antônio Rodrigues de Oliveira e da Senhora Maria Dias de Oliveira.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>Aguardando.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3179/mocao_25-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3179/mocao_25-2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Sra. Jussara aparecida Ribeiro Fabris Santos.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/mocao_26-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/mocao_26-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE ZULMIRA GOMES GARAVAZZO.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO 01/2023 – QUE REGULAMENTA O PROCESSO DE CONTRATAÇÃO DIRETA PREVISTA NA LEI Nº 14.133/2021 NO ÂMBITO DA CÂMARA MUNICIPAL DE SERRANA.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2407/requerimento_-_02_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2407/requerimento_-_02_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO, AS INFORMAÇÕES SOBRE O FUNDEB</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2409/requerimento_-_03_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2409/requerimento_-_03_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA URBANA RETIRADA DA PLACA DE PARADA DE ÓNIBUS DO CIRCULAR URBANO INSTALADA NA RUA VICENTE DE PAULA LIMA EM FRENTE AO NÚMERO 1372</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2410/requerimento_-_04_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2410/requerimento_-_04_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA SAÚDE INFORMAÇÕES SOBRE O ÓNIBUS CIRCULAR QUE FAZ O TRANSPORTE PARA O HC (HOSPITAL DAS CLÍNICAS) E OUTROS HOSPITAIS DE RIBEIRÃO PRETO</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2411/requerimento_-_05_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2411/requerimento_-_05_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA OPERAÇÃO TAPA BURACOS DEVIDO AO CONSERTO DE VAZAMENTO DE ÁGUA NA RUA JOÃO ANTÔNIO TERÇARIOL EM FRENTE AO NÚMERO 345.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2412/requerimento_-_06_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2412/requerimento_-_06_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL INFORMAÇÕES QUANTO AO QUADRO DE PESSOAIS DA PREFEITURA E OUTRAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2413/requerimento_-_07_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2413/requerimento_-_07_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE OS SERVIDORES BENEFICIADOS COM A LEI COMPLEMENTAR 554/2023</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2414/requerimento_-_08_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2414/requerimento_-_08_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA OPERAÇÃO TAPA BURACOS FISCALIZAÇÃO DE MATO ALTO NA RUA JOSÉ FLÁVIO DE MORAES EM FRENTE AO NÚMERO</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2415/requerimento_-_09_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2415/requerimento_-_09_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE ILUMINAÇÃO NA RUA RIO DE JANEIRO NO TRECHO QUE COMPREENDE ENTRE A RUA AMAZONAS ATÉ A RUA VICENTE DE PAULA LIMA E NA ROTATÓRIA QUE DA ACESSO AO DISTRITO INDUSTRIAL I E li.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2416/requerimento_-_10_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2416/requerimento_-_10_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO AS INFORMAÇÕES À SECRETÁRIA DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2417/requerimento_-_11_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2417/requerimento_-_11_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A TOMADA DE PREÇOS 018/22</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2420/requerimento_-_12_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2420/requerimento_-_12_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DA EDUCAÇÃO INFORMAÇÕES SOBRE A TOMADA DE PREÇOS 014/2022</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2421/requerimento_-_13_2023_-_andreia_prates.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2421/requerimento_-_13_2023_-_andreia_prates.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SECRETARIA DA EDUCAÇÃO INFORMAÇÕES SOBRE A TOMADA DE PREÇOS 04/2022</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>Sinalização do bairro Primavera; fiscalização e limpeza dos terrenos.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>Reservado para Lúcia</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2425/requerimento_-_16_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2425/requerimento_-_16_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2022 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2426/requerimento_-_17_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2426/requerimento_-_17_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2022 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_-_18_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_-_18_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INTENSIFICADO O POLICIAMENTO PELA GUARDA CIVIL MUNICIPAL (GCM) NA ÁREA RURAL.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_-_19_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_-_19_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO SINALIZAÇÃO VERTICAL DE TRÂNSITO {PLACA DE CARGA E DESCARGA} EM FRENTE AOS COMÉRCIOS DA PRAÇA MATRIZ.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2429/requerimento_-_20_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2429/requerimento_-_20_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO/OPERAÇÃO TAPA BURACO NA RUA JOÃO DIAS CORREA, BAIRRO JARDIM AMÉLIA.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_-_21_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_-_21_2023_-_paulo_roiberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO/OPERAÇÃO TAPA BURACO NA AVENIDA JOSÉ VIEIRA DOS SANTOS, BAIRRO JARDIM AMÉLIA.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2434/requerimento_-_022_2023_-_duda_-_solicitacao_de_informacoes_sobre_quantidade_de_cargos_comissionados_no_poder_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2434/requerimento_-_022_2023_-_duda_-_solicitacao_de_informacoes_sobre_quantidade_de_cargos_comissionados_no_poder_executivo.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES AO PODER EXECUTIVO PARA QUE APRESENTE A RELAÇÃO DE CARGOS COMISSIONADOS OCUPADOS ATUALMENTE COM AS RESPECTIVAS REMUNERAÇÕES E ENCARGOS</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>Solicita cópia física e integral de todos os contratos, bem como aditamentos e notas fiscais da empresa J. Sacoman e serviços e construções LTDA ME, com a a Prefeitura de Serrana, desde de 1º de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2437/requerimento_-_024_2023_-_duda_-_iluminacao_da_entrada_da_cidade_de_serrana_pela_rodovia_angelo_cavalheiro..pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2437/requerimento_-_024_2023_-_duda_-_iluminacao_da_entrada_da_cidade_de_serrana_pela_rodovia_angelo_cavalheiro..pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA ENTRADA DA CIDADE DE SERRANA PELA RODOVIA ÂNGELO CAVALHEIRO.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>Rubinho Cabeleireiro</t>
   </si>
   <si>
     <t>Solicita realização dos serviços de manutenção e implantação de iluminação pública na praça da juventude que fica no complexo esportivo Nelson Paranhos.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>Solicita reparo urgente na rede de esgoto com vazamento entre as ruas Ione Aparecida Avila Martins do Bem e José Benedito de Oliveira.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>EMENTA: REQUER QUE SEJA ENCAMINHADO O CONTROLE DE FREQUÊNCIA DE TRABALHO, DOS CARGOS COMISSIONADOS DISPENSADOS PELO PREFEITO MUNICIPAL EM REGISTRAR O PONTO BIOMÉTRICO DE FREQUÊNCIA. ATENDER TAMBÉM OS SEGUINTES QUESTIONAMENTOS:_x000D_
 _x000D_
 A) ENCAMINHAR CÓPIA FÍSICA DA RELAÇÃO DE TODOS OS FUNCIONÁRIOS COMISSIONADOS QUE ESTÃO DISPENSADOS DE REGISTRAR O PONTO BIOMÉTRICO, JUNTO A PREFEITURA DE SERRANA._x000D_
 _x000D_
 B) ENVIAR A ESTE LEGISLATIVO MUNICIPAL O CONTROLE COMPLETO COM AS RESPECTIVAS JUSTIFICATIVAS EM CASO DE AUSÊNCIA. ENVIAR NA INTEGRA DESDE 1º DE JANEIRO DE 2022 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2447/requerimentos_n29.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2447/requerimentos_n29.2023.pdf</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLEMENTAÇÃO DO “PROJETO PALAVRAS CANTADAS” PARA ALUNOS DA EDUCAÇÃO INFANTIL DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PASSAGEM PARA PEDESTRES E BICICLETAS NA PONTE DO RIO PARDO QUE LIGA SERRANA, ALTINÓPOLIS E BRODOWSKY.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2452/requerimento_33.2023_-_emenda_impositiva_11.2021_thiago.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2452/requerimento_33.2023_-_emenda_impositiva_11.2021_thiago.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A EXECUÇÃO DA EMENDA IMPOSITIVA 11/2021 À LEI ORÇAMENTÁRIA ANUAL DE 2022.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2453/requerimento_34-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2453/requerimento_34-2023.pdf</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>Solicita que a administração municipal impeça urgentemente o trânsito nos horários de entrada e saída dos alunos d EMEF Prof. Silvia Helena.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA PROMOVA ESTUDOS JUNTO AO DEPARTAMENTO DE TRANSITO, PARA QUE SEJA FEITA A MODIFICAÇÃO DE TRAFEGO DE VEÍCULOS DE SENTIDO MÃO ÚNICA NA RUA INEZ FLAUZINA TERÇARIOL NO SENTIDO QUE CRUZA ENTRE AS RUAS ANTÔNIO JOSÉ DO BEM ATÉ O CRUZAMENTO COM A RUA JACINTO MALAQUIAS, PRÓXIMO AO UPA E SINALIZAÇÃO ASFALTICA, DA MESMA RUA NO CRUZAMENTO COM A RUA SEBASTIÃO JOSÉ FERNANDES.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LOMBADA E SINALIZAÇÃO NA AVENIDA HABIB JABALI</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ÁRVORES DE TODA A EXTENSÃO DA AVENIDA DEOLINDA ROSA, CONSISTENTE NA PODA E ELEVAÇÃO DAS COPAS</t>
   </si>
@@ -1501,2338 +1504,2338 @@
   <si>
     <t>Urgência Especial para tramitação do PLC 2/2023, do Executivo Municipal.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>Solicita manutenção do canteiro central localizado na rua Jovenil Vieria dos Santos na altura do número 400.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>Solicita avaliação para retirada de sinalização de proibido estacionar e fixar sentido único no triângulo da Jovenil Vieira dos Santos, na altura do número 400.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2481/requerimento_51-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2481/requerimento_51-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A TRANSFORMAÇÃO DO CARGO DE TÉCNICO EM ZOONOSES EM FISCAL DE PROTEÇÃO E BEM-ESTAR ANIMAL.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_52-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_52-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as despesas do município nos meses de julho, outubro, novembro e dezembro de 2022 (gastos com pessoal, materiais diversos, e demais valores destinados às Secretarias e Diretorias).</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_53-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_53-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a receita do Município nos meses de outubro, novembro e dezembro de 2022 (FPM, IPVA, IPTU, ITBI, ISSQN) e demais contribuições de melhorias e taxas).</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2486/requerimento_54-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2486/requerimento_54-2023.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 322/2022, que solicita a construção de trevo na Rodovia Ângelo Cavalheiro.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2487/requerimento_55-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2487/requerimento_55-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de calçadas em torno da área verde localizada na rua Amélio Baricalla, em frente ao nº 1549, no bairro Jardim Boa Esperança II.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2488/requerimento_56-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2488/requerimento_56-2023.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento 311/2022, que solicita serviço urgente de tapa buracos na rua Joaquim dos Santos.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2489/requerimento_57-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2489/requerimento_57-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO DA EMENDA IMPOSITIVA DESTINADA À DEDETIZAÇÃO NO MUNICÍPIO VISANDO O COMBATE À DENGUE.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2490/requerimento_58-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2490/requerimento_58-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de consultório odontológico para atendimento de urgência na UPA.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2492/requerimento_59-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2492/requerimento_59-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal as informações abaixo identificadas.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_60-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_60-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Educação as informações abaixo identificadas.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>Reservado para Andréia</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2495/requerimento_62-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2495/requerimento_62-2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA AVALIADO A POSSIBILIDADE DE APRESENTAÇÃO AINDA NO PRIMEIRO SEMESTRE DE PROJETO DE LEI QUE REGULAMENTA O PROGRAMA DE RECUPERAÇÃO FISCAL, MAIS CONHECIDO COMO REFIS, QUE TEM COMO OBJETIVO A REGULARIZAÇÃO E/OU RENEGOCIAÇÃO DE DÍVIDAS COM O MUNICIPIO SEM PREJUÍZOS DE OUTRAS AÇÕES QUE TEM POR OBJETIVO A REDUÇÃO DA INADIMOLÊNCIA E O AUMENTO DE RECEITA PARA O MUNICIPIO.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2496/requerimentos_n63.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2496/requerimentos_n63.2023.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS EM RELAÇÃO AO CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_64-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_64-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie  colocação de obstáculo "lombada", na rua Amélio Baricalla, 2321 e 2383, conforme abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2498/requerimentos_n65.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2498/requerimentos_n65.2023.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie a colocação de obstáculo "lombada", na rua Joaquim Antônio França, 434 e 439, conforme abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_67-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_67-2023.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADAS E SINALIZAÇÃO NAS RUAS GOIÁS, PARANÁ E GUANABARA NA ALTURA DOS NÚMEROS 525, 2148 E 692 RESPECTIVAMENTE</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 3/2023, DO EXECUTIVO MUNICIPAL, QUE ALTERA O ARTIGO 4°, alínea "e" DA LEI COMPLEMENTAR N° 479, DE 14 DE SETEMBRO DE 2017, QUE DISPÕE SOBRE A REESTRUTURAÇÃO E ESTABELECE COMPETÊNCIAS, JORNADAS DE TRABALHO E CRIA DEPARTAMENTOS E CARGOS NA GUARDA CIVIL MUNICIPAL DE SERRANA.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2510/requerimentos_n69.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2510/requerimentos_n69.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de Funcionamento 24 horas da Funerária Municipal.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2511/requerimentos_n70.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2511/requerimentos_n70.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS TERMOS DE ADITAMENTO DOS CONTRATOS ADMINISTRATIVOS Nº 092/2021 E 032/2022, CELEBRADOS COM A EMPRESA J. SACOMAN E SERVIÇOS E CONSTRUÇÕES LTDA - ME.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2512/requerimentos_n71.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2512/requerimentos_n71.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL AS INFORMAÇÕES ABAIXO:_x000D_
 1) Valor total do Superavit referente ao ano de 2021 e 2022._x000D_
 2) Resumo de onde foi aplicado o Superavit, separado anualmente por_x000D_
 secretarias_x000D_
 3) 0 Duodécimo que foi devolvido referente ao ano de 2021 e 2022 onde foi_x000D_
 aplicado? Enviar relatório de prestação de contas.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2513/requerimentos_n72.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2513/requerimentos_n72.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO INFORMAÇÕES ABAIXO IDENTIFICADAS:_x000D_
 QUAL MOTIVO FUNCIONÁRIO LOTADOS NA SECRETARIA DA EDUCAÇÃO, ESTÃO PRESTANDO_x000D_
 SERVIÇOS DE MANUTENÇÕES DA SECRETARIA DA SAÚDE E PRÉDIOS PÚBLICOS_x000D_
 ADMINISTRATIVOS, CONFORME JA CONSTATADO IN-LOCO POR ESTE LEGISLATIVO.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2514/requerimentos_n73.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2514/requerimentos_n73.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA INFORMAÇÕES ABAIXO IDENTIFICADAS:_x000D_
 1. QUAL CUSTO DA AcluisiçÃo DA MÁQUINA DE ASFALTO_x000D_
 2. QUAL CUSTO TOTAL QUE ESTA MÁQUINA OBTEM MENSALMENTE COM SEUS INSUMOS PARA SER UTILIZADA EM ASFALTO (ENVIAR NOTA FISCAL DA AQUISIÇÃO DOS PRODUTOS)_x000D_
 3. QUAL 0 CUSTO BENEFÍCIO EM TERMO DE VALORES, QUE A CIDADE ESTA OBTENDO COM ESTA REFERIDA MÁQUINA, CONSIDERANDO TODA PRECARIEDADE DE BURACOS NOS BAIRROS, UMA VEZ QUE O MAQUINARIO FOI ADQUIRIDA PARA A FINALIDADE DE REPAROS EMERGENCIAS._x000D_
 4. ONDE ESTÁ SENDO UTILIZADO 0 MATERIAL FABRICADO PELA MÁQUINA (PASSAR RELAÇÃO DE ENDEREÇOS E LOCAIS QUE EST/6k EFETUADOS)</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2515/requerimentos_n74.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2515/requerimentos_n74.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA OPERAÇÃO TAPA BURACOS DEVIDO AO CONSERTO DE VAZAMENTO DE AGUA NA RUA BARÃO DO RIO BRANCO NÚMERO 549.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2516/requerimentos_n75.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2516/requerimentos_n75.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA OPERAÇÃO TAPA BURACOS NA RUA SÃO SEBASTIÃO NO QUARTEIRÃO QUE CRUZA AS RUAS ANTÓNIO JOSÉ DO BEM, ATÉ A RUA DUQUE DE CAXIAS E NA RUA SÃO SEBASTIÃO PRÓXIMO AO BAIRRO DOM CAMILO.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2517/requerimentos_n76.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2517/requerimentos_n76.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL E A INTERVENTORA DA SANTA CASA, INFORMAÇÕES DE QUAIS PROVIDENCIAS ESTÃO SENDO ADOTADAS PARA QUE A POPULAÇÃO NÃO FIQUE EXPOSTA A CHUVA E SOL EM CALÇADA BEIRANDO A RUA DE GRANDE FLUXO, AO AGUARDAR POR EXAMES LABORATORIAIS, NO LABORATÓRIO TERCEIRIZADO PELA SANTA CASA.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2518/requerimentos_n77.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2518/requerimentos_n77.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL INFORMAÇÕES ABAIXO:_x000D_
 1. QUANTIDADE DE FUNCIONÁRIOS DA PREFEITURA MUNICIPAL QUE CONTRIBUEM PARA O INSS._x000D_
 2. QUAIS SAO OS VALORES REPASSADOS MENSALMENTE ( DO PATRONAL E DO FUNCIONÁRIOS) AO INSS.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2519/requerimentos_n78.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2519/requerimentos_n78.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA PROVIDENCIAS URGENTE PARA ROÇADA DE MATO ALTO NA AREA INSTITUCIONAL LOCALIZADO NA RUA AMÉLIO BARICALLA PRÓXIMO AO NÚMERO 1129.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2520/requerimentos_n79.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2520/requerimentos_n79.2023.pdf</t>
   </si>
   <si>
     <t>REITERO REQUERIMENTO N.336/2022, ONDE FOI SOLICITADO CÓPIA DE TODAS AS VIAGENS QUE 0 PREFEITO REALIZOU DE JANEIRO DE 2022 ATÉ A PRESENTE DATA, COM TODOS OS COMPROVANTES DE GASTOS E JUSTIFICATIVAS DA VIAGEM.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimentos_n80.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimentos_n80.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DAS SEGUINTES RUAS: RUA JOQUIM DOS SANTOS; RUA ARGEGIPOLIS MARQUES DA SILVA; RUA JOSÉ CARLOS NASCIMENTO, RUA VALDECIR BERNARDINO DA SILVA.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimentos_n81.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimentos_n81.2023.pdf</t>
   </si>
   <si>
     <t>Solicita conserto da tampa do bueiro localizado na rua José Peron, em frente ao número 550.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimentos_n82.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimentos_n82.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL AS INFORMAÇÕES SOBRE A REVITALIZAÇÃO DA RUA VICENTE DE PAULA LIMA, CONFORME ABAIXO RELACIONADOS:_x000D_
 1- QUAL 0 CRONOGRAMA DE FINALIZAÇÃO DAS OBRAS DA RUA VICENTE DE PAULA LIMA_x000D_
 2- QUAL 0 VALOR GASTO COM ARBORIZAÇÃO E QUANTIDADES DE ÁRVORES INSTALADAS (ENVIAR VALOR DE CADA ÁRVORES, COMO NOTAS FISCAIS EM ANEXO)_x000D_
 3- ENVIAR QUANTIDADE DOS BANCOS QUE SERÃO INSTALADOS E VALORES, COM NOTAS FISCAIS EM ANEXO_x000D_
 4- O QUE ESTÁ OCORRENDO COMO O BOLSÃO INSTALADO ENTRE A RUA VICENTE DE PAULA LIMA COM A RUA QUIRINO JOSÉ DO BEM, UMA VEZ QUE FOI REFEITO COM RECUO DA CALÇADA E NÃO FINALIZADO_x000D_
 5- QUAL SOLUÇÃO SERA VIABILIZADA PELA EMPRESA RESPONSÁVEL PELA OBRA JUNTAMENTE COM A ADMINISTRAÇÃO MUNICIPAL, RELATIVO A_x000D_
 PASSAGEM DAS AGUAS ADENTRANDO OS COMÉRCIOS EM PERÍODO DE CHUVAS, OCASIONADO ESTE TRANSTORNO APÓS REVITALIZAÇÃO</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2525/requerimentos_n83.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2525/requerimentos_n83.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DE CALÇADA NA AVENIDA HABIB JABAL! EM TODO TRECHO DA MARGINAL EM FRENTE AO SUPERMERCADO COPERCANA.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2527/requerimentos_n84.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2527/requerimentos_n84.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE RECAPEAMENTO DO ALFALTO DA RUA SÃO SEBASTIÃO EM TODA EXTENSÃO</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do PLC 1/2023 - DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimentos_n86.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimentos_n86.2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DA EXECUÇÃO DO CONTRATO ADMINISTRATIVO Nº 301/2022, FIRMADO PARA CONSTRUÇÃO DE BAIAS PARA ACOLHIMENTO DE CÃES E GATOS, NO MUNICÍPIO DE SERRANA</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2534/requerimentos_n87.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2534/requerimentos_n87.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACOS E RECAPEAMENTO ASFALTICO DA RUA LUIZ BORGES, BEM COMO REPARO NA REDE DE ESGOTO DESSA RUA.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimentos_n88.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimentos_n88.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACOS E RECAPEAMENTO ASFALTICO DA RUA MINAS GERAIS.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2536/requerimentos_n89.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2536/requerimentos_n89.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE LIMPEZA GERAL, ROÇADA, E DEDETIZAÇÃO DO PARQUE PERMANENTE DE EXPOSIÇÕES (EXPOCANA).</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2537/requerimentos_n90.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2537/requerimentos_n90.2023.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie operação tapa buracos na rua Paraná com a rua Piauí, devido a cratera que abriu.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimentos_n91.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimentos_n91.2023.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencie fiscalização e providencias para poda do mato alto nos terrenos em todo o bairro Octacilio José Do Bem, impedindo a visão dos motoristas e causando transtornos aos moradores (como lixo, bichos e usuários de drogas no local).</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2539/requerimentos_n92.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2539/requerimentos_n92.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DA LIGA SERRANA DE FUTEBOL.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>URGÊNCIA ESPECIAL para tramitação do Projeto de Lei Complementar nº 6/2023, do Executivo Municipal, dispõe sobre a concessão de reajuste dos vencimentos e salários dos servidores públicos do município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>URGÊNCIA ESPECIAL para tramitação do Projeto de Lei Complementar nº 7/2023, do Executivo Municipal, dispõe sobre alteração do § 1º do artigo 155 da Lei Complementar nº 300/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2544/requerimento_-_95-2023_-_airton_jose_bis.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2544/requerimento_-_95-2023_-_airton_jose_bis.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Administração Municipal sobre os gastos da obra do parque da Maravilha.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2547/requerimentos_n96.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2547/requerimentos_n96.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CALÇADA NA AV. LEONINO GONÇALVES DE OLIVEIRA DO NÚMERO 290 AO NÚMERO 485 (PRÓXIMO AO CONDOMÍNIO VITTA).</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimentos_n97.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimentos_n97.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACOS NA RUA BENEDITO FRANCISCO DOS REIS, 387, BAIRRO: SANTA CLARA.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2552/requerimentos_n98.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2552/requerimentos_n98.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE LIMPEZA DO CÓRREGO SERRINHA, A PARTIR DO TRANSWAL ATÉ 0 BAIRRO MORADA DO SOL, LIMPEZA NAS LATERAIS, 5 METROS CADA LADO DO CÓRREGO, POIS EST/5k TAPANDO O RIO.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2553/requerimentos_n99.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2553/requerimentos_n99.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE ROÇADA NAS DEPENDÊNCIAS INTERNAS DO CDHU.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2554/requerimentos_n100.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2554/requerimentos_n100.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE COM URGÊNCIA, A CONTENÇÃO DO DESPERDÍCIO DE AGUA POTÁVEL, ORIGINADA DE UMA NASCENTE, NO BAIRRO PARQUES DAS AMOREIRAS (AREA VERDE), LOCALIZADO NO FINAL DA RUA: DR. ANTÔNIO DUARTE NOGUEIRA COM A RUA: MARIO ANTÔNIO DA SILVEIRA. ATRAVÉS DA CONSTRUÇÃO DE UMA PARQUE ECOLÓGICO, COMO LAZER PARA POPULAÇÃO, BEM COMO, A CONTENÇÃO DESTA ÁGUA POTÁVEL, QUE HOJE VEM SENDO DESPERDIÇADA NA REDE PLUVIAL DE AGUA.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimentos_n101.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimentos_n101.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO NA RUA DOMINGOS DIAS CORREIA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimentos_n102.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimentos_n102.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO NA RUA JOAQUIM DOS SANTOS EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimentos_n103.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimentos_n103.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO NA RUA ORLANDO PAU LINO DE SOUZA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2559/requerimentos_n104.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2559/requerimentos_n104.2023.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE BURACOS EM VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2561/requerimentos_n105.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2561/requerimentos_n105.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA MUNICIPAL DA EDUCAÇÃO INFORMAÇÕES ABAIXO IDENTIFICADAS._x000D_
 1. O QUE É  OFERECIDO PELA REDE DE ENSINO AS CRIANÇAS COM AUTISMO?_x000D_
 2. QUAL É O RECURSO QUE 0 MUNICIPIO RECEBE DO GOVERNO FEDERAL (POR CRIANÇA COM AUTISMO) E COMO ESTA SENDO DISTRIBUÍDO?_x000D_
 3. QUAIS SÃO OS PROFISSIONAIS DA EQUIPE MULTIDICIPLINAR QUE FAZEM OS ACOMPANHAMENTOS DESTAS CRIANÇAS DENTRO DA ESCOLA?</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2562/requerimentos_n106.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2562/requerimentos_n106.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL CÓPIAS DE TODAS AS NOTAS FISCAIS E EMPENHOS REFERENTE AO ANO DE 2022 ATÉ A PRESENTE DATA, DAS EMPRESAS VENCEDORAS DO CERTAME LICITATÓRIO (FROST/RICARDO ITAPIRA E CONTRATA).</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimentos_n107.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimentos_n107.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL, PROVIDENCIAS JUNTO A CPFL PARA PROGRAMAÇÃO DE LEVANTAMENTOS, COM EQUIPE ATUANDO NO PERIODO NOTURNO, PARA QUE SEJAM DECTECTADAS AS LAMPADAS QUEIMADAS NOS POSTES POR TODA A CIDADE.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimentos_n108.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimentos_n108.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA MUNICIPAL DA EDUCAÇÃO INFORMAÇÕES, DE QUAIS MEDIDAS ESTÃO SENDO ADOTADAS COM A CONSTATAÇÃO DIÁRIA DE FEZES DE POMBOS, NO INTERIOR DA ESCOLA DILCE FRANÇA, FICANDO OS ALUNOS EXPOSTOS, SUJEITOS A INFECÇÕES, CAUSADAS PELOS FUNGOS QUE PROLIFERAM NAS FEZES DAS AVES "DOENÇA DE POMBOS.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimentos_n109.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimentos_n109.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA MUNICIPAL DA EDUCAÇÃO INFORMAÇÕES ABAIXO IDENTIFICADAS:_x000D_
 1. CONSIDERANDO ULTIMO REQUERIMENTO NO MES DE ABRIL DE 2022, SOLICITANDO INFORMAÇÕES DA QUADRA DA ESCOLA DILCE FRANÇA, QUAIS FORAM AS PROVIDENCIAS QUE JA FORAM ADOTADAS PARA A LIBERAÇÃO DA QUADRA APÓS 01 ANO?_x000D_
 2. ONDE OS ALUNOS ESTÃO PRATICANDO AS AULAS DE EDUCAÇÃO FÍSICA E QUAIS SAO AS MEDIDAS QUE FORAM ADOTADAS PARA 0 ALUNO NÃO SER PREJUDICADO NESTA DISCIPLINA, ASSEGURANDO SEUS DIREITOS DE APRENDIZAGEM E DESENVOLVIMENTO EM CONFORMIDADE COM 0 PLANO NACIONAL DE EDUCAÇÃO (PNE)_x000D_
 3. A QUADRA ESTA SENDO LIBERADA PARA FINALIDADES FESTIVAS FORA DO HORÁRIO ESCOLAR?</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimentos_n110.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimentos_n110.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA MUNICIPAL DE SERRANA, EM PARCERIA COM O CCI, OFEREÇA AULA DE HIDROGINÁSTICA PARA PESSOAS, DE BAIXA RENDA, COM IDADE INFERIOR E SUPERIR A 60 ANOS.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2568/requerimentos_n111.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2568/requerimentos_n111.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE ÁGUA (DAES), 0 CONSERTO DE VAZAMENTO OCORRENDO HA MAIS DE 30 DIAS NA RUA DARIO JOSÉ RODRIGUES EM FRENTE AO NÚMERO 83, EVITANDO O DESPERDÍCIO DE ÁGUA POTÁVEL.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2569/requerimentos_n112.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2569/requerimentos_n112.2023.pdf</t>
   </si>
   <si>
     <t>GUARDA NA QUADRA NELSON PARANHOS.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimentos_n113.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimentos_n113.2023.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENOS DE ESPAÇO PÚBLICO NO PARQUE DAS AMOREIRAS.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimentos_n114.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimentos_n114.2023.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DE VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2572/requerimentos_n115.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2572/requerimentos_n115.2023.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE FIOS SEM UTILIDADE DOS POSTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimentos_n116.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimentos_n116.2023.pdf</t>
   </si>
   <si>
     <t>PROBLEMAS COM MENORES PEDINTES EM FAROIS E SUPERMERCADOS.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimentos_n117.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimentos_n117.2023.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFALTICO.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2577/requerimentos_n118.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2577/requerimentos_n118.2023.pdf</t>
   </si>
   <si>
     <t>REQUER AVALIAÇÃO DAS LOMBADAS DO MUNICÍPIO DE SERRANA A FIM DE CERTIFICAR SE CUMPRE OS PARÕES E CRITÉRIOS DA RESOLUÇÃO CONTRAN Nº 600 DE 24 DE MAIO 2016 E SE FOR O CASO REALIZAR AS DEVIDAS ADEQUAÇÕES</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2580/requerimentos_n119.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2580/requerimentos_n119.2023.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA INSTITUÍDO NO DEPARTAMENTO DE SAÚDE MENTAL, OFÍCINAS TERAPÊUTICA DESTINADO AOS PACIENTES COM RECURSOS VOLTADO PARA ARTE, MÚSICA, TEATRO, CULTURA, TRABALHOS MANUAIS E DE ARTESANATO EM COMPLEMENTAÇÃO AO TRATAMENTO REGULAR.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 8/2023, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ALTERAÇÃO DO § 1º DO ARTIGO 155 DA LEI COMPLEMENTAR Nº 300/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 4/2023, DO EXECUTIVO MUNICIPAL, QUE INSTITUI O PROGRAMA DE DEMISSÃO VOLUNTÁRIA — PDV NA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 2/2023, DO EXECUTIVO MUNICIPAL, QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 3/2023, DO EXECUTIVO MUNICIPAL, QUE ALTERA DISPOSITIVOS DA EMENDA IMPOSITIVA Nº 12/2022, QUE INTEGRA A LEI Nº 2154/2022, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERRANA PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2589/requerimento_124-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2589/requerimento_124-2023.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimentos_n125.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimentos_n125.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 2023 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2595/requerimentos_n126.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2595/requerimentos_n126.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 2023 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2596/requerimentos_n127.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2596/requerimentos_n127.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRANSITO A VIABILIDADE DE REDUTOR DE VELOCIDADE (LOMBADA) URGENTE NA AVENIDA JOSÉ VIEIRA DOS SANTOS, BAIRRO JARDIM AMÉLIA.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2603/requerimentos_n130.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2603/requerimentos_n130.2023.pdf</t>
   </si>
   <si>
     <t>Requer providências em relação ao pet container.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2605/requerimentos_n131.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2605/requerimentos_n131.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA PROJETO DE INFORMATIZAÇÃO NA AREA DA SAÚDE (SISTEMA INTEGRADO DE SAÚDE).</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2607/requerimentos_n132.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2607/requerimentos_n132.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A TRANSFERENCIA DOS APARELHOS DE ULTRASSONOGRAFIA DA SALA 15 PARA A UPA, E QUE OS EXAMES SEJAM FEITOS 24hs.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2608/requerimentos_n133.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2608/requerimentos_n133.2023.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencia a prestação de contas das festividades, referentes ao aniversário de Serrana, que aconteceram nos dias 8 e 9 de abril, no Parque Permanente de Exposições e na Lagoa Maravilha.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2616/requerimentos_n136.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2616/requerimentos_n136.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO URGENTE EM VAZAMENTOS DE ÁGUA NA RUA DURVAL GARAVAZZO EM FRENTE AO Nº 78 E NA RUA BORTOLO BUZATO EM FRENTE AO Nº 55.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2619/requerimento_137-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2619/requerimento_137-2023.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE Nº 12/2023, AUTORIA DO VEREADOR THIAGO HENRIQUE DE ASSIS, Institui o programa escola segura, que visa a implementação de medidas de prevenção e combate à violência nas escolas públicas e privadas do município de Serrana.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2620/requerimento_138-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2620/requerimento_138-2023.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 9/2023, DO EXECUTIVO MUNICIPAL, QUE Estabelece o programa de recuperação fiscal - REFIS, e dá outras providências.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2621/requerimento_139-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2621/requerimento_139-2023.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2622/requerimento_140-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2622/requerimento_140-2023.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO DIRETOR MUNICIPAL DE MEIO AMBIENTE PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimentos_n141.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimentos_n141.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE FISCALIZAÇÃO E PROVIDENCIAS PARA PODA DO MATO ALTO NA RUA NOSSA SENHORA DAS DORES, AO LADO DO Nº 459 (ANTIGO CORREIO), EM FRENTE AO BANCO DO BRASIL, CAUSANDO TRANSTORNOS (COMO LIXO, BICHOS E USUÁRIOS DE DROGAS NO LOCAL).</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2631/requerimentos_n144.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2631/requerimentos_n144.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS LOTEAMENTOS A SEREM INSTALADOS PELAS CONSTRUTORAS STÉFANI E SAN MARINO, NO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_145.2023_-_carnes_de_iptu_lucia.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_145.2023_-_carnes_de_iptu_lucia.docx</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS A RESPEITO DO PAGAMENTO DO IPTU.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Câmara Municipal de Serrana - CMS</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 10/2023, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ALTERAÇÃO DOS PADRÕES SALARIAIS DOS PROFISSIONAIS DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2637/requerimentos_n147.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2637/requerimentos_n147.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO NA RUA VALDECIR BERNARDINO DA SILVA DO N 2 188 JD. SANTA CRUZ.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimentos_n148.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimentos_n148.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO NA RUA JOSÉ CARNAVAL EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimentos_n149.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimentos_n149.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL ENVIE INFORMAÇÕES MAIS DETALHADAS SOBRE OS GASTOS DA OBRA DO PARQUE DA MARAVILHA, TAIS COMO: PROCESSO LICITATÓRIO COM A EMPRESA J.R. SERVIÇOS E ENGENHARIA LTDA-ME, HORAS DE MÁQUINAS TRABALHADAS E VALOR DE CASA HORA, NOTAS FISCAIS DE SERVIÇOS E MATERIAIS DIVERSOS (EX: NOTA COMPRA DE PORTAO, COMPRA GRAMA, PAGTO DE HORAS DE MÁQUINAS, ETC.); DETALHAR ONDE FORAM PLANTADAS ADQUIRIDAS PARA ESSA OBRA.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2641/requerimentos_n150.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2641/requerimentos_n150.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS DE CALÇADAS NA AVENIDA DEOLINDA ROSA EM FRENTE A PRAÇA DA ESCOLA JARDIM DAS ROSAS.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2643/requerimentos_n151.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2643/requerimentos_n151.2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DOS TRATORES AGRÍCOLAS DISPONIBILIZADOS PARA O ASSENTAMENTO.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2645/requerimentos_n152.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2645/requerimentos_n152.2023.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS A RESPEITO DA REFORMA DO AMBULATORIO DE SAUDE MENTAL DRº DEUSDEDITH MEGA.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2648/requerimentos_n153.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2648/requerimentos_n153.2023.pdf</t>
   </si>
   <si>
     <t>REITERA OS REQUERIMENTOS Nº 319/2022 E 51/2023, REQUER A TRANSFORMAÇÃO DO CARGO DE TÉCNICO EM ZOONOSES EM FISCAL DE PROTEÇÃO E BEM ESTAR ANIMAL.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimentos_n154.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimentos_n154.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE APRESENTE FORMALMENTE, AOS MORADORES, UM PARECER E 0 LAUDO DA DEFESA CIVIL SOBRE A ATUAL SITUAÇÃO DOS IMÓVEIS AFETADOS NA RUA NOSSA SENHORA DAS DORES, PRÓXIMO AO HOSPITAL ESTADUAL DE SERRANA.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Edinho Felix, Maria do Tenório, Protetora Rose Storari</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimentos_n155.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimentos_n155.2023.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO, ATRAVÉS DA SECRETÁRIA DE SAÚDE O FORNECIMENTO DE UM LANCHE PARA OS PACIENTES QUE ESTÃO REALIZANDO TRATAMENTO DE CÂNCER EM RIBEIRÃO PRETO.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimentos_n156.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimentos_n156.2023.pdf</t>
   </si>
   <si>
     <t>Requer cópia do projeto do canil municipal provisório.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimentos_n157.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimentos_n157.2023.pdf</t>
   </si>
   <si>
     <t>TRATAMENTO DE EMBELEZAMENTO DE PRAÇAS.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimentos_n158.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimentos_n158.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROLONGAMENTO DA AVENIDA BAUDÍLIO BIAGI, NO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimentos_n159.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimentos_n159.2023.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO QUE FORNEÇA OS RESULTADOS DO PROGRAMA DE INCENTIVOS PARA O DESENVOLVIMENTO DAS ATIVIDADES ECONÔMICAS NO MUNICÍPIO DE SERRANA – PROINDES, CONSITENTE NA QUANTIDADE DE EMPRESAS QUE ADERIRAM AO PROGRAMA, QUANTIDADE DE VAGAS DE EMPREGOS CRIADOS, QUANTIDADE DE EMPRESAS QUE TEM INETERESSE EM ADERIR AO PROGRAMA E OUTROS RESULTADOS.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2665/requerimentos_n160.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2665/requerimentos_n160.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE UMA LIXEIRA AQUI NA UBS ARSENIO RAMOS MARTINS SITUADO NA RUA JOÃO FLAVIO DE MORAIS N 2 901 NO JD. DO ALTO.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2669/requerimentos_n161.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2669/requerimentos_n161.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRANSITO A VIABILIDADE DE REDUTOR DE VELOCIDADE (LOMBADA) URGENTE NA ENTRADA DAS ESCOLA PAULO SERGIO BETARELLO E CRECHE LÍDIA MARIA PEREIRA E SINALIZAÇÃO DE SENTIDO ÚNICO NA REFERIDA VIA.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/requerimentos_n162.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/requerimentos_n162.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DE CERCA EM TERRENO DA ÁREA VERDE ONDE ESTÁ SENDO CONSTRUÍDO A PRAÇA DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/requerimentos_n163.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/requerimentos_n163.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO URGENTE DE TAPA BURACOS EM TODA EXTENSÃO DA RUA LUIZ RODRIGUES SOEIRA NO BAIRRO JARDIM AMÉLIA II.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/requerimentos_n166.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/requerimentos_n166.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A QUANTIDADE DE LEITOS DE SAÚDE DISPONÍVEIS NO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/requerimentos_n167.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/requerimentos_n167.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE JUNTO AO ORGÃO RESPONSÁVEL ( SECRETÁRIA DA EDUCAÇÃO) QUE MUDE A ENTRADA DA EMEI LILIA MARCIA BORGES DOS SANTOS, PARA RUA SEM SAÍDA (LATERAL).</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/requerimentos_n168.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/requerimentos_n168.2023.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO 151/2023 A RESPEITO DOS TRATORES AGRÍCOLAS DO ASSENTAMENTO.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/requerimentos_n169.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/requerimentos_n169.2023.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS A RESPEITO DA INFESTAÇÃO DE POMBOS NA EMEF DILCE FRANÇA.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/requerimentos_n170.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/requerimentos_n170.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/requerimentos_n171.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/requerimentos_n171.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO URGENTE DE TAPA BURACOS EM TODA EXTENSÃO DA RUA MARCOS ANTÔNIO PACE E EM TODO BAIRRO JARDIM BOA ESPERANÇA II.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/requerimentos_n172.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/requerimentos_n172.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA DEUSDET MEGA NA ALTURA DO NUMERO 35.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/requerimentos_n173.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/requerimentos_n173.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO EXECUTIVO MUNICIPAL INFORMAÇÕES ABAIXO IDENTIFICADAS:_x000D_
 1. QUAL PROVIDENCIAS ESTAO SENDO ADOTADAS SOBRE A NECESSIDADE DO PLANO DE AMORTIZAÇÃO APRESENTADO EM REUNIÕES ENTRE EXECUTIVO/LEGISLATIVO E JUDICIÁRIO, PELO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SERRANA(IPREMUS)._x000D_
 2. DE ACORDO COM A APROVAÇÃO DE LEI REFERENTE A PREVIDENCIA COMPLEMENTAR, QUAL PROVIDENCIAS FORAM ADOTADAS PELA ADMINISTRAÇÃO PÚBLICA, UMA VEZ QUE JA HOUVE CONTRATAÇÃO DE SERVIDORES QUE RECEBEM ACIMA DO TETO, APÓS A APROVAÇÃO DA LEI.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/requerimentos_n175.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/requerimentos_n175.2023.pdf</t>
   </si>
   <si>
     <t>REITERO AO EXECUTIVO MUNICIPAL CÓPIA DA VIAGEM QUE O PREFEITO REALIZOU 26 DE JULHO DE 2022, AGENDA EM SAO PAULO (CONSULADO DE ISRAEL E SECRETARIA DE DESENVOLVIMENTO ECONÓMICO), DEVIDO TEREM ENVIADO COMPROVANTES ILEGÍVEIS (EM BRANCO).</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/requerimentos_n176.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/requerimentos_n176.2023.pdf</t>
   </si>
   <si>
     <t>REITERO AO EXECUTIVO MUNICIPAL CÓPIA DA VIAGEM QUE 0 PREFEITO REALIZOU 02 DE FEVEREIRO DE 2022, AGENDA EM SAO PAULO (PALÁCIO DOS BANDEIRANTES, CASA CIVIL E CDHU), DEVIDO TEREM ENVIADO COMPROVANTES ILEGÍVEIS (EM BRANCO).</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/requerimentos_n177.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/requerimentos_n177.2023.pdf</t>
   </si>
   <si>
     <t>REITERO AO EXECUTIVO MUNICIPAL CÓPIA DA VIAGEM QUE 0 PREFEITO REALIZOU 17 DE JANEIRO DE 2022, AGENDA EM SAO PAULO (PALÁCIO DOS BANDEIRANTES E CDHU), DEVIDO TEREM ENVIADO COMPROVANTES ILEGÍVEIS (EM BRANCO).</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/requerimentos_n178.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/requerimentos_n178.2023.pdf</t>
   </si>
   <si>
     <t>REITERO AO EXECUTIVO MUNICIPAL CÓPIA DA VIAGEM QUE 0 PREFEITO REALIZOU 29 A 31 DE MARÇO DE 2022, AGENDA EM SAO PAULO (CDHU, PALÁCIO DOS BANDEIRANTES) E CAMPOS DO JORDÃO, DEVIDO TEREM ENVIADO COMPROVANTES ILEGÍVEIS (EM BRANCO).</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/requerimentos_n179.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/requerimentos_n179.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA A PODA DE ARVORES NA ÁREA INSTITUCIONAL LOCALIZADO NA RUA AMÉLIO BARICALA PRÓXIMO AO NÚMERO 1129.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>REITERO AO EXECUTIVO MUNICIPAL CÓPIAS DE TODAS AS NOTAS FISCAIS E EMPENHOS REFERENTE AO ANO DE 2022 ATÉ A PRESENTE DATA, DAS EMPRESAS VENCEDORAS DO CERTAME LICITATÓRIO (FROST/RICARDO ITAPIRA E CONTRATA).</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/requerimentos_n181.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/requerimentos_n181.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE AGUA E ESGOTO (DAES), CONSERTO DE VAZAMENTO DE ÁGUA HA MESES, LIMPEZA DE GALERIA E COLOCAÇÃO DE TAMPA E DESOBSTRUÇÃO DE ESGOTO, NA RUA VICENTE DE PAULA LIMA COM A RUA PARÁ.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/requerimentos_n182.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/requerimentos_n182.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO URGENTE DE TAPA BURACOS EM TODA EXTENSÃO DA RUA VALDECI BERNARDINO DA SILVA NO BAIRRO JARDIM SANTA CRUZ.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2722/requerimentos_n183.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2722/requerimentos_n183.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPRA DE FERRAMENTAS NOVAS PARA EQUIPES DE FUNCIONÁRIOS DO DEPARTAMENTO DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/requerimentos_n184.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/requerimentos_n184.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO AS INFORMAÇÕES ABAIXO IDENTIFICADAS: _x000D_
 1) Relatório de todos os funcionários da secretaria que estão prestando serviços em outras secretarias._x000D_
 2) Quais as funções de origem desses servidores e qual a função está sendo executado?_x000D_
 3) Enviar comprovantes de relatório do Fundeb (30% e 70%), comprovando a saída dos funcionários.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2729/requerimentos_n185.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2729/requerimentos_n185.2023.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO ATRAVÉS DA SECRETÁRIA MUNICIAL DA SAÚDE PARA QUE SEJA REALIZADO A MARCAÇÃO E AGENDAMENTO DE AMBULÂNCIAS E ÔNIBUS PAR DESLOCAMENTO PARA RIBEIRÃO PRETO TAMBÉM NA SUBPREFEITURA</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimentos_n186.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimentos_n186.2023.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO Nº 5/2023, que autoriza a Câmara Municipal de Serrana a efetuar o pagamento de 50% (cinquenta por cento) do décimo terceiro salário do servidor público municipal com no mínimo 1 (um) ano de vínculo empregatício, no mês do respectivo aniversário ou em razão das férias.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_n187.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_n187.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE RECAPEAMENTO NAS RUAS ABAIXO RELACIONADAS.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_n188.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_n188.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE PRÓXIMO A RUA WILTON F. MARQUES ONDE TEM VARIAS ARVORES QUE FORMA UMA PRAÇA LINDA ACRESCENTANDO, CALÇADAS E BANCOS e ILUMINAÇÃO PARA OS MUNÍCIPES POSSAM DESFRUTAR COMO UM LUGAR DE LAZER PARA PIQUENIQUES AOS FINS DE SEMANA.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/requerimento_n189.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/requerimento_n189.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DA PREFEITURA JUNTO A CPFL PARA SUBSTITUIÇÃO DE LAMPADAS QUEIMADAS EM TODA CIDADE.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/requerimento_n190.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/requerimento_n190.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO URGENTE DE TAPA BURACOS EM TODA EXTENSÃO DA RUA ANTÔNIO JOSE DO BEM NO BAIRRO JARDIM BOA VISTA.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_n191.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_n191.23.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO QUAIS CRITÉRIOS ESTÃO SENDO UTILIZADOS PARA DETETIZAÇÃO NAS ESCOLAS E CRECHES.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_n192.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_n192.23.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA COLOCAÇÃO DE LOMBADA NA RUA VICENTE DE PAULA LIMA ESQUINA COM A RUA DR. GERALDO REIS.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2757/requerimento_n193.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2757/requerimento_n193.23.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO CÓPIA DE TODOS OS CONTRATOS DE PRESTAÇÃO DE SERVIÇOS, QUE TRANSPORTAM ALUNOS DA EDUCAÇÃO NA ZONA URBANA E RURAL.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_n194.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_n194.23.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LOMBADA E SINALIZAÇÃO NA ROTATÓRIA ARISTIDES GOMES PRÓXIMO AO CRUZAMENTO DA RUA ORLANDO JACOB, COMO FORMA DE EVITAR ACIDENTES</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_n195.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_n195.23.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO CONSTRUÇÃO DE UMA CANALETA DE ESCOAMENTO DE ÁGUA PLUVIAL NA RUA JÚLIO DE ANDRADE, NA ALTURA DO NÚMERO 630 NO BAIRRO JARDIM PARANOÁ</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_n196.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_n196.23.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ÁRVORES DE TODA A EXTENSÃO DA AVENIDA HABIB JABALI E DA RUA RIO DE JANEIRO</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_n197.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_n197.23.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO 110/2023, QUE SOLICITA QUE A PREFEITURA MUNICIPAL DE SERRANA, EM PARCERIA COM O CCI, OFEREÇA AULA DE HIDROGINÁSTICA PARA PESSOAS, DE BAIXA RENDA, COM MENOS DE 60 ANOS.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO Nº 6/2023, que Dispõe sobre a concessão de cessão e de autorização de uso das dependências da Câmara Municipal de Serrana a terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2780/requerimento_199-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2780/requerimento_199-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI ORDINÁRIA 12/2023 de Autoria do Poder Executivo Municipal, que dispõe sobre a abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Requerimento de REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI ORDINÁRIA 13/2023 de Autoria do Poder Executivo Municipal, que dispõe sobre a abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_201-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_201-2023.pdf</t>
   </si>
   <si>
     <t>APLICAÇÃO E OU REGULAMENTAÇÃO DA LEI A RESPEITO DOS FOGOS DE ARTIFÍCIOS.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_202-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_202-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as despesas do município nos meses de abril, maio e junho de 2023.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/requerimento_203-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/requerimento_203-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a receita do município nos meses de abril, maio e junho de 2023.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_204-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_204-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento de trânsito a viabilidade de redutor de velocidade (lombada) urgente na rua Ernesto Vicente, bairro Chavans.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre o Pregão nº 78/2023 (fornecimento de mudas, plantio e manutenção).</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/requerimento_206.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/requerimento_206.23.pdf</t>
   </si>
   <si>
     <t>Solicita a Administração Municipal informações sobre a CIP - Contribuição de Iluminação Pública.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/requerimento_207.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/requerimento_207.23.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento de trânsito que promova estudos de colocação de lombadas na rua Mario Bertolini.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/requerimento_208.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/requerimento_208.23.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento de trânsito de promova estudo para colocação de lombadas na rua Agenor Branco.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/requerimento_209-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/requerimento_209-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE DEPARTAMENTO DE INFRAESTRUTURA FAÇA O NIVELAMENTO DE TAMPAS DE BUEIROS QUE ESTÃO REBAIXADAS NA RUA ONOFRE SERAFIM.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/requerimento_210-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/requerimento_210-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO MUNICIPAL DE TRÂNSITO DE SERRANA UM ESTUDO PARA QUE SEJA INSTITUÍDA A MÃO ÚNICA NA RUA PEDRO MARCILIO CAREÇATO.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/requerimento_211-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/requerimento_211-2023.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO ATRAVÉS DA SECRETÁRIA MUNICIAL DA SAÚDE PARA FORNEÇA REFEIÇÕES AOS PACIENTES INTERNADOS NA UNIDADE PRONTO ATENDIMENTO</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/requerimento_212-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/requerimento_212-2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O REEMBOLSO DOS VALORES DA INSCRIÇÃO DO CARGO DE AGENTE DE CONTROLE DE ENDEMIAS REFERENTE AO CONCURSO PÚBLICO 001/2023</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_213-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_213-2023.pdf</t>
   </si>
   <si>
     <t>REQUER TRANSFORMAÇÃO D CARGO DE TÉCNICO EM ZOONOSES EM FISCAL DE PROTEÇÃO E BEM ESTAR ANIMAL</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/requerimento_214-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/requerimento_214-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a administração municipal, que no Ensino Fundamental anos iniciais (1º ao 5º ano), aconteça a mudança de quantidade das aulas de 1 9uma) para 2(duas) horas semanais de educação física.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_217.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_217.23.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a construção de faixa de trânsito em torno da EMEF e Dilce Gonçalves Netto França.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/requerimento_218.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/requerimento_218.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA MUNICIPAL DE SERRANA COMPLEMENTE O PL nº 513/2017, QUE TRANSFORMA SERRANA EM MUNICÍPIO DE INTERESSE TURÍSTICO, EM TRAMITAÇÃO NA ALESP, COM A DOCUMENTAÇÃO EXIGIDA NA LEI COMPLEMENTAR Nº 1.261/2015.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_219.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_219.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A EXECUÇÃO DA EMENDA IMPOSITIVA 11/2021 E DA EMENDA IMPOSITIVA 12/2022.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/requerimento_221.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/requerimento_221.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, INFORMAÇÕES DETALHADAS (DE VALORES E LOCAIS QUE SERÃO APLICADOS) A RESPEITO DAS EMENDAS IMPOSITIVAS DE CADA PARLAMENTAR, BEM COMO QUANDO FORAM DESTINADAS, CONFORME MENCIONADAS NA PUBLICIDADE DO "PACOTÃO DA SAÚDE".</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/requerimento_22223.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/requerimento_22223.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÃO SOLIDÁRIA NO CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/requerimento_223.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/requerimento_223.23.pdf</t>
   </si>
   <si>
     <t>Solicita a Administração Municipal o funcionamento do laboratório de análises clínicas do pet container.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/requerimento_224.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/requerimento_224.23.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie colocação de toldos nos acessos das salas de aulas na EMEF Elizabeth Sahão.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_225.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_225.23.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico em toda extensão da rua Antônio José do Bem no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/requerimento_226.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/requerimento_226.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DO PREGÃO ELETRÔNICO Nº 072/2023, O QUAL TEM COMO OBJETO REGISTRO DE PREÇOS PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE COFFEE BREAK.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/requerimento_227.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/requerimento_227.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA MUNICIPAL DE SERRANA VISITE O LOCAL E FAÇA O RECADASTRAMENTO DOS BENEFICIÁRIOS DA REGULARIZAÇÃO FUNDIÁRIA URBANA DO ASSENTAMENTO PRECÁRIO LOCALIZADO NO JARDIM BOA ESPERANÇA II.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/requerimento_228.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/requerimento_228.23.pdf</t>
   </si>
   <si>
     <t>Solicita à presidente do FUNDEB informações sobre os recursos.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_229.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_229.23.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento de meio ambiente informações sobre supressão de árvores e medidas de política ambiental.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/requerimento_230.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/requerimento_230.23.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento de meio ambiente informações sobre o pregão eletrônico 78/2023 (serviço de fornecimento de mudas ornamentais).</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/requerimento_n233.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/requerimento_n233.23.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESENÇA DE UM SERVIDOR DA ZOONOSES NA FEIRA DE ADOÇÃO DE CÃES E GATOS DA PREFEITURA MUNICIPAL REALIZADA MENSALMENTE.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/requerimento_n234.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/requerimento_n234.23.pdf</t>
   </si>
   <si>
     <t>REITERA REQUERIMENTOS 151 E 168 DE 2023, A RESPEITO DOS TRATORES AGRÍCOLAS DO ASSENTAMENTO.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/requerimento_n235.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/requerimento_n235.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE COLOCAÇÃO DE REDUTOR DE VELOCIDADE COM FAIXA DE PEDESTRE NA AV. GABRIEL JOSÉ DO VALLE (FRENTE DA NOVA PASSARELA).</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_n236.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_n236.23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Festa Gastronômica San Genaro.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/requerimento_n242.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/requerimento_n242.23.pdf</t>
   </si>
   <si>
     <t>SOLICITO REDUTOR DE VELOCIDADE (LOMBADA) NA RUA REGINA BATISTON DUZZI PRÓXIMO AO Nº 154, E AVALIAR O ASFALTO QUE ESTÁ CEDENDO POUCO MAIS PARA BAIXO DO Nº 154 E TAMBÉM NA ESQUINA DESSA MESMA RUA.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/requerimento_n243.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/requerimento_n243.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INTENSIFICAÇÃO DA PRESENÇA DA GUARDA MUNICIPAL (GM) NA LAGOA DA MARAVILHA.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/requerimento_n244.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/requerimento_n244.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DE TODOS OS LOCAIS DE PARADA DE ÔNIBUS DENTRO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/requerimento_n245.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/requerimento_n245.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A PINTURA DAS LOMBADAS FEITAS RECENTEMENTE E REPINTAR AS LOMBADAS QUE NECESSITAM DE NOVAS PINTURAS.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/requerimento_246-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/requerimento_246-2023.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO CANDIDATO DO CARGO DE MOTORISTA PARA O PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_n247.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_n247.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL DE SERRANA INFORMAÇÕES QUANTO ÀS CABINES DOS PONTOS DE ÔNIBUS POIS, SEGUNDO SE OBSERVOU EM VÁRIOS PONTOS CONTINUAM OS ANTIGOS.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_n248.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_n248.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL DE SERRANA A CONSTRUÇÃO NAS IMEDIAÇÕES DA FEIRA LIVRE, NA RUA VICENTE DE PAULA LIMA, UM MICTÓRIO FEMININO E MASCULINO ONDE POSSA SERVIR AOS FEIRANTES E TAMBÉM AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/requerimento_n249.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/requerimento_n249.23.pdf</t>
   </si>
   <si>
     <t>Solicita do executivo Municipal informações, sobre o novo CEMITÉRIO, se já existe local ou estudos para o mesmo.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/requerimento_n250.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/requerimento_n250.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL DE SERRANA INFORMAÇÕES SOBRE DATAS COMEMORATIVAS E OU FESTIVAS QUE PODERIAM FAZER PARTE DO CALENDÁRIO MUNICIPAL, PARA QUE TIVESSEM UMA DATA INSERIDA NA LDO DE NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/requerimento_n251.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/requerimento_n251.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL DE SERRANA QUE SE MANTENHA A PRESENÇA DE UM GCM E OU SEGURANÇA NA QUADRA NELSON PARANHOS, POR QUESTÃO DE SEGURANÇA, POIS A RECUPERAÇÃO FICOU MUITO BOA E DEVE SER CONSERVADA.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/requerimento_n252.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/requerimento_n252.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL DE SERRANA INFORMAÇÕES SOBRE REATIVAÇÃO DA MALHA FERROVIÁRIA, ITAÚ DE MINAS – MG E SERRANA SP.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/requerimento_n253.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/requerimento_n253.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, QUE PROVIDENCIE A ABERTURA DE UMA UNIDADE DE FARMÁCIA POPULAR JUNTO A SAÚDE MENTAL, PARA DIMINUIR O CONGESTIONAMENTO NO ATENDIMENTO.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_n254.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_n254.23.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL FORNEÇA TRANSPORTE ESCOLAR PARA CRIANÇAS DA ZONA RURAL DO SEPÉ TIARAJU.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_n255.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_n255.23.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a instalação de câmera de monitoramento no cruzamento da Rua Vicente de Paula Lima e Rua Ângelo Cavalheiro.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_n256.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_n256.23.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a instalação de câmera de monitoramento na rua Sete de Setembro (antigo matadouro).</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Lúcia Poiares, Marisa do Pronto Socorro, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/requerimento_n259.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/requerimento_n259.23.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIFICAÇÃO DO EDITAL DE CONCORRÊNCIA PÚBLICA Nº 01/2023.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2944</t>
   </si>
@@ -4007,288 +4010,288 @@
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE 3 REDUTORES DE VELOCIDADE (LOMBADAS) NA EXTENSÃO DA RUA ONOFRE SERAFIM, ENTRE A AVENIDA DEOLINDA ROSA E RUA ARGEGIPOLIS MARQUES.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MUNICIPAL INFORMAÇÕES, SOBRE O NOVO CEMITÉRIO, SE JÁ EXISTE LOCAL OU ESTUDOS PARA ELE.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/requerimento_284-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/requerimento_284-2023.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura volte a pagar o adicional de insalubridade devidos aos profissionais da saúde e demais áreas.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_285-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_285-2023.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 16/2023, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ZONEAMENTO URBANO DA SEDE DO MUNICÍPIO DE SERRANA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N°174/2006, QUE INSTITUI O PLANO DIRETOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_no_286-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_no_286-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE RECAPEAMENTO DA RUA JOSE CARNAVAL EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 29/2023, DO EXECUTIVO MUNICIPAL, QUE AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS SOCIEDADE BENEFICENTE E HOSPITALAR SANTA CASA DE MISERICÓRDIA DE SERRANA, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_289-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_289-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A REFORMA (MELHORIAS) NO ESPAÇO PÚBLICO LOCALIZADO NA ESQUINA DA RUA. BARÃO DO RIO BRANCO COM A RUA. 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_no_290-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_no_290-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL AVALIAÇÃO TÉCNICA PARA AMPLAÇÃO OU CONSTRUÇÃO DA BIBLIOTECA NA "EME" PROFESSORA MARIA CELINA WALTER DE ASSIS.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/requerimento_no_291-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/requerimento_no_291-2023.pdf</t>
   </si>
   <si>
     <t>REFORMA E MELHOR UTILIZAÇÃO DO POSTO DE SAÚDE “DÁRIO JOSÉ RODRIGUES”.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/requerimento_292-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/requerimento_292-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE REATIVAÇÃO DA MALHA FERROVIÁRIA, ITAÚ DE MINAS – MG E SERRANA SP.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/requerimento_no_293-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/requerimento_no_293-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ADMINISTRAÇÃO MUNICIPAL A LOCALIZAÇÃO DOS TRATORES AGRÍCOLA DO ASSENTAMENTO SEPÉ TIARAJU.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/requerimento_no_294-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/requerimento_no_294-2023.pdf</t>
   </si>
   <si>
     <t>REITERO REQUERIMENTO N. 188/2021, ONDE FOI SOLICITADO A ADMINISTRAÇÃO MUNICIPAL QUE VIABILIZE CONDIÇÕES PARA CONTRATAÇÃO DE EMPRESA, PARA FUNCIONAMENTO DE ÔNIBUS CIRCULAR EM TODA CIDADE.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_no_295-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_no_295-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTURA A REFORMULAÇÃO DA ROTATÓRIA DA AVENIDA HABIB JABALI COM A RUA ARGEGIPOLIS MARQUES DA SILVA EM CONFLUÊNCIA COM A RUA MANOEL PARREIRA.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/requerimento_no_296-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/requerimento_no_296-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE TRÂNSITO A VIABILIDADE DE ESTUDOS PARA COLOCAÇÃO DE SEMÁFORO ENTRE AS RUAS SÃO PEDRO EM CONFLUÊNCIA COM A RUA VICENTE DE PAULA LIMA OU COM A RUA SANTA CRUZ.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_297-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_297-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECONSTRUÇÃO DA CALÇADA DO POSTO DE SAÚDE MARIA ELIZABETH BERTAGNOLI NA RUA DOMINGOS DIAS CORRÊA.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_299-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_299-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2023 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_300-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_300-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2023 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_301-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_301-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DAES A VIABILIDADE DA LIMPEZA DA REDE DE ESGOTO DA RUA RIO DE JANEIRO, ALTURA DA EXPOCANA.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO MUNICIPAL DE TRÂNSITO DE SERRANA ESTUDO PARA QUE SEJA COLOCADO REDUTOR DE VELOCIDADE NA RUA: JOAQUIM ANTONIO FRANÇA, 399, JARDIM MARAVILHA.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DA INFRAESTRUTURA DE SERRANA, REFORMA E COLOCAR CORRIMÃO NA RAMPA, ENTRE A R. BENEDITO CARLOS DOS SANTOS E R. MANOEL PARREIRA (AO LADO E.E. PROFa. NEUSA MARIA DO BEM).</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO "LOMBADA", NA RUA SEBASTIÃO SILVÉRIO DUARTE, 185, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO URGENTE DE TAPA BURACOS EM EXTENSÃO DA RUA LUIZ BORGES NO BAIRRO JARDIM BOA VISTA.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/requerimento_306-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/requerimento_306-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL ESTUDO TÉCNICO PARA ABERTURA DE PV NA RUA ONOFRE FRANCISCO DE OLIVEIRA,167 COM A RUA MARIA MELVIRA DUARTE.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>REITERA O OFÍCIO Nº236 ENCAMINHADO NO DIA 18/10/2023 PARA O DEPARTAMENTO DO CONTROLE DE ZOONOSES, SOLICITANDO INFORMAÇÕES A RESPEITO DA QUANTIDADE DAS CASTRAÇOES REALIZADAS DOS FELINOS (MACHO/FÊMEA), LISTA DE ESPERA E O TEMPO DE ESPERA.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>SOLICITA A PODA DE ÁRVORES EM FRENTE A CRECHE MUNICIPAL PROF LÍDIA MARIA NETTO PEREIRA, EME PAULO SÉRGIO GUALTIERI BETARELLO E POLO DA UNIVERSIDADE ABERTA DO BRASIL, QUE FICA NO QUARTEIRÃO ENTRE AS RUA SANTA CRUZ, RUA SANTA CATARINA E RUA GUANABARA.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
@@ -4374,759 +4377,759 @@
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Requerimento de urgência especial PL 37/2023.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Tramitação em regime de urgência especial do Projeto de Lei n° 38/2023, do Executivo Municipal, que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2408/projeto_de_decreto_legislativo_no_1.2023_autoria_da_vereadora_andreia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2408/projeto_de_decreto_legislativo_no_1.2023_autoria_da_vereadora_andreia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérita ao Sra. lvaldete Aparecida da Silva Gonçalves pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2418/projeto_de_decreto_legislativo_no_2.2023_autoria_da_vereadora_andreia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2418/projeto_de_decreto_legislativo_no_2.2023_autoria_da_vereadora_andreia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense ao Sra. Marly Pereira dos Santos pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2419/projeto_de_decreto_legislativo_no_3.2023_autoria_da_vereadora_andreia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2419/projeto_de_decreto_legislativo_no_3.2023_autoria_da_vereadora_andreia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense ao Sra. Heloisa Helena Lino de Souza pelos relevantes serviços prestados ao Município de Serrana</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_decreto_legislativo_no_4.2023_autoria_do_vereador_paulo_roberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_decreto_legislativo_no_4.2023_autoria_do_vereador_paulo_roberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Serranense a Dra Marines Augusto dos Santos de Arvelos pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto_de_decreto_legislativo_no_5.2023_autoria_do_vereador_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto_de_decreto_legislativo_no_5.2023_autoria_do_vereador_waldenor.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Lázaro de Souza Carvalho, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_decreto_legislativo_no_6.2023_autoria_da_vereadora_maria.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_decreto_legislativo_no_6.2023_autoria_da_vereadora_maria.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à senhora Dovana Aparecida Felício, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_decreto_legislativo_no_8.2023_autoria_da_vereadora_rosemeire.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_decreto_legislativo_no_8.2023_autoria_da_vereadora_rosemeire.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Fernando Seixas dos Reis, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_decreto_legislativo_no_9.2023_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_decreto_legislativo_no_9.2023_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao doutor Divino Luiz Rattis Batista, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_decreto_legislativo_no_10.2023_autoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_decreto_legislativo_no_10.2023_autoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Ex-Vereador senhor Aparecido de Assis Luiz, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2503/projeto_de_decreto_legislativo_no_11.2023_autoria_da_vereadora_lucia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2503/projeto_de_decreto_legislativo_no_11.2023_autoria_da_vereadora_lucia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à senhora Maiara Mazer Clariano de Pádua, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2505/projeto_de_decreto_legislativo_no_12.2023_autoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2505/projeto_de_decreto_legislativo_no_12.2023_autoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à Vereadora Maria da Silva, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_decreto_legislativo_no_13-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_decreto_legislativo_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Vanderlei Camilho da Silva, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_decreto_legislativo_no_14.2023_autoria_da_vereadora_andreia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_decreto_legislativo_no_14.2023_autoria_da_vereadora_andreia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à senhora Natalia de Paula Bidinello, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_lei_decreto_legislativo_no_16.2023_autoria_do_vereador_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_lei_decreto_legislativo_no_16.2023_autoria_do_vereador_waldenor.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor Nilton Gomes da Silva, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_lei_decreto_legislativo_no_17.2023_autoria_da_vereadora_rosemeire.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_lei_decreto_legislativo_no_17.2023_autoria_da_vereadora_rosemeire.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense a senhora Charlene Mendonça Macedo, pelos relevantes serviços prestados ao município de Serrana</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2558/projeto_de_lei_decreto_legislativo_no_19.2023_autoria_da_vereadora_lucia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2558/projeto_de_lei_decreto_legislativo_no_19.2023_autoria_da_vereadora_lucia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Sebastião Gonçalves Lima, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Paulo Cesar de Almeida, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_decreto_legislativo_n21.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_decreto_legislativo_n21.23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à senhora Maria Geralda Rocha Gimenes, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_de_decreto_legislativo_no_22.2023_autoria_do_vereador_paulo_roberto_cassiolato_filho.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_de_decreto_legislativo_no_22.2023_autoria_do_vereador_paulo_roberto_cassiolato_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Capitão PM Guilherme Muraro Derrite, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_decreto_legislativo_no_23.2023_autoria_do_vereador_paulo_cassiolato.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_decreto_legislativo_no_23.2023_autoria_do_vereador_paulo_cassiolato.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Antônio José Augusto, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2611/projeto_de_decreto_legislativo_n24.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2611/projeto_de_decreto_legislativo_n24.23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Tiago José Moço, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2614/projeto_de_decreto_legislativo_n25.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2614/projeto_de_decreto_legislativo_n25.23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor José Delzio dos Santos, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2629/projeto_de_decreto_legislativo_n26.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2629/projeto_de_decreto_legislativo_n26.23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Alcides Garcia Duarte, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_legislativo_n2823.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_legislativo_n2823.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense a senhora Kelara Yaisa da Costa, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_decreto_legislativo_n29.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_decreto_legislativo_n29.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense a senhora Beatriz Dias Barbosa, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_decreto_legislativo_n30.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_decreto_legislativo_n30.23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita a Regiane Cristina Corrêa, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_decreto_legislativo_n31.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_decreto_legislativo_n31.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Senhor Pr. Flávio da Silva, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_legislativo_n32.2023_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_legislativo_n32.2023_waldenor.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense à Senhora Luana Ignácio de Freitas Barretto, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_decreto_legislativo_n33.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_decreto_legislativo_n33.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Senhor Jiulmar José de Barros, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2668/projeto_de_decreto_legislativo_n34.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2668/projeto_de_decreto_legislativo_n34.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Senhor Carlos Marques (Diácono na Paróquia Sagrado Coração de Jesus) pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_decreto_legislativo_n35.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_decreto_legislativo_n35.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Senhor Paulo Cesar Fernandes, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/projeto_de_decreto_legislativo_n36.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/projeto_de_decreto_legislativo_n36.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Senhor Marcos Antônio Pereira, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/projeto_de_decreto_legislativo_n37.2023_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/projeto_de_decreto_legislativo_n37.2023_waldenor.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Gumercindo Donizeti Domingos (Ligeirinho), pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/projeto_de_decreto_legislativo_n38.2023_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/projeto_de_decreto_legislativo_n38.2023_waldenor.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à Senhora Flávia Helena Silva Magalhães, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/projeto_de_decreto_legislativo_n39.2023_maria_da_silva.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/projeto_de_decreto_legislativo_n39.2023_maria_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à Senhora Linerci Aparecida Caconde, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/projeto_de_decreto_legislativo_n40.2023_lucia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/projeto_de_decreto_legislativo_n40.2023_lucia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à senhora Elaine Cristina Lucas, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/projeto_de_decreto_legislativo_n41.2023_paulo_cassiolato.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/projeto_de_decreto_legislativo_n41.2023_paulo_cassiolato.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Beijamim Carnaval, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2733/projeto_de_decreto_legislativo_n42.2023_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2733/projeto_de_decreto_legislativo_n42.2023_thiago.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor José Antonio Peron, pelos relevantes serviços prestados ao município de Serrana</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/projeto_de_decreto_legislativo_n43.23_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/projeto_de_decreto_legislativo_n43.23_waldenor.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito a Daniel Cândido da Silva, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/projeto_de_decreto_legislativo_n44.23_tiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/projeto_de_decreto_legislativo_n44.23_tiago.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense a Antonio Batista dos Santos, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/projeto_de_decreto_legislativo_n46.23_tiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/projeto_de_decreto_legislativo_n46.23_tiago.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita a Andréia Felix, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/projeto_de_decreto_legislativo_n47.23_tiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/projeto_de_decreto_legislativo_n47.23_tiago.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense a Edson José Feliz Filho, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2752/projeto_de_decreto_legislativo_n48.23_tiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2752/projeto_de_decreto_legislativo_n48.23_tiago.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Serranense a Maria Helena da Silva, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_decreto_legislativo_n49.23_tiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_decreto_legislativo_n49.23_tiago.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito a João Reis Antério, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito a Paulo Ricardo Rozário, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/projeto_de_decreto_legislativo_n51.23_tiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/projeto_de_decreto_legislativo_n51.23_tiago.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita a senhora Maria Madalena Gonçalves Netto, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2773/projeto_de_decreto_legislativo_n52.23_tiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2773/projeto_de_decreto_legislativo_n52.23_tiago.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor Rafael Marques dos Santos, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>RESERVADO PARA VEREADOR THIAGO</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_decreto_legislativo_n54.23_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_decreto_legislativo_n54.23_waldenor.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor Antonio Aparecido Gali, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_legislativo_n55.23_rose.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_legislativo_n55.23_rose.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Serranense a senhora Barbara Alves da Rocha Franco, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_decreto_legislativo_n56.23_rubens.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_decreto_legislativo_n56.23_rubens.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor Flávio Antônio de Oliveira, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/projeto_de_decreto_legislativo_n57.23_jarbas.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/projeto_de_decreto_legislativo_n57.23_jarbas.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO À SENHORA CAROLINA MORAIS DOS SANTOS MAIA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_decreto_legislativo_n58.23_jarbas.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_decreto_legislativo_n58.23_jarbas.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE À SENHORA MARIA APARECIDA DOS REIS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/projeto_de_decreto_legislativo_n59.23_jarbas.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/projeto_de_decreto_legislativo_n59.23_jarbas.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR MARCELLO DOS REIS MAIA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/projeto_de_decreto_legislativo_n60.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/projeto_de_decreto_legislativo_n60.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR JOSÉ APÓSTOLO RIBEIRO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2810/projeto_de_decreto_legislativo_n61.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2810/projeto_de_decreto_legislativo_n61.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE À SENHORA MARIA APARECIDA NUNES COSTA DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_decreto_legislativo_no_62-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_decreto_legislativo_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Vanderlei Aleixo, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/projeto_de_decreto_legislativo_n63.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/projeto_de_decreto_legislativo_n63.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR ALÉSIO GONÇALVES DA COSTA JUNIOR, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/projeto_de_decreto_legislativo_n64.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/projeto_de_decreto_legislativo_n64.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR VANDERLEI NAVES DE ANDRADE, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_decreto_legislativo_n65.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_decreto_legislativo_n65.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR GILMAR DA SILVA LEBRE, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor Sebastião Marques pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/projeto_de_decreto_legislativo_n67.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/projeto_de_decreto_legislativo_n67.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR PEDRO ANTÔNIO BERTOLINI, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/projeto_de_decreto_legislativo_n68.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/projeto_de_decreto_legislativo_n68.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR VANDERLEI GABANELI, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_decreto_legislativo_n69.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_decreto_legislativo_n69.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE DOM MOACIR SILVA ARCEBISPO DA CURIA DIOCESANA DE RIBEIRÃO PRETO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_decreto_legislativo_no_70-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_decreto_legislativo_no_70-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR MARCELO DAS NEVES JUNIOR, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_decreto_legislativo_n71.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_decreto_legislativo_n71.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE À SENHORA VALDIRA ANDRADE DAS NEVES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/projeto_de_decreto_legislativo_no_72-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/projeto_de_decreto_legislativo_no_72-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR LUAN RODRIGUES CUBAS SANTANA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/projeto_de_decreto_legislativo_no_73-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/projeto_de_decreto_legislativo_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Serranense ao Senhor Agemiro Pereira da Silva Neto pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>Concede título de Cidadã Benemérita à Senhora Ivone Monteiro Rezende pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/projeto_de_decreto_legislativo_n76.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/projeto_de_decreto_legislativo_n76.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR PAULO HERBERT SPANHOL DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/projeto_de_decreto_legislativo_n77.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/projeto_de_decreto_legislativo_n77.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE À SENHORA ANDRÉIA CRISTINA BARBOSA DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/projeto_de_decreto_legislativo_n78.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/projeto_de_decreto_legislativo_n78.23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR RENAN AUGUSTO LODI DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão serranense ao senhor Agnaldo Andrade Belezim, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_decreto_legislativo_no_80-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_decreto_legislativo_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor Denis Donizeti da Silva, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor Adão Luís Gomes pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_decreto_legislativo_no_82-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_decreto_legislativo_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor Aparecido Donizete da Silva pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_decreto_legislativo_no_83-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_decreto_legislativo_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor Evandro Manfrin Titoto, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/projeto_de_decreto_legislativo_no_84-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/projeto_de_decreto_legislativo_no_84-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor Caniggean Gonçalves Santos, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor Guilherme Antônio Savegnago Mialich pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/projeto_de_decreto_legislativo_no_86-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/projeto_de_decreto_legislativo_no_86-2023.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão serranense ao senhor Marcos José dos Santos Junior, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/projeto_de_decreto_legislativo_no_87-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/projeto_de_decreto_legislativo_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor Anésio Batista Corrêa, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor Guilherme Montanari pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao senhor Hélio Valdevite pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor José Raimundo Lopes Moreira pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
@@ -5139,222 +5142,222 @@
   <si>
     <t>Concede o Título de Cidadã Serranense à senhora Elizete Maria da Silva pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor Luiz Henrique Pinheiro de Paula pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor Aírton Pereira de Moraes pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense à senhora Alessandra Pinheiro de Paula Luz pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/projeto_de_decreto_legislativo_no_96-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/projeto_de_decreto_legislativo_no_96-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita à senhora Camila Correa Luciano Marcantonio, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/projeto_de_decreto_legislativo_no_97-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/projeto_de_decreto_legislativo_no_97-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor José Domingos Barbosa, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor José Capitelli, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/projeto_de_decreto_legislativo_no_99-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/projeto_de_decreto_legislativo_no_99-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor Marcio Antônio Roque, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/projeto_de_decreto_legislativo_no_100-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/projeto_de_decreto_legislativo_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense a senhora Cláudia Aparecida de Assis Roque pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/projeto_de_decreto_legislativo_no_101-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/projeto_de_decreto_legislativo_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Ademir Aparecido Arruda pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Antonio Felício de Souza, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/projeto_de_decreto_legislativo_no_103-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/projeto_de_decreto_legislativo_no_103-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à senhora Maria Lucia Marcolino do Prado, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/projeto_de_decreto_legislativo_no_104-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/projeto_de_decreto_legislativo_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor José Cândido Luiz, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à senhora Liliane Aparecida Basso Marcolino, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor Rodrigo Monteiro de Souza, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor Tiago dos Santos Marcolino, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/projeto_de_decreto_legislativo_no_108-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/projeto_de_decreto_legislativo_no_108-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à senhora Juliana Cristina Giotto pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense à senhora Rosilda Ferreira Peres pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_decreto_legislativo_no_110-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_decreto_legislativo_no_110-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à senhora Fernanda Amaral Bidinello pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/projeto_de_decreto_legislativo_no_111-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/projeto_de_decreto_legislativo_no_111-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Paulo Rodolfo Garnier, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita a Sra. Maria Celina Forastier Chavans pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Sr. Antônio Luis Alves pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_decreto_legislativo_no_114-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_decreto_legislativo_no_114-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à senhora Claudia Peron, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Amadeu Dutra Pedroso, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_de_decreto_legislativo_no_116-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_de_decreto_legislativo_no_116-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor José Fernando Desideri, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3161/pdl_117-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3161/pdl_117-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE A SENHORA AURELENE PEREIRA SILVA LIMA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/pdl_118-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/pdl_118-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA A SENHORA PATRICIA MACHADO DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>reservado para Vereador Silvinho</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor Valmir Rosa, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à senhora Sandra Brandani Picinato, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
@@ -5394,1549 +5397,1549 @@
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor Jader Soares, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Acacio Bianchi, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita à senhora Clarice Waldevite Zamariolli, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à Senhora Rita de Cássia Coutinho (Rita Cadillac), pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/pdl_132-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/pdl_132-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE A SENHORA KAREN CRISTINA SILVA NESTOR MOREIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/pdl_133-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/pdl_133-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ0 BENEMÉRITO AO SENHOR ANTONIO CARLOS DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3199/pdl_134-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3199/pdl_134-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR HÉLIO DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/pdl_135-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/pdl_135-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA À SENHORA VIVIANE CRISTINA DA ROCHA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_decreto_legislativo_no_137-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_decreto_legislativo_no_137-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR ANTONIO ANDRÉ DE PÁDUA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2404/projeto_de_emenda_aditiva_01.2023_-_plc_05.2022.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2404/projeto_de_emenda_aditiva_01.2023_-_plc_05.2022.docx</t>
   </si>
   <si>
     <t>Acrescenta o art. 216-B ao PLC 05/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/emenda_aditiva_no_2-2023_com_anexos.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/emenda_aditiva_no_2-2023_com_anexos.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se Anexos ao Projeto de Lei Ordinária nº 25/2023.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/projeto_de_emenda_a_lei_organica_no_1-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/projeto_de_emenda_a_lei_organica_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Altera-se o art. 122-A da Lei Orgânica do Município de Serrana, que instituiu o orçamento impositivo e dispôs sobre a execução orçamentária e financeira da programação incluída por emenda individuais no Legislativo Municipal em lei orçamentária anual.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2727/projeto_de_emenda_a_lei_organica_no_2-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2727/projeto_de_emenda_a_lei_organica_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se os §§ 10, 11 e 12 ao art. 122-A da Lei Orgânica do Município de Serrana, que instituiu o orçamento impositivo e dispôs sobre a execução orçamentária e financeira da programação incluída por emenda individuais no Legislativo Municipal em lei orçamentária anual.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>EIB</t>
   </si>
   <si>
     <t>Emenda Impositiva Bancada</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3240/emenda_de_bancada_parlamentar_1-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3240/emenda_de_bancada_parlamentar_1-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Ordinária nº 25/2023, que estima a receita e fixa a despesa do Município de Serrana para o exercício de 2024 e dá outras providências, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3242/emenda_de_bancada_parlamentar_2-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3242/emenda_de_bancada_parlamentar_2-2023.pdf</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3243/emenda_de_bancada_parlamentar_3-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3243/emenda_de_bancada_parlamentar_3-2023.pdf</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3244/emenda_de_bancada_parlamentar_4-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3244/emenda_de_bancada_parlamentar_4-2023.pdf</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/emenda_de_bancada_parlamentar_5-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/emenda_de_bancada_parlamentar_5-2023.pdf</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/emenda_de_bancada_parlamentar_6-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/emenda_de_bancada_parlamentar_6-2023.pdf</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/emenda_de_bancada_parlamentar_7-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/emenda_de_bancada_parlamentar_7-2023.pdf</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/emenda_impositiva_no_1-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/emenda_impositiva_no_1-2023.pdf</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/emenda_impositiva_no_2-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/emenda_impositiva_no_2-2023.pdf</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/emenda_impositiva_no_3-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/emenda_impositiva_no_3-2023.pdf</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3224/emenda_impositiva_no_4-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3224/emenda_impositiva_no_4-2023.pdf</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/emenda_impositiva_no_5-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/emenda_impositiva_no_5-2023.pdf</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/emenda_impositiva_no_6-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/emenda_impositiva_no_6-2023.pdf</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3232/emenda_impositiva_no_7-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3232/emenda_impositiva_no_7-2023.pdf</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3233/emenda_impositiva_no_8-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3233/emenda_impositiva_no_8-2023.pdf</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3234/emenda_impositiva_no_9-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3234/emenda_impositiva_no_9-2023.pdf</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3235/emenda_impositiva_no_10-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3235/emenda_impositiva_no_10-2023.pdf</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3236/emenda_impositiva_no_11-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3236/emenda_impositiva_no_11-2023.pdf</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3237/emenda_impositiva_no_12-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3237/emenda_impositiva_no_12-2023.pdf</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3238/emenda_impositiva_no_13-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3238/emenda_impositiva_no_13-2023.pdf</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2693/projeto_de_emenda_modificativa_1-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2693/projeto_de_emenda_modificativa_1-2023.pdf</t>
   </si>
   <si>
     <t>“Altera-se o Projeto de Lei Ordinária nº 56/2022, que formula o sistema para gestão sustentável de resíduos da construção civil, resíduos volumosos e outros resíduos e dá outras providências.”</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/projeto_de_emenda_modificativa_no_2-2023_ldo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/projeto_de_emenda_modificativa_no_2-2023_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA Nº 02/2023, DE 27 DE NOVEMBRO DE 2023, AO PROJETO DE LEI ORDINÁRIA Nº 22/2023 – PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/projeto_de_emenda_modificativa_no_3-2023_loa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/projeto_de_emenda_modificativa_no_3-2023_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA nº 03, de 27 de novembro de 2023, ao Projeto de Lei Ordinária nº 25/2023 – Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3252/emenda_no_parecer_cfo_ao_pl_22_-_ldo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3252/emenda_no_parecer_cfo_ao_pl_22_-_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda apresentada no corpo do parecer da Comissão Permanente de Finanças e Orçamento, ao Projeto de Lei Ordinária nº 22/2023 (LDO).</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora - MESDIR</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_complementar_no_1.2023_autoria_da_mesa_diretora.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_complementar_no_1.2023_autoria_da_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos servidores públicos da Câmara Municipal de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR 528/2020 QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE SERRANA/SP, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
     <t>Prefeito Municipal de Serrana</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2457/projeto_de_complementar_no_1.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2457/projeto_de_complementar_no_1.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação dos artigos 325 e 326 da Lei Complementar 300/2012, bem como altera o padrão de vencimento salarial dos cargos de provimento efetivo que especificam, e dá outras providências.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_complementar_n2.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_complementar_n2.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Altera padrão de vencimento salarial dos cargos de provimento efetivo que especificam, e dá outras providências.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2500/projeto_de_lei_complementar_n3.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2500/projeto_de_lei_complementar_n3.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4°, alínea "e" da Lei Complementar n° 479, de 14 de setembro de 2017, que dispõe sobre a reestruturação e estabelece competências, jornadas de trabalho e cria departamentos e cargos na Guarda Civil Municipal de Serrana.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_complementar_n_4.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_complementar_n_4.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o programa de demissão voluntária — PDV na administração direta e indireta do município de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_complementar_no_5.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_complementar_no_5.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Estabelece o programa de recuperação fiscal - REFIS, e dá outras providências.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_complementar_no_6.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_complementar_no_6.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste dos vencimentos e salários dos servidores públicos do município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_complementar_no_7.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_complementar_no_7.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do § 1º do artigo 155 da Lei Complementar nº 300/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_de_complementar_no_8.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_de_complementar_no_8.2023_executivo.pdf</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_complementar_n_9.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_complementar_n_9.2023_executivo.pdf</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_lei_complementar_n10.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_lei_complementar_n10.2023_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS PADRÕES SALARIAIS DOS PROFISSIONAIS DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2634/plc_11-2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2634/plc_11-2023_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 177/2006, QUE DISPÕE SOBRE ELABORAÇÃO DO CÓDIGO DE POSTURAS DO MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2672/projeto_de_lei_complementar_executivo_no_12-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2672/projeto_de_lei_complementar_executivo_no_12-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ZONEAMENTO URBANO DA SEDE DO MUNICÍPIO DE SERRANA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 174/2006, QUE INSTITUI O PLANO DIRETOR, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/plc_13-2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/plc_13-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos da Lei Complementar nº 175/2006, que dispõe sobre o código de parcelamento de solo e dá outras providências.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/projeto_de_lei_complementar_14_-_cria_sistema_de_controle_interno.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/projeto_de_lei_complementar_14_-_cria_sistema_de_controle_interno.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE SERRANA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/plc_15-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/plc_15-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e extinção de vagas de cargos públicos que especificam, e dá outras providências.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/projeto_de_lei_complementar_executivo_no_16-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/projeto_de_lei_complementar_executivo_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre zoneamento urbano da sede do município de Serrana e altera dispositivos da Lei Complementar n°174/2006, que institui o plano diretor, e dá outras providências.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/projeto_de_lei_complementar_executivo_no_17-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/projeto_de_lei_complementar_executivo_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Sistema de Controle Interno do município de Serrana, cria e extingue cargos de provimento efetivo, e dá outras providências.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_complementar_executivo_no_18-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_complementar_executivo_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei complementar 175/2006, que dispõe sobre o código de parcelamento de solo e dá outras providências.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/plc_19-2023_-_executivo_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/plc_19-2023_-_executivo_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRITÉRIOS PARA IMPLANTAÇÃO DE PARCELAMENTO DO SOLO PARA FORMAÇÃO DE CHÁCARAS DE RECREIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/plc_20-2023_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/plc_20-2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 188/2007 QUE INSTITUI O ESTATUTO DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA MUNICIPAL DE SERRANA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_21_-_adequacao_padrao_salarial_agente_de_endemias.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_21_-_adequacao_padrao_salarial_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADEQUAÇÃO DO PADRÃO SALARIAL DOS CARGOS DE PROVIMENTO EFETIVO DE AGENTE DE CONTROLE DE ENDEMIAS E AGENTE COMUNITÁRIO DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3248/projeto_de_lei_complementar_executivo_no_22-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3248/projeto_de_lei_complementar_executivo_no_22-2023.pdf</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_ordinaria_n_1.2023outoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_ordinaria_n_1.2023outoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE DALVA MANTOVANI CORSI, NOMENCLATURA DE VIA PÚBLICA</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2400/projeto_de_lei_ordinaria_n_2.2023outoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2400/projeto_de_lei_ordinaria_n_2.2023outoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Luiz Carlos Aliotto como nomenclatura de via pública</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_03_2023_-_andreia_prates_-_institui_no_municipio_de_serrana_a_campanha_setembro_verde_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_03_2023_-_andreia_prates_-_institui_no_municipio_de_serrana_a_campanha_setembro_verde_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - 03/2023 - Institui no município de Serrana a campanha "Setembro Verde" e dá outras providências</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2491/projeto_de_lei_no_4.2023_autor_do_vereador_paulo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2491/projeto_de_lei_no_4.2023_autor_do_vereador_paulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Maria Aparecida dos Passos de Assis, como nomenclatura de prédio público, de titularidade do município de Serrana.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2501/projeto_de_lei_no_5.2023_autoria_do_vereador_jarbas.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2501/projeto_de_lei_no_5.2023_autoria_do_vereador_jarbas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura de via Pública - ROSA LIMA SEVERINO</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_n_6.2023_autoria_da_vereadora_rosemeire.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_n_6.2023_autoria_da_vereadora_rosemeire.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 3-A à lei nº 1.453/2011, que dispõe sobre a autorização para realização de castração em cachorros e gatos e dá outras providências.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2528/pl_7-2023_lei_promulgada.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2528/pl_7-2023_lei_promulgada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade de informações relacionadas às emendas parlamentares, que destinam recursos ao Município de Serrana/SP</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_ordinaria_no_8.2023_autoria_do_vereador_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_ordinaria_no_8.2023_autoria_do_vereador_waldenor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Roberto Carnaval como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_lei_ordinaria_no_9.2023_autoria_do_vereador_ricardo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_lei_ordinaria_no_9.2023_autoria_do_vereador_ricardo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de atendimento para pessoas que realizam tratamento de quimioterapia, radioterapia, hemodiálise ou utilizem bolsa de colostomia no município de Serrana</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_ordinaria_no_10.2023_autoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_ordinaria_no_10.2023_autoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Fernando de Freitas como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2587/projeto_de_lei_ordinaria_no_11.2023_autoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2587/projeto_de_lei_ordinaria_no_11.2023_autoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Sueli Gonçalves Ferreira como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_de_lei_ordinaria_no_12.2023_autoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_de_lei_ordinaria_no_12.2023_autoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Institui o programa escola segura, que visa a implementação de medidas de prevenção e combate à violência nas escolas públicas e privadas do município de Serrana.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2612/projeto_de_lei_ordinaria_n13.23_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2612/projeto_de_lei_ordinaria_n13.23_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adoção do nome de Almerinda de Oliveira Teixeira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2613/projeto_de_lei_ordinaria_n14.23_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2613/projeto_de_lei_ordinaria_n14.23_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adoção do nome de Paulo Teixeira como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2617/pl_15-2023_-_duda.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2617/pl_15-2023_-_duda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de Política de Transparência nas Obras Públicas Municipais</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_de_n16.2023_autoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_de_n16.2023_autoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Sebastião José Arruda Sobrinho, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2652/projeto_de_lei_n17.2023_autoria_do_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2652/projeto_de_lei_n17.2023_autoria_do_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de César Augusto Nahime, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2658/projeto_de_lei_n_18.2023_autoria_do_vereador_ricardo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2658/projeto_de_lei_n_18.2023_autoria_do_vereador_ricardo.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa de Atenção Integral ao Autismo” no município de Serrana e dá outras providências</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/projeto_de_lei_ordinaria_n19.2023_vereadora_lucia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/projeto_de_lei_ordinaria_n19.2023_vereadora_lucia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Laudelina de Oliveira Dias, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/projeto_de_lei_ordinaria_n20.2023_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/projeto_de_lei_ordinaria_n20.2023_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Benedito Rodrigues Nogueira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/projeto_de_lei_ordinaria_n21.2023_vereador_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/projeto_de_lei_ordinaria_n21.2023_vereador_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Mario Corsi como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/projeto_de_lei_ordinaria_n22.23_rubens.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/projeto_de_lei_ordinaria_n22.23_rubens.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de "Praça São José", como nomenclatura de praça pública, de titularidade do município de Serrana.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2731/projeto_de_lei_ordinaria_n23.23_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2731/projeto_de_lei_ordinaria_n23.23_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Odair Neves, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2732/projeto_de_lei_ordinaria_n24.23_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2732/projeto_de_lei_ordinaria_n24.23_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Rute Carmo Pereira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2735/projeto_de_lei_ordinaria_n25.23_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2735/projeto_de_lei_ordinaria_n25.23_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Maria de Lourdes Pereira Gonçalves, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_ordinaria_n27.23_ricardo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_ordinaria_n27.23_ricardo.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de eventos do Município de Serrana o “Festival de Pipas e papagaios de Serrana (Pipódromo)”, a ser anualmente comemorado nos meses de julho, dezembro, janeiro e fevereiro de cada ano , e dá outras providências.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_ordinaria_n28.23_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_ordinaria_n28.23_thiago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE MARIA JOSÉ SILVA DOS SANTOS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_lei_ordinaria_n29.23_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_lei_ordinaria_n29.23_thiago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE DOMINGOS BARBOSA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/projeto_de_lei_ordinaria_n30.23_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/projeto_de_lei_ordinaria_n30.23_thiago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE NEIDE CÂNDIDA DA SILVA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>RESERVADO PARA VEREADOR WALDENOR</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_ordinaria_n33.23_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_ordinaria_n33.23_thiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de João Ferreira como nomenclatura e via pública.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/projeto_de_lei_ordinaria_n34.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/projeto_de_lei_ordinaria_n34.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Sebastião Nunes de Farias, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/projeto_de_lei_ordinaria_n35.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/projeto_de_lei_ordinaria_n35.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Maria José dos Santos, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/projeto_de_lei_ordinaria_n36.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/projeto_de_lei_ordinaria_n36.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Francisco da Silva, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LYDIO SANFONEIRO, COMO NOMENCLATURA DA CASA DA MUSICA DE SERRANA.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_ordinaria_n38.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_ordinaria_n38.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Francisco Francisco como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/projeto_de_lei_ordinaria_n39.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/projeto_de_lei_ordinaria_n39.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Deivison Pinheiro da Rocha como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/projeto_de_lei_ordinaria_n40.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/projeto_de_lei_ordinaria_n40.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Dr. Augusto Antônio da Silva Filho como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/projeto_de_lei_ordinaria_n41.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/projeto_de_lei_ordinaria_n41.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Benedito Leite, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/projeto_de_lei_ordinaria_n42.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/projeto_de_lei_ordinaria_n42.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Antônio Bidinello, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/pl_43-2023_-_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/pl_43-2023_-_waldenor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Praça dos Migrantes, como nomenclatura de praça pública.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/projeto_de_lei_ordinaria_n44.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/projeto_de_lei_ordinaria_n44.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura de via Pública - CLEIDE MARIA VICTORINO DOS REIS</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_ordinaria_n45.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_ordinaria_n45.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura de via Pública - RAMIRO DOS SANTOS</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_ordinaria_n47.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_ordinaria_n47.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura de via Pública - SERGIO LUIZ MARCOLINO</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/projeto_de_lei_ordinaria_n48.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/projeto_de_lei_ordinaria_n48.23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LYDIO SANFONEIRO, COMO NOMENCLATURA DE PRÓPRIO PÚBLICO.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/projeto_de_lei_ordinaria_no_49-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/projeto_de_lei_ordinaria_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Jaime Washington de Oliveira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_ordinaria_no_52-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_ordinaria_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação e a emissão da carteira de identificação da pessoa com transtorno do espectro autista (CPITEA), no município de Serrana.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_ordinaria_no_53-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_ordinaria_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Institui campanha anual de vacinação de raiva animal, no município de Serrana.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/projeto_de_lei_ordinaria_no_54-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/projeto_de_lei_ordinaria_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Ana Luiza Poncelo Ribeiro, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/projeto_de_lei_ordinaria_no_55-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/projeto_de_lei_ordinaria_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Nelza Maria Pereira Rodrigues, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/projeto_de_lei_ordinaria_no_59-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/projeto_de_lei_ordinaria_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome "Ayrescomildes Ribeiro" como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_ordinaria_no_60-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_ordinaria_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Francislene Eduarda Aparecida dos Santos, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_lei_ordinaria_no_61-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_lei_ordinaria_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Messias dos Santos, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_lei_ordinaria_no_62-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_lei_ordinaria_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Thereza Mequia da Silva, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/projeto_de_lei_ordinaria_no_63-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/projeto_de_lei_ordinaria_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de eventos do Município de Serrana o "Dia do Rosário da Virgem Maria, a ser celebrado, anualmente, no dia 7 de outubro.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_ordinaria_no_64-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_ordinaria_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade da tramitação de processos administrativos e/ou requerimentos, de pessoas com idade igual ou superior a sessenta anos no âmbito da administração pública municipal.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_ordinaria_no_65-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_ordinaria_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Leda Maria Ávila Martins Valdevite, como nomenclatura do Espaço Público Parque Industrial.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/plo_n69.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/plo_n69.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Jorge Domingos Teodoro, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_ordinaria_no_70-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_ordinaria_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Nelson Augusto de Barros como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2474/projeto_de_lei_01_-_suplementacao_saude_ser_-_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2474/projeto_de_lei_01_-_suplementacao_saude_ser_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL (Secretaria Municipal de Saúde, para obras de construção no SER — Serviço Especializado em_x000D_
 Reabilitação).</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_lei_ordinaria_no_2.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_lei_ordinaria_no_2.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e suplementar</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_ordinaria_no_3.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_ordinaria_no_3.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da emenda impositiva nº 12/2022, que integra a Lei nº 2154/2022, que estima a receita e fixa a despesa do município de Serrana para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_lei_n4.23_autoria_executivo_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_lei_n4.23_autoria_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFETAÇÃO DE IMÓVEL PÚBLICO ÀS FUNÇÕES E AO USO ESPECIAL DA CÂMARA MUNICIPAL DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2673/projeto_de_lei_ordinaria_n5.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2673/projeto_de_lei_ordinaria_n5.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e suplementar.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/projeto_de_lei_ordinaria_n6.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/projeto_de_lei_ordinaria_n6.2023_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RESSARCIMENTO DE INSCRIÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS APROVADOS NA PROVA DE CERTIFICAÇÃO PARA RPPS.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/projeto_de_lei_ordinaria_n7.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/projeto_de_lei_ordinaria_n7.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial suplementar.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/projeto_de_lei_ordinaria_n8.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/projeto_de_lei_ordinaria_n8.2023_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO SISTEMA INTEGRADO DE SAÚDE NO MUNICÍPIO DE SERRANA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/projeto_de_lei_ordinaria_n9.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/projeto_de_lei_ordinaria_n9.2023_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/projeto_de_lei_10_-_concessao_de_bem_publico_-_camara_municpal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/projeto_de_lei_10_-_concessao_de_bem_publico_-_camara_municpal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/projeto_de_lei_ordinaria_n11.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/projeto_de_lei_ordinaria_n11.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de concessão de superfície de bem público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/projeto_de_lei_ordinaria_n12.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/projeto_de_lei_ordinaria_n12.2023_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_ordinaria_n13.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_ordinaria_n13.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Autoriza a abertura de crédito especial e Suplementar</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_ordinaria_executivo_n14.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_ordinaria_executivo_n14.23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Serrana a abrir créditos adicionais especial na lei orçamentária do exercício de 2023.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/projeto_de_lei_ordinaria_n15.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/projeto_de_lei_ordinaria_n15.2023_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/projeto_de_lei_ordinaria_n16.2023_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/projeto_de_lei_ordinaria_n16.2023_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1146/2006. QUE DISPÕE SOBRE A REORGANIZAÇÃO DO REGIME DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/projeto_de_lei_ordinaria_executivo_n17.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/projeto_de_lei_ordinaria_executivo_n17.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adoção do nome de “Vila dos Sonhos” em Conjunto Habitacional localizado no bairro Jardim Primavera, município de Serrana/SP.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/projeto_de_lei_ordinaria_executivo_no_18-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/projeto_de_lei_ordinaria_executivo_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2140/2022, que institui o Programa Dinheiro Direto na Escola Municipal - PDDEM.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_ordinaria_executivo_n19.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_ordinaria_executivo_n19.23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/projeto_de_lei_ordinaria_executivo_n21.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/projeto_de_lei_ordinaria_executivo_n21.23.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções firmado em 17/05/2023, autoriza a celebração de contrato de programa como o COMAM para a delegação, por meio de parceria público- privada, dos serviços de iluminação pública no município, incluídos o desenvolvimento, a modernização, a ampliação, a operação e a manutenção da rede de iluminação pública, autoriza a instituição de garantias e dá outras providências.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/pl_22-2023_-_executivo_-_ldo_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/pl_22-2023_-_executivo_-_ldo_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2024, e dá outras providências (LDO).</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_ordinaria_executivo_n23.23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_ordinaria_executivo_n23.23.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de assistência financeira, a título de complementação aos vencimentos dos profissionais de enfermagem que especificam e dá outras providências.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/projeto_de_lei_ordinaria_executivo_no_24-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/projeto_de_lei_ordinaria_executivo_no_24-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/pl_25-2023_executivo_-_loa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/pl_25-2023_executivo_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de serrana para o exercício de 2024 e dá outras providências (LOA).</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/projeto_de_lei_ordinaria_executivo_no_26-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/projeto_de_lei_ordinaria_executivo_no_26-2023.pdf</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/projeto_de_lei_ordinaria_executivo_no_27-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/projeto_de_lei_ordinaria_executivo_no_27-2023.pdf</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/projeto_de_lei_ordinaria_executivo_no_28-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/projeto_de_lei_ordinaria_executivo_no_28-2023.pdf</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_ordinaria_executivo_no_29-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_ordinaria_executivo_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transferir recursos financeiros à Sociedade Beneficente e Hospitalar Santa Casa de Misericórdia de Serrana, para os fins que especifica.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_lei_ordinaria_executivo_no_30-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_lei_ordinaria_executivo_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Regime de Educação Integral em atendimento ao Programa Escola em Tempo Integral, no Sistema Público Municipal de Ensino de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_ordinaria_executivo_no_31-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_ordinaria_executivo_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública Municipal de Promoção, Proteção, Defesa e Garantia dos Direitos da Pessoa Idosa de Serrana (SP), e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/projeto_de_lei_ordinaria_executivo_no_32-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/projeto_de_lei_ordinaria_executivo_no_32-2023.pdf</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_ordinaria_executivo_no_33-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_ordinaria_executivo_no_33-2023.pdf</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_lei_34complementacao_salarial_agentes_de_endemias.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_lei_34complementacao_salarial_agentes_de_endemias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPLEMENTAÇÃO DE PISO SALARIAL ORIUNDO DE LEGISLAÇÃO FEDERAL OU ESTADUAL PARA SERVIDORES MUNICIPAIS DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/projeto_de_lei_ordinaria_executivo_no_35-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/projeto_de_lei_ordinaria_executivo_no_35-2023.pdf</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto_de_lei_ordinaria_executivo_no_36-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto_de_lei_ordinaria_executivo_no_36-2023.pdf</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3250/projeto_de_lei_ordinaria_executivo_no_37-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3250/projeto_de_lei_ordinaria_executivo_no_37-2023.pdf</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3256/projeto_de_lei_ordinaria_executivo_no_38-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3256/projeto_de_lei_ordinaria_executivo_no_38-2023.pdf</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_resolucao_no_1.2023_mesa_diretora.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_resolucao_no_1.2023_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Regulamenta o processo de contratação direta previsto na Lei n° 14.133/2021, no âmbito da Câmara Municipal de Serrana.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2403/projeto_de_resolucao_n2.2023_mesa_diretora.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2403/projeto_de_resolucao_n2.2023_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de serviço de telefonia móvel e aparelhos celulares disponibilizados pela Câmara Municipal de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_resolucao_3-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_resolucao_3-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o estágio profissional de estudantes, no âmbito da Câmara Municipal de Serrana.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_resolucao_n4.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_resolucao_n4.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Arquivo Público da Câmara Municipal de Serrana.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2730/projeto_de_resolucao_n5.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2730/projeto_de_resolucao_n5.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Serrana a efetuar o pagamento de 50% (cinquenta por cento) do décimo terceiro salário do servidor público municipal com no mínimo 1 (um) ano de vínculo empregatício, no mês do respectivo aniversário ou em razão das férias.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/projeto_de__resolucao_no_6-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/projeto_de__resolucao_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de cessão e de autorização de uso das dependências da Câmara Municipal de Serrana a terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3186/projeto_de__resolucao_no_7-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3186/projeto_de__resolucao_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Resolução nº 3/2011, que estabelece gratificação aos servidores integrantes da Comissão de Licitação no âmbito da Câmara Municipal de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2646/veto_n1.2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2646/veto_n1.2023.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei n.º 07/2023, aprovado por esse Legislativo, conforme Autógrafo n.º 21/2023, que “Dispõe sobre a publicidade de informações relacionadas às Emendas Parlamentares, que destinam recursos ao Município de Serrana/SP”.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/veto_no_2-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/veto_no_2-2023.pdf</t>
   </si>
   <si>
     <t>VETO total o Projeto de Lei n° 15/2023, aprovado por esse Legislativo, conforme Autógrafo n.° 31/2023, que "Dispõe sobre a adoção de política de transparência nas obras públicas municipais.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2770/veto_no_3-2023.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2770/veto_no_3-2023.pdf</t>
   </si>
   <si>
     <t>VETAMOS PARCIALMENTE o Projeto de Lei n° 56/2023, aprovado por esse Legislativo, conforme Autógrafo n° 36/023, que formula o Sistema para a gestão sustentável de resíduos da Construção Civil, resíduos volumosos e outros resíduos e dá outras providências</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3160/veto_parcial_ao_projeto_de_lei_30-2021_-_aut_83-2023_-_educacao_ambiental_001740.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3160/veto_parcial_ao_projeto_de_lei_30-2021_-_aut_83-2023_-_educacao_ambiental_001740.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 30/2021 (AUTÓGRAFO N° 83/2023) .</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3230/redacao_final_ldo.doc</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3230/redacao_final_ldo.doc</t>
   </si>
   <si>
     <t>Redação Final LDO.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3231/redacao_final_loa.doc</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3231/redacao_final_loa.doc</t>
   </si>
   <si>
     <t>Redação Final LOA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7243,67 +7246,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2405/indicacao_03-2023_-_waldenor_de_assis_silva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2431/indicacao_04-2023_-_paulo_roberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2432/indicacao_05-2023_-_paulo_roberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2440/indicacao_06-2023_-_ricardo_adriano_de_luna_farias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2441/indicacao_07-2023_-_ricardo_adriano_de_luna_farias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2451/indicacao_n11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_12.2023_-_bicicletas_para_agentes_lucia.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2529/indicacao_n14.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_n15.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_n16.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2597/indicacao_n17.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2598/indicacao_n18.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2604/indicacao_n19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_n20.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2615/indicacao_n21.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_n22.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_n23.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_n24.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_n25.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_26.2023_-_politica_municipal_seguranca_alimentar_lucia.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_n27.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2674/indicacao_n28.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/resposta_indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/indicacao_n30.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2677/indicacao_n31.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/indicacao_n32.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_n33.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/indicacao_n34.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/indicacao_n35.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/indicacoes_n36.23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacoes_n37.23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacoes_n38.23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/indicacao_39.2023_-_abono_natalino_aposentados_edinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2816/indicacao_42.23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/indicacao_43.23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/indicacao_44.23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_45.23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_46.23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/indicacao_n47.23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/indicacoes_n48.23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/indicacoes_n49.23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacoes_n50.23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacoes_n51.23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacoes_n52.23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/indicacoes_n53.23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/indicacoes_n54.23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/indicacoes_n55.23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/indicacoes_n56.23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacoes_n57.23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacoes_n58.23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_n59.23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_n60.23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2406/mocao_01-2023_-_rosemeire_aparecida_barbosa_storari.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2436/mocao_2-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2460/mocao_3-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2573/mocao_4-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2663/mocao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2664/mocao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2671/mocao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/mocao_n8.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/mocao_9-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/mocao_n10.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/mocao_n11.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/mocao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/mocao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/mocao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/mocao_16-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/mocao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3179/mocao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/mocao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2407/requerimento_-_02_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2409/requerimento_-_03_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2410/requerimento_-_04_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2411/requerimento_-_05_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2412/requerimento_-_06_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2413/requerimento_-_07_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2414/requerimento_-_08_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2415/requerimento_-_09_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2416/requerimento_-_10_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2417/requerimento_-_11_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2420/requerimento_-_12_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2421/requerimento_-_13_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2425/requerimento_-_16_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2426/requerimento_-_17_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_-_18_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_-_19_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2429/requerimento_-_20_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_-_21_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2434/requerimento_-_022_2023_-_duda_-_solicitacao_de_informacoes_sobre_quantidade_de_cargos_comissionados_no_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2437/requerimento_-_024_2023_-_duda_-_iluminacao_da_entrada_da_cidade_de_serrana_pela_rodovia_angelo_cavalheiro..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2447/requerimentos_n29.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2452/requerimento_33.2023_-_emenda_impositiva_11.2021_thiago.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2453/requerimento_34-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2481/requerimento_51-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_52-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_53-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2486/requerimento_54-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2487/requerimento_55-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2488/requerimento_56-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2489/requerimento_57-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2490/requerimento_58-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2492/requerimento_59-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_60-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2495/requerimento_62-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2496/requerimentos_n63.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_64-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2498/requerimentos_n65.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_67-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2510/requerimentos_n69.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2511/requerimentos_n70.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2512/requerimentos_n71.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2513/requerimentos_n72.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2514/requerimentos_n73.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2515/requerimentos_n74.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2516/requerimentos_n75.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2517/requerimentos_n76.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2518/requerimentos_n77.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2519/requerimentos_n78.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2520/requerimentos_n79.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimentos_n80.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimentos_n81.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimentos_n82.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2525/requerimentos_n83.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2527/requerimentos_n84.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimentos_n86.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2534/requerimentos_n87.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimentos_n88.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2536/requerimentos_n89.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2537/requerimentos_n90.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimentos_n91.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2539/requerimentos_n92.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2544/requerimento_-_95-2023_-_airton_jose_bis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2547/requerimentos_n96.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimentos_n97.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2552/requerimentos_n98.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2553/requerimentos_n99.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2554/requerimentos_n100.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimentos_n101.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimentos_n102.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimentos_n103.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2559/requerimentos_n104.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2561/requerimentos_n105.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2562/requerimentos_n106.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimentos_n107.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimentos_n108.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimentos_n109.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimentos_n110.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2568/requerimentos_n111.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2569/requerimentos_n112.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimentos_n113.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimentos_n114.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2572/requerimentos_n115.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimentos_n116.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimentos_n117.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2577/requerimentos_n118.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2580/requerimentos_n119.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2589/requerimento_124-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimentos_n125.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2595/requerimentos_n126.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2596/requerimentos_n127.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2603/requerimentos_n130.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2605/requerimentos_n131.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2607/requerimentos_n132.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2608/requerimentos_n133.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2616/requerimentos_n136.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2619/requerimento_137-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2620/requerimento_138-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2621/requerimento_139-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2622/requerimento_140-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimentos_n141.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2631/requerimentos_n144.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_145.2023_-_carnes_de_iptu_lucia.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2637/requerimentos_n147.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimentos_n148.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimentos_n149.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2641/requerimentos_n150.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2643/requerimentos_n151.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2645/requerimentos_n152.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2648/requerimentos_n153.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimentos_n154.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimentos_n155.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimentos_n156.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimentos_n157.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimentos_n158.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimentos_n159.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2665/requerimentos_n160.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2669/requerimentos_n161.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/requerimentos_n162.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/requerimentos_n163.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/requerimentos_n166.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/requerimentos_n167.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/requerimentos_n168.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/requerimentos_n169.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/requerimentos_n170.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/requerimentos_n171.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/requerimentos_n172.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/requerimentos_n173.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/requerimentos_n175.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/requerimentos_n176.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/requerimentos_n177.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/requerimentos_n178.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/requerimentos_n179.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/requerimentos_n181.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/requerimentos_n182.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2722/requerimentos_n183.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/requerimentos_n184.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2729/requerimentos_n185.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimentos_n186.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_n187.23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_n188.23.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/requerimento_n189.23.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/requerimento_n190.23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_n191.23.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_n192.23.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2757/requerimento_n193.23.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_n194.23.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_n195.23.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_n196.23.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_n197.23.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2780/requerimento_199-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_201-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_202-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/requerimento_203-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_204-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/requerimento_206.23.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/requerimento_207.23.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/requerimento_208.23.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/requerimento_209-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/requerimento_210-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/requerimento_211-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/requerimento_212-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_213-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/requerimento_214-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_217.23.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/requerimento_218.23.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_219.23.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/requerimento_221.23.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/requerimento_22223.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/requerimento_223.23.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/requerimento_224.23.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_225.23.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/requerimento_226.23.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/requerimento_227.23.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/requerimento_228.23.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_229.23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/requerimento_230.23.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/requerimento_n233.23.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/requerimento_n234.23.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/requerimento_n235.23.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_n236.23.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/requerimento_n242.23.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/requerimento_n243.23.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/requerimento_n244.23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/requerimento_n245.23.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/requerimento_246-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_n247.23.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_n248.23.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/requerimento_n249.23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/requerimento_n250.23.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/requerimento_n251.23.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/requerimento_n252.23.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/requerimento_n253.23.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_n254.23.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_n255.23.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_n256.23.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/requerimento_n259.23.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/requerimento_284-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_285-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_no_286-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_289-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_no_290-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/requerimento_no_291-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/requerimento_292-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/requerimento_no_293-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/requerimento_no_294-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_no_295-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/requerimento_no_296-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_297-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_299-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_300-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_301-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/requerimento_306-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2408/projeto_de_decreto_legislativo_no_1.2023_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2418/projeto_de_decreto_legislativo_no_2.2023_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2419/projeto_de_decreto_legislativo_no_3.2023_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_decreto_legislativo_no_4.2023_autoria_do_vereador_paulo_roberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto_de_decreto_legislativo_no_5.2023_autoria_do_vereador_waldenor.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_decreto_legislativo_no_6.2023_autoria_da_vereadora_maria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_decreto_legislativo_no_8.2023_autoria_da_vereadora_rosemeire.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_decreto_legislativo_no_9.2023_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_decreto_legislativo_no_10.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2503/projeto_de_decreto_legislativo_no_11.2023_autoria_da_vereadora_lucia.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2505/projeto_de_decreto_legislativo_no_12.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_decreto_legislativo_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_decreto_legislativo_no_14.2023_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_lei_decreto_legislativo_no_16.2023_autoria_do_vereador_waldenor.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_lei_decreto_legislativo_no_17.2023_autoria_da_vereadora_rosemeire.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2558/projeto_de_lei_decreto_legislativo_no_19.2023_autoria_da_vereadora_lucia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_decreto_legislativo_n21.23.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_de_decreto_legislativo_no_22.2023_autoria_do_vereador_paulo_roberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_decreto_legislativo_no_23.2023_autoria_do_vereador_paulo_cassiolato.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2611/projeto_de_decreto_legislativo_n24.23.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2614/projeto_de_decreto_legislativo_n25.23.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2629/projeto_de_decreto_legislativo_n26.23.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_legislativo_n2823.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_decreto_legislativo_n29.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_decreto_legislativo_n30.23.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_decreto_legislativo_n31.2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_legislativo_n32.2023_waldenor.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_decreto_legislativo_n33.2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2668/projeto_de_decreto_legislativo_n34.2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_decreto_legislativo_n35.2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/projeto_de_decreto_legislativo_n36.2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/projeto_de_decreto_legislativo_n37.2023_waldenor.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/projeto_de_decreto_legislativo_n38.2023_waldenor.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/projeto_de_decreto_legislativo_n39.2023_maria_da_silva.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/projeto_de_decreto_legislativo_n40.2023_lucia.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/projeto_de_decreto_legislativo_n41.2023_paulo_cassiolato.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2733/projeto_de_decreto_legislativo_n42.2023_thiago.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/projeto_de_decreto_legislativo_n43.23_waldenor.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/projeto_de_decreto_legislativo_n44.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/projeto_de_decreto_legislativo_n46.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/projeto_de_decreto_legislativo_n47.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2752/projeto_de_decreto_legislativo_n48.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_decreto_legislativo_n49.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/projeto_de_decreto_legislativo_n51.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2773/projeto_de_decreto_legislativo_n52.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_decreto_legislativo_n54.23_waldenor.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_legislativo_n55.23_rose.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_decreto_legislativo_n56.23_rubens.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/projeto_de_decreto_legislativo_n57.23_jarbas.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_decreto_legislativo_n58.23_jarbas.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/projeto_de_decreto_legislativo_n59.23_jarbas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/projeto_de_decreto_legislativo_n60.23.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2810/projeto_de_decreto_legislativo_n61.23.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_decreto_legislativo_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/projeto_de_decreto_legislativo_n63.23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/projeto_de_decreto_legislativo_n64.23.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_decreto_legislativo_n65.23.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/projeto_de_decreto_legislativo_n67.23.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/projeto_de_decreto_legislativo_n68.23.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_decreto_legislativo_n69.23.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_decreto_legislativo_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_decreto_legislativo_n71.23.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/projeto_de_decreto_legislativo_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/projeto_de_decreto_legislativo_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/projeto_de_decreto_legislativo_n76.23.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/projeto_de_decreto_legislativo_n77.23.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/projeto_de_decreto_legislativo_n78.23.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_decreto_legislativo_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_decreto_legislativo_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_decreto_legislativo_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/projeto_de_decreto_legislativo_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/projeto_de_decreto_legislativo_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/projeto_de_decreto_legislativo_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/projeto_de_decreto_legislativo_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/projeto_de_decreto_legislativo_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/projeto_de_decreto_legislativo_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/projeto_de_decreto_legislativo_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/projeto_de_decreto_legislativo_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/projeto_de_decreto_legislativo_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/projeto_de_decreto_legislativo_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/projeto_de_decreto_legislativo_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_decreto_legislativo_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/projeto_de_decreto_legislativo_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_decreto_legislativo_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_de_decreto_legislativo_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3161/pdl_117-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/pdl_118-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/pdl_132-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/pdl_133-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3199/pdl_134-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/pdl_135-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_decreto_legislativo_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2404/projeto_de_emenda_aditiva_01.2023_-_plc_05.2022.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/emenda_aditiva_no_2-2023_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/projeto_de_emenda_a_lei_organica_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2727/projeto_de_emenda_a_lei_organica_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3240/emenda_de_bancada_parlamentar_1-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3242/emenda_de_bancada_parlamentar_2-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3243/emenda_de_bancada_parlamentar_3-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3244/emenda_de_bancada_parlamentar_4-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/emenda_de_bancada_parlamentar_5-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/emenda_de_bancada_parlamentar_6-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/emenda_de_bancada_parlamentar_7-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/emenda_impositiva_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/emenda_impositiva_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/emenda_impositiva_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3224/emenda_impositiva_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/emenda_impositiva_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/emenda_impositiva_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3232/emenda_impositiva_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3233/emenda_impositiva_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3234/emenda_impositiva_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3235/emenda_impositiva_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3236/emenda_impositiva_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3237/emenda_impositiva_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3238/emenda_impositiva_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2693/projeto_de_emenda_modificativa_1-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/projeto_de_emenda_modificativa_no_2-2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/projeto_de_emenda_modificativa_no_3-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3252/emenda_no_parecer_cfo_ao_pl_22_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_complementar_no_1.2023_autoria_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2457/projeto_de_complementar_no_1.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_complementar_n2.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2500/projeto_de_lei_complementar_n3.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_complementar_n_4.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_complementar_no_5.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_complementar_no_6.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_complementar_no_7.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_de_complementar_no_8.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_complementar_n_9.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_lei_complementar_n10.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2634/plc_11-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2672/projeto_de_lei_complementar_executivo_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/plc_13-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/projeto_de_lei_complementar_14_-_cria_sistema_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/plc_15-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/projeto_de_lei_complementar_executivo_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/projeto_de_lei_complementar_executivo_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_complementar_executivo_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/plc_19-2023_-_executivo_completo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/plc_20-2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_21_-_adequacao_padrao_salarial_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3248/projeto_de_lei_complementar_executivo_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_ordinaria_n_1.2023outoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2400/projeto_de_lei_ordinaria_n_2.2023outoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_03_2023_-_andreia_prates_-_institui_no_municipio_de_serrana_a_campanha_setembro_verde_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2491/projeto_de_lei_no_4.2023_autor_do_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2501/projeto_de_lei_no_5.2023_autoria_do_vereador_jarbas.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_n_6.2023_autoria_da_vereadora_rosemeire.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2528/pl_7-2023_lei_promulgada.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_ordinaria_no_8.2023_autoria_do_vereador_waldenor.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_lei_ordinaria_no_9.2023_autoria_do_vereador_ricardo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_ordinaria_no_10.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2587/projeto_de_lei_ordinaria_no_11.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_de_lei_ordinaria_no_12.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2612/projeto_de_lei_ordinaria_n13.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2613/projeto_de_lei_ordinaria_n14.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2617/pl_15-2023_-_duda.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_de_n16.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2652/projeto_de_lei_n17.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2658/projeto_de_lei_n_18.2023_autoria_do_vereador_ricardo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/projeto_de_lei_ordinaria_n19.2023_vereadora_lucia.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/projeto_de_lei_ordinaria_n20.2023_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/projeto_de_lei_ordinaria_n21.2023_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/projeto_de_lei_ordinaria_n22.23_rubens.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2731/projeto_de_lei_ordinaria_n23.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2732/projeto_de_lei_ordinaria_n24.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2735/projeto_de_lei_ordinaria_n25.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_ordinaria_n27.23_ricardo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_ordinaria_n28.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_lei_ordinaria_n29.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/projeto_de_lei_ordinaria_n30.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_ordinaria_n33.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/projeto_de_lei_ordinaria_n34.23.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/projeto_de_lei_ordinaria_n35.23.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/projeto_de_lei_ordinaria_n36.23.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_ordinaria_n38.23.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/projeto_de_lei_ordinaria_n39.23.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/projeto_de_lei_ordinaria_n40.23.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/projeto_de_lei_ordinaria_n41.23.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/projeto_de_lei_ordinaria_n42.23.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/pl_43-2023_-_waldenor.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/projeto_de_lei_ordinaria_n44.23.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_ordinaria_n45.23.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_ordinaria_n47.23.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/projeto_de_lei_ordinaria_n48.23.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/projeto_de_lei_ordinaria_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_ordinaria_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_ordinaria_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/projeto_de_lei_ordinaria_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/projeto_de_lei_ordinaria_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/projeto_de_lei_ordinaria_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_ordinaria_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_lei_ordinaria_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_lei_ordinaria_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/projeto_de_lei_ordinaria_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_ordinaria_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_ordinaria_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/plo_n69.23.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_ordinaria_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2474/projeto_de_lei_01_-_suplementacao_saude_ser_-_completo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_lei_ordinaria_no_2.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_ordinaria_no_3.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_lei_n4.23_autoria_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2673/projeto_de_lei_ordinaria_n5.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/projeto_de_lei_ordinaria_n6.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/projeto_de_lei_ordinaria_n7.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/projeto_de_lei_ordinaria_n8.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/projeto_de_lei_ordinaria_n9.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/projeto_de_lei_10_-_concessao_de_bem_publico_-_camara_municpal.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/projeto_de_lei_ordinaria_n11.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/projeto_de_lei_ordinaria_n12.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_ordinaria_n13.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_ordinaria_executivo_n14.23.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/projeto_de_lei_ordinaria_n15.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/projeto_de_lei_ordinaria_n16.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/projeto_de_lei_ordinaria_executivo_n17.23.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/projeto_de_lei_ordinaria_executivo_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_ordinaria_executivo_n19.23.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/projeto_de_lei_ordinaria_executivo_n21.23.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/pl_22-2023_-_executivo_-_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_ordinaria_executivo_n23.23.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/projeto_de_lei_ordinaria_executivo_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/pl_25-2023_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/projeto_de_lei_ordinaria_executivo_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/projeto_de_lei_ordinaria_executivo_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/projeto_de_lei_ordinaria_executivo_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_ordinaria_executivo_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_lei_ordinaria_executivo_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_ordinaria_executivo_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/projeto_de_lei_ordinaria_executivo_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_ordinaria_executivo_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_lei_34complementacao_salarial_agentes_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/projeto_de_lei_ordinaria_executivo_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto_de_lei_ordinaria_executivo_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3250/projeto_de_lei_ordinaria_executivo_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3256/projeto_de_lei_ordinaria_executivo_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_resolucao_no_1.2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2403/projeto_de_resolucao_n2.2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_resolucao_3-2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_resolucao_n4.2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2730/projeto_de_resolucao_n5.2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/projeto_de__resolucao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3186/projeto_de__resolucao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2646/veto_n1.2023.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/veto_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2770/veto_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3160/veto_parcial_ao_projeto_de_lei_30-2021_-_aut_83-2023_-_educacao_ambiental_001740.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3230/redacao_final_ldo.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3231/redacao_final_loa.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2405/indicacao_03-2023_-_waldenor_de_assis_silva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2431/indicacao_04-2023_-_paulo_roberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2432/indicacao_05-2023_-_paulo_roberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2440/indicacao_06-2023_-_ricardo_adriano_de_luna_farias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2441/indicacao_07-2023_-_ricardo_adriano_de_luna_farias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2451/indicacao_n11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_12.2023_-_bicicletas_para_agentes_lucia.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2529/indicacao_n14.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_n15.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_n16.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2597/indicacao_n17.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2598/indicacao_n18.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2604/indicacao_n19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_n20.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2615/indicacao_n21.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2623/indicacao_n22.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_n23.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2649/indicacao_n24.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2650/indicacao_n25.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_26.2023_-_politica_municipal_seguranca_alimentar_lucia.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_n27.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2674/indicacao_n28.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/resposta_indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/indicacao_n30.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2677/indicacao_n31.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/indicacao_n32.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_n33.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/indicacao_n34.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/indicacao_n35.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/indicacoes_n36.23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacoes_n37.23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacoes_n38.23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/indicacao_39.2023_-_abono_natalino_aposentados_edinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2816/indicacao_42.23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/indicacao_43.23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/indicacao_44.23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_45.23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_46.23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/indicacao_n47.23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/indicacoes_n48.23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/indicacoes_n49.23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacoes_n50.23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacoes_n51.23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacoes_n52.23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/indicacoes_n53.23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/indicacoes_n54.23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/indicacoes_n55.23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/indicacoes_n56.23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacoes_n57.23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacoes_n58.23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_n59.23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_n60.23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2406/mocao_01-2023_-_rosemeire_aparecida_barbosa_storari.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2436/mocao_2-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2460/mocao_3-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2573/mocao_4-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2663/mocao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2664/mocao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2671/mocao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/mocao_n8.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/mocao_9-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/mocao_n10.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/mocao_n11.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/mocao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/mocao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/mocao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/mocao_16-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/mocao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/mocaodepesar23-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3179/mocao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/mocao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2407/requerimento_-_02_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2409/requerimento_-_03_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2410/requerimento_-_04_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2411/requerimento_-_05_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2412/requerimento_-_06_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2413/requerimento_-_07_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2414/requerimento_-_08_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2415/requerimento_-_09_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2416/requerimento_-_10_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2417/requerimento_-_11_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2420/requerimento_-_12_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2421/requerimento_-_13_2023_-_andreia_prates.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2425/requerimento_-_16_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2426/requerimento_-_17_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_-_18_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_-_19_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2429/requerimento_-_20_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_-_21_2023_-_paulo_roiberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2434/requerimento_-_022_2023_-_duda_-_solicitacao_de_informacoes_sobre_quantidade_de_cargos_comissionados_no_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2437/requerimento_-_024_2023_-_duda_-_iluminacao_da_entrada_da_cidade_de_serrana_pela_rodovia_angelo_cavalheiro..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2447/requerimentos_n29.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2452/requerimento_33.2023_-_emenda_impositiva_11.2021_thiago.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2453/requerimento_34-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2481/requerimento_51-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_52-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_53-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2486/requerimento_54-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2487/requerimento_55-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2488/requerimento_56-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2489/requerimento_57-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2490/requerimento_58-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2492/requerimento_59-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_60-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2495/requerimento_62-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2496/requerimentos_n63.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2497/requerimento_64-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2498/requerimentos_n65.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_67-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2510/requerimentos_n69.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2511/requerimentos_n70.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2512/requerimentos_n71.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2513/requerimentos_n72.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2514/requerimentos_n73.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2515/requerimentos_n74.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2516/requerimentos_n75.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2517/requerimentos_n76.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2518/requerimentos_n77.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2519/requerimentos_n78.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2520/requerimentos_n79.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2521/requerimentos_n80.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimentos_n81.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimentos_n82.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2525/requerimentos_n83.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2527/requerimentos_n84.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimentos_n86.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2534/requerimentos_n87.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimentos_n88.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2536/requerimentos_n89.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2537/requerimentos_n90.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimentos_n91.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2539/requerimentos_n92.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2544/requerimento_-_95-2023_-_airton_jose_bis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2547/requerimentos_n96.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimentos_n97.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2552/requerimentos_n98.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2553/requerimentos_n99.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2554/requerimentos_n100.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimentos_n101.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimentos_n102.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimentos_n103.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2559/requerimentos_n104.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2561/requerimentos_n105.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2562/requerimentos_n106.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimentos_n107.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimentos_n108.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimentos_n109.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimentos_n110.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2568/requerimentos_n111.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2569/requerimentos_n112.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimentos_n113.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimentos_n114.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2572/requerimentos_n115.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimentos_n116.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimentos_n117.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2577/requerimentos_n118.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2580/requerimentos_n119.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2589/requerimento_124-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimentos_n125.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2595/requerimentos_n126.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2596/requerimentos_n127.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2603/requerimentos_n130.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2605/requerimentos_n131.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2607/requerimentos_n132.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2608/requerimentos_n133.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2616/requerimentos_n136.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2619/requerimento_137-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2620/requerimento_138-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2621/requerimento_139-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2622/requerimento_140-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimentos_n141.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2631/requerimentos_n144.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_145.2023_-_carnes_de_iptu_lucia.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2637/requerimentos_n147.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimentos_n148.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimentos_n149.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2641/requerimentos_n150.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2643/requerimentos_n151.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2645/requerimentos_n152.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2648/requerimentos_n153.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimentos_n154.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimentos_n155.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimentos_n156.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimentos_n157.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimentos_n158.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimentos_n159.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2665/requerimentos_n160.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2669/requerimentos_n161.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/requerimentos_n162.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/requerimentos_n163.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/requerimentos_n166.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/requerimentos_n167.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/requerimentos_n168.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/requerimentos_n169.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/requerimentos_n170.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/requerimentos_n171.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/requerimentos_n172.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/requerimentos_n173.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/requerimentos_n175.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/requerimentos_n176.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/requerimentos_n177.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/requerimentos_n178.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/requerimentos_n179.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/requerimentos_n181.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/requerimentos_n182.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2722/requerimentos_n183.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/requerimentos_n184.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2729/requerimentos_n185.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimentos_n186.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_n187.23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_n188.23.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/requerimento_n189.23.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/requerimento_n190.23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_n191.23.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_n192.23.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2757/requerimento_n193.23.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_n194.23.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_n195.23.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_n196.23.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_n197.23.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2780/requerimento_199-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_201-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_202-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/requerimento_203-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_204-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/requerimento_206.23.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/requerimento_207.23.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/requerimento_208.23.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/requerimento_209-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/requerimento_210-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/requerimento_211-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/requerimento_212-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_213-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/requerimento_214-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_217.23.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/requerimento_218.23.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/requerimento_219.23.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/requerimento_221.23.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/requerimento_22223.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/requerimento_223.23.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/requerimento_224.23.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_225.23.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/requerimento_226.23.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/requerimento_227.23.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/requerimento_228.23.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_229.23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/requerimento_230.23.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/requerimento_n233.23.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/requerimento_n234.23.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/requerimento_n235.23.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento_n236.23.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/requerimento_n242.23.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/requerimento_n243.23.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/requerimento_n244.23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/requerimento_n245.23.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/requerimento_246-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_n247.23.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_n248.23.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/requerimento_n249.23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/requerimento_n250.23.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/requerimento_n251.23.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/requerimento_n252.23.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/requerimento_n253.23.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_n254.23.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_n255.23.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_n256.23.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/requerimento_n259.23.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/requerimento_284-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_285-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_no_286-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_289-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_no_290-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/requerimento_no_291-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/requerimento_292-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/requerimento_no_293-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/requerimento_no_294-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_no_295-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/requerimento_no_296-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_297-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_299-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_300-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_301-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/requerimento_306-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2408/projeto_de_decreto_legislativo_no_1.2023_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2418/projeto_de_decreto_legislativo_no_2.2023_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2419/projeto_de_decreto_legislativo_no_3.2023_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_decreto_legislativo_no_4.2023_autoria_do_vereador_paulo_roberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto_de_decreto_legislativo_no_5.2023_autoria_do_vereador_waldenor.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_decreto_legislativo_no_6.2023_autoria_da_vereadora_maria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_decreto_legislativo_no_8.2023_autoria_da_vereadora_rosemeire.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_decreto_legislativo_no_9.2023_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_decreto_legislativo_no_10.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2503/projeto_de_decreto_legislativo_no_11.2023_autoria_da_vereadora_lucia.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2505/projeto_de_decreto_legislativo_no_12.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto_de_decreto_legislativo_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_decreto_legislativo_no_14.2023_autoria_da_vereadora_andreia.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_de_lei_decreto_legislativo_no_16.2023_autoria_do_vereador_waldenor.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto_de_lei_decreto_legislativo_no_17.2023_autoria_da_vereadora_rosemeire.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2558/projeto_de_lei_decreto_legislativo_no_19.2023_autoria_da_vereadora_lucia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_decreto_legislativo_n21.23.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_de_decreto_legislativo_no_22.2023_autoria_do_vereador_paulo_roberto_cassiolato_filho.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto_de_decreto_legislativo_no_23.2023_autoria_do_vereador_paulo_cassiolato.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2611/projeto_de_decreto_legislativo_n24.23.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2614/projeto_de_decreto_legislativo_n25.23.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2629/projeto_de_decreto_legislativo_n26.23.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_legislativo_n2823.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_decreto_legislativo_n29.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_decreto_legislativo_n30.23.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_decreto_legislativo_n31.2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_legislativo_n32.2023_waldenor.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_decreto_legislativo_n33.2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2668/projeto_de_decreto_legislativo_n34.2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2670/projeto_de_decreto_legislativo_n35.2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/projeto_de_decreto_legislativo_n36.2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/projeto_de_decreto_legislativo_n37.2023_waldenor.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/projeto_de_decreto_legislativo_n38.2023_waldenor.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/projeto_de_decreto_legislativo_n39.2023_maria_da_silva.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/projeto_de_decreto_legislativo_n40.2023_lucia.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/projeto_de_decreto_legislativo_n41.2023_paulo_cassiolato.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2733/projeto_de_decreto_legislativo_n42.2023_thiago.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/projeto_de_decreto_legislativo_n43.23_waldenor.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/projeto_de_decreto_legislativo_n44.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/projeto_de_decreto_legislativo_n46.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/projeto_de_decreto_legislativo_n47.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2752/projeto_de_decreto_legislativo_n48.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_decreto_legislativo_n49.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/projeto_de_decreto_legislativo_n51.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2773/projeto_de_decreto_legislativo_n52.23_tiago.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_decreto_legislativo_n54.23_waldenor.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_legislativo_n55.23_rose.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_decreto_legislativo_n56.23_rubens.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/projeto_de_decreto_legislativo_n57.23_jarbas.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_decreto_legislativo_n58.23_jarbas.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/projeto_de_decreto_legislativo_n59.23_jarbas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/projeto_de_decreto_legislativo_n60.23.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2810/projeto_de_decreto_legislativo_n61.23.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_decreto_legislativo_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/projeto_de_decreto_legislativo_n63.23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/projeto_de_decreto_legislativo_n64.23.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_decreto_legislativo_n65.23.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/projeto_de_decreto_legislativo_n67.23.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/projeto_de_decreto_legislativo_n68.23.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_decreto_legislativo_n69.23.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_decreto_legislativo_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_decreto_legislativo_n71.23.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/projeto_de_decreto_legislativo_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/projeto_de_decreto_legislativo_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/projeto_de_decreto_legislativo_n76.23.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/projeto_de_decreto_legislativo_n77.23.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/projeto_de_decreto_legislativo_n78.23.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_decreto_legislativo_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_decreto_legislativo_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_decreto_legislativo_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/projeto_de_decreto_legislativo_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/projeto_de_decreto_legislativo_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/projeto_de_decreto_legislativo_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/projeto_de_decreto_legislativo_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/projeto_de_decreto_legislativo_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/projeto_de_decreto_legislativo_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/projeto_de_decreto_legislativo_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/projeto_de_decreto_legislativo_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/projeto_de_decreto_legislativo_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/projeto_de_decreto_legislativo_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/projeto_de_decreto_legislativo_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_decreto_legislativo_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/projeto_de_decreto_legislativo_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_decreto_legislativo_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_de_decreto_legislativo_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3161/pdl_117-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/pdl_118-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/pdl_132-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/pdl_133-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3199/pdl_134-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/pdl_135-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_decreto_legislativo_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2404/projeto_de_emenda_aditiva_01.2023_-_plc_05.2022.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/emenda_aditiva_no_2-2023_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/projeto_de_emenda_a_lei_organica_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2727/projeto_de_emenda_a_lei_organica_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3240/emenda_de_bancada_parlamentar_1-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3242/emenda_de_bancada_parlamentar_2-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3243/emenda_de_bancada_parlamentar_3-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3244/emenda_de_bancada_parlamentar_4-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/emenda_de_bancada_parlamentar_5-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/emenda_de_bancada_parlamentar_6-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/emenda_de_bancada_parlamentar_7-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/emenda_impositiva_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/emenda_impositiva_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/emenda_impositiva_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3224/emenda_impositiva_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/emenda_impositiva_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/emenda_impositiva_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3232/emenda_impositiva_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3233/emenda_impositiva_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3234/emenda_impositiva_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3235/emenda_impositiva_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3236/emenda_impositiva_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3237/emenda_impositiva_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3238/emenda_impositiva_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2693/projeto_de_emenda_modificativa_1-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/projeto_de_emenda_modificativa_no_2-2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/projeto_de_emenda_modificativa_no_3-2023_loa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3252/emenda_no_parecer_cfo_ao_pl_22_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_complementar_no_1.2023_autoria_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2457/projeto_de_complementar_no_1.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_complementar_n2.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2500/projeto_de_lei_complementar_n3.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2508/projeto_de_lei_complementar_n_4.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_complementar_no_5.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_complementar_no_6.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_complementar_no_7.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_de_complementar_no_8.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_complementar_n_9.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_lei_complementar_n10.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2634/plc_11-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2672/projeto_de_lei_complementar_executivo_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/plc_13-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/projeto_de_lei_complementar_14_-_cria_sistema_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/plc_15-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/projeto_de_lei_complementar_executivo_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/projeto_de_lei_complementar_executivo_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_complementar_executivo_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/plc_19-2023_-_executivo_completo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/plc_20-2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_21_-_adequacao_padrao_salarial_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3248/projeto_de_lei_complementar_executivo_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_ordinaria_n_1.2023outoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2400/projeto_de_lei_ordinaria_n_2.2023outoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_03_2023_-_andreia_prates_-_institui_no_municipio_de_serrana_a_campanha_setembro_verde_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2491/projeto_de_lei_no_4.2023_autor_do_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2501/projeto_de_lei_no_5.2023_autoria_do_vereador_jarbas.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_n_6.2023_autoria_da_vereadora_rosemeire.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2528/pl_7-2023_lei_promulgada.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2530/projeto_de_lei_ordinaria_no_8.2023_autoria_do_vereador_waldenor.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_lei_ordinaria_no_9.2023_autoria_do_vereador_ricardo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_ordinaria_no_10.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2587/projeto_de_lei_ordinaria_no_11.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_de_lei_ordinaria_no_12.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2612/projeto_de_lei_ordinaria_n13.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2613/projeto_de_lei_ordinaria_n14.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2617/pl_15-2023_-_duda.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_de_n16.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2652/projeto_de_lei_n17.2023_autoria_do_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2658/projeto_de_lei_n_18.2023_autoria_do_vereador_ricardo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/projeto_de_lei_ordinaria_n19.2023_vereadora_lucia.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/projeto_de_lei_ordinaria_n20.2023_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/projeto_de_lei_ordinaria_n21.2023_vereador_thiago.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/projeto_de_lei_ordinaria_n22.23_rubens.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2731/projeto_de_lei_ordinaria_n23.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2732/projeto_de_lei_ordinaria_n24.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2735/projeto_de_lei_ordinaria_n25.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_ordinaria_n27.23_ricardo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_ordinaria_n28.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_lei_ordinaria_n29.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/projeto_de_lei_ordinaria_n30.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_ordinaria_n33.23_thiago.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/projeto_de_lei_ordinaria_n34.23.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/projeto_de_lei_ordinaria_n35.23.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/projeto_de_lei_ordinaria_n36.23.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_ordinaria_n38.23.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/projeto_de_lei_ordinaria_n39.23.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/projeto_de_lei_ordinaria_n40.23.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/projeto_de_lei_ordinaria_n41.23.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/projeto_de_lei_ordinaria_n42.23.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/pl_43-2023_-_waldenor.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/projeto_de_lei_ordinaria_n44.23.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_ordinaria_n45.23.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_ordinaria_n47.23.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/projeto_de_lei_ordinaria_n48.23.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/projeto_de_lei_ordinaria_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_ordinaria_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_ordinaria_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/projeto_de_lei_ordinaria_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/projeto_de_lei_ordinaria_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/projeto_de_lei_ordinaria_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_ordinaria_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_lei_ordinaria_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_lei_ordinaria_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/projeto_de_lei_ordinaria_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_ordinaria_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_ordinaria_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/plo_n69.23.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_ordinaria_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2474/projeto_de_lei_01_-_suplementacao_saude_ser_-_completo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_lei_ordinaria_no_2.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_ordinaria_no_3.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_lei_n4.23_autoria_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2673/projeto_de_lei_ordinaria_n5.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/projeto_de_lei_ordinaria_n6.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/projeto_de_lei_ordinaria_n7.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/projeto_de_lei_ordinaria_n8.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/projeto_de_lei_ordinaria_n9.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/projeto_de_lei_10_-_concessao_de_bem_publico_-_camara_municpal.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/projeto_de_lei_ordinaria_n11.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/projeto_de_lei_ordinaria_n12.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_ordinaria_n13.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_ordinaria_executivo_n14.23.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/projeto_de_lei_ordinaria_n15.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/projeto_de_lei_ordinaria_n16.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/projeto_de_lei_ordinaria_executivo_n17.23.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/projeto_de_lei_ordinaria_executivo_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_ordinaria_executivo_n19.23.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/projeto_de_lei_ordinaria_executivo_n21.23.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/pl_22-2023_-_executivo_-_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_ordinaria_executivo_n23.23.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/projeto_de_lei_ordinaria_executivo_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/pl_25-2023_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/projeto_de_lei_ordinaria_executivo_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/projeto_de_lei_ordinaria_executivo_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/projeto_de_lei_ordinaria_executivo_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_ordinaria_executivo_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_lei_ordinaria_executivo_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_ordinaria_executivo_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/projeto_de_lei_ordinaria_executivo_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_ordinaria_executivo_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_lei_34complementacao_salarial_agentes_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/projeto_de_lei_ordinaria_executivo_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto_de_lei_ordinaria_executivo_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3250/projeto_de_lei_ordinaria_executivo_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3256/projeto_de_lei_ordinaria_executivo_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_resolucao_no_1.2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2403/projeto_de_resolucao_n2.2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_resolucao_3-2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_resolucao_n4.2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2730/projeto_de_resolucao_n5.2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/projeto_de__resolucao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3186/projeto_de__resolucao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2646/veto_n1.2023.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/veto_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/2770/veto_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3160/veto_parcial_ao_projeto_de_lei_30-2021_-_aut_83-2023_-_educacao_ambiental_001740.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3230/redacao_final_ldo.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2023/3231/redacao_final_loa.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H725"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="196.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="196" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9802,16236 +9805,16236 @@
       </c>
       <c r="H97" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>364</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>103</v>
       </c>
       <c r="D98" t="s">
         <v>301</v>
       </c>
       <c r="E98" t="s">
         <v>302</v>
       </c>
       <c r="F98" t="s">
         <v>283</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>14</v>
+        <v>365</v>
       </c>
       <c r="H98" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>107</v>
       </c>
       <c r="D99" t="s">
         <v>301</v>
       </c>
       <c r="E99" t="s">
         <v>302</v>
       </c>
       <c r="F99" t="s">
         <v>283</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H99" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>111</v>
       </c>
       <c r="D100" t="s">
         <v>301</v>
       </c>
       <c r="E100" t="s">
         <v>302</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H100" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>115</v>
       </c>
       <c r="D101" t="s">
         <v>301</v>
       </c>
       <c r="E101" t="s">
         <v>302</v>
       </c>
       <c r="F101" t="s">
         <v>58</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H101" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E102" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H102" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>17</v>
       </c>
       <c r="D103" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E103" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F103" t="s">
         <v>53</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H103" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>20</v>
       </c>
       <c r="D104" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E104" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F104" t="s">
         <v>53</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H104" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>24</v>
       </c>
       <c r="D105" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E105" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F105" t="s">
         <v>53</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H105" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>29</v>
       </c>
       <c r="D106" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E106" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F106" t="s">
         <v>53</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H106" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>33</v>
       </c>
       <c r="D107" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E107" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F107" t="s">
         <v>53</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H107" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
       <c r="D108" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E108" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F108" t="s">
         <v>53</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H108" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>42</v>
       </c>
       <c r="D109" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E109" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H109" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>46</v>
       </c>
       <c r="D110" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E110" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F110" t="s">
         <v>53</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H110" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>49</v>
       </c>
       <c r="D111" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E111" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F111" t="s">
         <v>53</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H111" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>52</v>
       </c>
       <c r="D112" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E112" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F112" t="s">
         <v>53</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="H112" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>57</v>
       </c>
       <c r="D113" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E113" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F113" t="s">
         <v>53</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H113" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>62</v>
       </c>
       <c r="D114" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E114" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F114" t="s">
         <v>53</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H114" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>66</v>
       </c>
       <c r="D115" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E115" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F115" t="s">
         <v>63</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H115" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>70</v>
       </c>
       <c r="D116" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E116" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F116" t="s">
         <v>58</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H116" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>74</v>
       </c>
       <c r="D117" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E117" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F117" t="s">
         <v>25</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H117" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>78</v>
       </c>
       <c r="D118" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E118" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H118" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>82</v>
       </c>
       <c r="D119" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E119" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F119" t="s">
         <v>25</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H119" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>86</v>
       </c>
       <c r="D120" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E120" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F120" t="s">
         <v>25</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H120" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>90</v>
       </c>
       <c r="D121" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E121" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F121" t="s">
         <v>25</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H121" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>94</v>
       </c>
       <c r="D122" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E122" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F122" t="s">
         <v>25</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H122" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>99</v>
       </c>
       <c r="D123" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E123" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F123" t="s">
         <v>34</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H123" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>103</v>
       </c>
       <c r="D124" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E124" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F124" t="s">
         <v>283</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H124" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>107</v>
       </c>
       <c r="D125" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E125" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F125" t="s">
         <v>34</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H125" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>111</v>
       </c>
       <c r="D126" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E126" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F126" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H126" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>115</v>
       </c>
       <c r="D127" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E127" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F127" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H127" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>119</v>
       </c>
       <c r="D128" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E128" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F128" t="s">
         <v>283</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H128" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>123</v>
       </c>
       <c r="D129" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E129" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F129" t="s">
         <v>283</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H129" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>127</v>
       </c>
       <c r="D130" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E130" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F130" t="s">
         <v>283</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H130" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>131</v>
       </c>
       <c r="D131" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E131" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F131" t="s">
         <v>168</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H131" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>135</v>
       </c>
       <c r="D132" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E132" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F132" t="s">
         <v>58</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H132" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>139</v>
       </c>
       <c r="D133" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E133" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F133" t="s">
         <v>168</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H133" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>143</v>
       </c>
       <c r="D134" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E134" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F134" t="s">
         <v>283</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="H134" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>147</v>
       </c>
       <c r="D135" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E135" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F135" t="s">
         <v>58</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H135" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>151</v>
       </c>
       <c r="D136" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E136" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F136" t="s">
         <v>63</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H136" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>155</v>
       </c>
       <c r="D137" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E137" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F137" t="s">
         <v>53</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H137" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>159</v>
       </c>
       <c r="D138" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E138" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F138" t="s">
         <v>43</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H138" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>163</v>
       </c>
       <c r="D139" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E139" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F139" t="s">
         <v>43</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H139" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>167</v>
       </c>
       <c r="D140" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E140" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F140" t="s">
         <v>58</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H140" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>172</v>
       </c>
       <c r="D141" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E141" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F141" t="s">
         <v>315</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H141" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>176</v>
       </c>
       <c r="D142" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E142" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F142" t="s">
         <v>315</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H142" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>180</v>
       </c>
       <c r="D143" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E143" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F143" t="s">
         <v>58</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H143" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>184</v>
       </c>
       <c r="D144" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E144" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F144" t="s">
         <v>58</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H144" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>188</v>
       </c>
       <c r="D145" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E145" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F145" t="s">
         <v>283</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H145" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>192</v>
       </c>
       <c r="D146" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E146" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>196</v>
       </c>
       <c r="D147" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E147" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H147" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>200</v>
       </c>
       <c r="D148" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E148" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F148" t="s">
         <v>34</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H148" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>204</v>
       </c>
       <c r="D149" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E149" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F149" t="s">
         <v>34</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H149" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>208</v>
       </c>
       <c r="D150" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E150" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F150" t="s">
         <v>34</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H150" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>212</v>
       </c>
       <c r="D151" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E151" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F151" t="s">
         <v>34</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H151" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>216</v>
       </c>
       <c r="D152" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E152" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F152" t="s">
         <v>63</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H152" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>220</v>
       </c>
       <c r="D153" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E153" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F153" t="s">
         <v>25</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H153" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>224</v>
       </c>
       <c r="D154" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E154" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F154" t="s">
         <v>25</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H154" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>228</v>
       </c>
       <c r="D155" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E155" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F155" t="s">
         <v>58</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H155" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>232</v>
       </c>
       <c r="D156" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E156" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F156" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H156" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>236</v>
       </c>
       <c r="D157" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E157" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F157" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H157" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>240</v>
       </c>
       <c r="D158" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E158" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F158" t="s">
         <v>58</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H158" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>244</v>
       </c>
       <c r="D159" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E159" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H159" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>249</v>
       </c>
       <c r="D160" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E160" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F160" t="s">
         <v>53</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H160" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>253</v>
       </c>
       <c r="D161" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E161" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F161" t="s">
         <v>53</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H161" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>257</v>
       </c>
       <c r="D162" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E162" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F162" t="s">
         <v>53</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H162" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>260</v>
       </c>
       <c r="D163" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E163" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F163" t="s">
         <v>34</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H163" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>263</v>
       </c>
       <c r="D164" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E164" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F164" t="s">
         <v>63</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="H164" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>266</v>
       </c>
       <c r="D165" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E165" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F165" t="s">
         <v>283</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H165" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>269</v>
       </c>
       <c r="D166" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E166" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F166" t="s">
         <v>283</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H166" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>272</v>
       </c>
       <c r="D167" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E167" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F167" t="s">
         <v>283</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H167" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>275</v>
       </c>
       <c r="D168" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E168" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F168" t="s">
         <v>43</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="H168" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>278</v>
       </c>
       <c r="D169" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E169" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H169" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>282</v>
       </c>
       <c r="D170" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E170" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F170" t="s">
         <v>53</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="H170" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>286</v>
       </c>
       <c r="D171" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E171" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F171" t="s">
         <v>283</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="H171" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>289</v>
       </c>
       <c r="D172" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E172" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F172" t="s">
         <v>53</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H172" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>292</v>
       </c>
       <c r="D173" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E173" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F173" t="s">
         <v>53</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="H173" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>295</v>
       </c>
       <c r="D174" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E174" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F174" t="s">
         <v>53</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H174" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>298</v>
       </c>
       <c r="D175" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E175" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F175" t="s">
         <v>53</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H175" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D176" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E176" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F176" t="s">
         <v>53</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="H176" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D177" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E177" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F177" t="s">
         <v>53</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="H177" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D178" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E178" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F178" t="s">
         <v>53</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="H178" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D179" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E179" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F179" t="s">
         <v>53</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="H179" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D180" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E180" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F180" t="s">
         <v>53</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H180" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D181" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E181" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F181" t="s">
         <v>43</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H181" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D182" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E182" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F182" t="s">
         <v>43</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="H182" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D183" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E183" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F183" t="s">
         <v>53</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="H183" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D184" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E184" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F184" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="H184" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D185" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E185" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F185" t="s">
         <v>34</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H185" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D186" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E186" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H186" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D187" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E187" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F187" t="s">
         <v>63</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="H187" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D188" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E188" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F188" t="s">
         <v>283</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H188" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D189" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E189" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F189" t="s">
         <v>283</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H189" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D190" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E190" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F190" t="s">
         <v>283</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H190" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D191" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E191" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F191" t="s">
         <v>283</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H191" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D192" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E192" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F192" t="s">
         <v>283</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="H192" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D193" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E193" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F193" t="s">
         <v>283</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="H193" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D194" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E194" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H194" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D195" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E195" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H195" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D196" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E196" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F196" t="s">
         <v>95</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="H196" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D197" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E197" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F197" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="H197" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D198" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E198" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F198" t="s">
         <v>283</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="H198" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D199" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E199" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F199" t="s">
         <v>283</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H199" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D200" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E200" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F200" t="s">
         <v>283</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H200" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D201" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E201" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F201" t="s">
         <v>283</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="H201" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D202" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E202" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F202" t="s">
         <v>315</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="H202" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D203" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E203" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F203" t="s">
         <v>315</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="H203" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D204" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E204" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F204" t="s">
         <v>315</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="H204" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D205" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E205" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F205" t="s">
         <v>58</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="H205" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D206" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E206" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F206" t="s">
         <v>53</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H206" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D207" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E207" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F207" t="s">
         <v>53</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="H207" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D208" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E208" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F208" t="s">
         <v>53</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="H208" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D209" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E209" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F209" t="s">
         <v>53</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="H209" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D210" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E210" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F210" t="s">
         <v>53</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="H210" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D211" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E211" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F211" t="s">
         <v>58</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H211" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D212" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E212" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F212" t="s">
         <v>53</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="H212" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D213" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E213" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F213" t="s">
         <v>58</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="H213" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D214" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E214" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F214" t="s">
         <v>25</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="H214" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D215" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E215" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F215" t="s">
         <v>58</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="H215" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D216" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E216" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F216" t="s">
         <v>58</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="H216" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D217" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E217" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F217" t="s">
         <v>58</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H217" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D218" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E218" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F218" t="s">
         <v>58</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="H218" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D219" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E219" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F219" t="s">
         <v>43</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="H219" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D220" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E220" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F220" t="s">
         <v>34</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="H220" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D221" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E221" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H221" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D222" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E222" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H222" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D223" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E223" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H223" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D224" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E224" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H224" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D225" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E225" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="H225" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D226" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E226" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F226" t="s">
         <v>25</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H226" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D227" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E227" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F227" t="s">
         <v>25</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="H227" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D228" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E228" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F228" t="s">
         <v>25</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="H228" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D229" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E229" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F229" t="s">
         <v>53</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H229" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D230" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E230" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F230" t="s">
         <v>53</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H230" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D231" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E231" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F231" t="s">
         <v>63</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="H231" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D232" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E232" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F232" t="s">
         <v>25</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="H232" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D233" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E233" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F233" t="s">
         <v>283</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="H233" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D234" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E234" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F234" t="s">
         <v>283</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H234" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D235" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E235" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F235" t="s">
         <v>283</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H235" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D236" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E236" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F236" t="s">
         <v>283</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H236" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D237" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E237" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F237" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H237" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D238" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E238" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="H238" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D239" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E239" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="H239" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D240" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E240" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F240" t="s">
         <v>283</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="H240" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D241" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E241" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F241" t="s">
         <v>283</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="H241" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D242" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E242" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F242" t="s">
         <v>283</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H242" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D243" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E243" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F243" t="s">
         <v>283</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H243" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D244" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E244" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F244" t="s">
         <v>283</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H244" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D245" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E245" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F245" t="s">
         <v>58</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="H245" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D246" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E246" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F246" t="s">
         <v>58</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H246" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D247" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E247" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F247" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H247" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D248" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E248" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F248" t="s">
         <v>315</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="H248" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D249" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E249" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F249" t="s">
         <v>315</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="H249" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D250" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E250" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F250" t="s">
         <v>95</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="H250" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D251" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E251" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F251" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="H251" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D252" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E252" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F252" t="s">
         <v>63</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="H252" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D253" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E253" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F253" t="s">
         <v>63</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H253" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D254" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E254" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F254" t="s">
         <v>63</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="H254" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D255" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E255" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F255" t="s">
         <v>95</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H255" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D256" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E256" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F256" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="H256" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D257" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E257" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F257" t="s">
         <v>63</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="H257" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D258" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E258" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F258" t="s">
         <v>58</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="H258" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D259" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E259" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="H259" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D260" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E260" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F260" t="s">
         <v>34</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H260" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D261" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E261" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F261" t="s">
         <v>315</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="H261" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D262" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E262" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F262" t="s">
         <v>25</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="H262" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="D263" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E263" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F263" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="H263" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D264" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E264" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F264" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="H264" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D265" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E265" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F265" t="s">
         <v>283</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H265" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D266" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E266" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F266" t="s">
         <v>283</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H266" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D267" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E267" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F267" t="s">
         <v>58</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H267" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D268" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E268" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F268" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="H268" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D269" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E269" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F269" t="s">
         <v>63</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H269" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D270" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E270" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F270" t="s">
         <v>63</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="H270" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D271" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E271" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F271" t="s">
         <v>63</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H271" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D272" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E272" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F272" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="H272" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="D273" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E273" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F273" t="s">
         <v>315</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="H273" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="D274" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E274" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F274" t="s">
         <v>53</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="H274" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="D275" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E275" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F275" t="s">
         <v>53</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H275" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D276" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E276" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F276" t="s">
         <v>53</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="H276" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D277" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E277" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F277" t="s">
         <v>53</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H277" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D278" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E278" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F278" t="s">
         <v>53</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="H278" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="D279" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E279" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F279" t="s">
         <v>53</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H279" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D280" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E280" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F280" t="s">
         <v>53</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="H280" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="D281" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E281" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F281" t="s">
         <v>53</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H281" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D282" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E282" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F282" t="s">
         <v>53</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H282" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D283" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E283" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F283" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H283" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D284" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E284" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F284" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H284" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="D285" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E285" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F285" t="s">
         <v>53</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H285" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D286" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E286" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F286" t="s">
         <v>245</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H286" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="D287" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E287" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F287" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H287" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="D288" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E288" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F288" t="s">
         <v>95</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H288" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D289" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E289" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F289" t="s">
         <v>315</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H289" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="D290" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E290" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F290" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H290" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="D291" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E291" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F291" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H291" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D292" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E292" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F292" t="s">
         <v>53</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H292" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D293" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E293" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F293" t="s">
         <v>53</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="H293" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D294" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E294" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F294" t="s">
         <v>53</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H294" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D295" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E295" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F295" t="s">
         <v>43</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="H295" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="D296" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E296" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F296" t="s">
         <v>43</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="H296" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="D297" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E297" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F297" t="s">
         <v>43</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="H297" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="D298" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E298" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F298" t="s">
         <v>58</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H298" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="D299" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E299" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H299" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D300" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E300" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F300" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H300" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D301" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E301" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F301" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H301" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D302" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E302" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F302" t="s">
         <v>63</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H302" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D303" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E303" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F303" t="s">
         <v>25</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="H303" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D304" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E304" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F304" t="s">
         <v>25</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="H304" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D305" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E305" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F305" t="s">
         <v>25</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H305" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="D306" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E306" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H306" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D307" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E307" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F307" t="s">
         <v>53</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="H307" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D308" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E308" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F308" t="s">
         <v>53</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="H308" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="D309" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E309" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F309" t="s">
         <v>53</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="H309" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="D310" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E310" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F310" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="H310" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D311" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E311" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F311" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="H311" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D312" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E312" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F312" t="s">
         <v>245</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="H312" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D313" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E313" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F313" t="s">
         <v>245</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="H313" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="D314" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E314" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F314" t="s">
         <v>63</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="H314" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D315" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E315" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F315" t="s">
         <v>283</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="H315" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D316" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E316" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F316" t="s">
         <v>283</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H316" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D317" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E317" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F317" t="s">
         <v>283</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H317" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D318" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E318" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F318" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H318" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D319" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E319" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F319" t="s">
         <v>58</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H319" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D320" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E320" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F320" t="s">
         <v>283</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="H320" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="D321" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E321" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F321" t="s">
         <v>283</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="H321" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="D322" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E322" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F322" t="s">
         <v>63</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="H322" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="D323" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E323" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F323" t="s">
         <v>63</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H323" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D324" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E324" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F324" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="H324" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D325" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E325" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F325" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="H325" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="D326" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E326" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F326" t="s">
         <v>53</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H326" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D327" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E327" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F327" t="s">
         <v>58</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="H327" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="D328" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E328" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F328" t="s">
         <v>53</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="H328" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="D329" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E329" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F329" t="s">
         <v>53</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="H329" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="D330" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E330" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F330" t="s">
         <v>53</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="H330" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D331" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E331" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F331" t="s">
         <v>283</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H331" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D332" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E332" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F332" t="s">
         <v>283</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H332" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="D333" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E333" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F333" t="s">
         <v>63</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="H333" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D334" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E334" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F334" t="s">
         <v>63</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="H334" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="D335" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E335" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F335" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="H335" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="D336" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E336" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F336" t="s">
         <v>58</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="H336" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="D337" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E337" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F337" t="s">
         <v>53</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H337" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D338" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E338" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F338" t="s">
         <v>53</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H338" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="D339" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E339" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F339" t="s">
         <v>53</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H339" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D340" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E340" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F340" t="s">
         <v>53</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H340" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="D341" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E341" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F341" t="s">
         <v>53</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H341" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D342" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E342" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F342" t="s">
         <v>315</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H342" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D343" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E343" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F343" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="H343" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D344" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E344" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F344" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="H344" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D345" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E345" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F345" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H345" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D346" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E346" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F346" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="H346" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D347" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E347" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F347" t="s">
         <v>58</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="H347" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D348" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E348" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F348" t="s">
         <v>58</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="H348" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D349" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E349" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F349" t="s">
         <v>58</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H349" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D350" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E350" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F350" t="s">
         <v>58</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H350" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D351" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E351" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F351" t="s">
         <v>58</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H351" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D352" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E352" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F352" t="s">
         <v>58</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="H352" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D353" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E353" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F353" t="s">
         <v>58</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H353" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D354" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E354" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F354" t="s">
         <v>63</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H354" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D355" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E355" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F355" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H355" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D356" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E356" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F356" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="H356" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D357" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E357" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F357" t="s">
         <v>283</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H357" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D358" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E358" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F358" t="s">
         <v>283</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H358" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D359" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E359" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F359" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="H359" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="D360" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E360" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F360" t="s">
         <v>283</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H360" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="D361" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E361" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F361" t="s">
         <v>283</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H361" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="D362" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E362" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F362" t="s">
         <v>283</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H362" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="D363" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E363" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F363" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H363" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="D364" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E364" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F364" t="s">
         <v>315</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H364" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D365" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E365" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F365" t="s">
         <v>315</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H365" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D366" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E366" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F366" t="s">
         <v>53</v>
       </c>
       <c r="G366" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H366" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="D367" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E367" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F367" t="s">
         <v>53</v>
       </c>
       <c r="G367" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H367" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="D368" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E368" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F368" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H368" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="D369" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E369" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F369" t="s">
         <v>283</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H369" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D370" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E370" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F370" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H370" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="D371" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E371" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F371" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H371" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="D372" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E372" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F372" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H372" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="D373" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E373" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F373" t="s">
         <v>58</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H373" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D374" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E374" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F374" t="s">
         <v>58</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H374" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D375" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E375" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F375" t="s">
         <v>58</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H375" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D376" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E376" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F376" t="s">
         <v>63</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H376" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="D377" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E377" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F377" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H377" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D378" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E378" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F378" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H378" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D379" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E379" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F379" t="s">
         <v>63</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H379" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D380" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E380" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F380" t="s">
         <v>283</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H380" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D381" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E381" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F381" t="s">
         <v>283</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H381" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="D382" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E382" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F382" t="s">
         <v>283</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H382" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D383" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E383" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F383" t="s">
         <v>58</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H383" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D384" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E384" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F384" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="H384" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D385" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E385" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F385" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="H385" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="D386" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E386" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F386" t="s">
         <v>315</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="H386" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="D387" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E387" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H387" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="D388" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E388" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F388" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H388" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D389" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E389" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F389" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="H389" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D390" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E390" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F390" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H390" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="D391" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E391" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F391" t="s">
         <v>58</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="H391" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="D392" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E392" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F392" t="s">
         <v>58</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="H392" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D393" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E393" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F393" t="s">
         <v>63</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="H393" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="D394" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E394" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F394" t="s">
         <v>53</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="H394" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="D395" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E395" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F395" t="s">
         <v>53</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H395" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="D396" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E396" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F396" t="s">
         <v>53</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="H396" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D397" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E397" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F397" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="H397" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="D398" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E398" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F398" t="s">
         <v>53</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H398" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="D399" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E399" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F399" t="s">
         <v>25</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="H399" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="D400" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E400" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F400" t="s">
         <v>25</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="H400" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D401" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E401" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F401" t="s">
         <v>25</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H401" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="D402" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E402" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F402" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H402" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="D403" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E403" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F403" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H403" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="D404" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E404" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F404" t="s">
         <v>283</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H404" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="D405" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E405" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F405" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H405" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="D406" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E406" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F406" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="H406" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D407" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E407" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F407" t="s">
         <v>63</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H407" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="D408" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E408" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F408" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H408" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D409" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E409" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F409" t="s">
         <v>25</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H409" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="D410" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E410" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F410" t="s">
         <v>25</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H410" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D411" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E411" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F411" t="s">
         <v>283</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H411" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D412" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E412" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F412" t="s">
         <v>283</v>
       </c>
       <c r="G412" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H412" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="D413" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E413" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F413" t="s">
         <v>58</v>
       </c>
       <c r="G413" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H413" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="D414" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E414" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H414" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="D415" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E415" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H415" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="D416" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E416" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H416" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="D417" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E417" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H417" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="D418" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E418" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H418" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="D419" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E419" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H419" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>10</v>
       </c>
       <c r="D420" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E420" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F420" t="s">
         <v>53</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="H420" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>17</v>
       </c>
       <c r="D421" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E421" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F421" t="s">
         <v>53</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="H421" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>20</v>
       </c>
       <c r="D422" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E422" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F422" t="s">
         <v>53</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="H422" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>24</v>
       </c>
       <c r="D423" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E423" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F423" t="s">
         <v>25</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="H423" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>29</v>
       </c>
       <c r="D424" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E424" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F424" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="H424" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>33</v>
       </c>
       <c r="D425" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E425" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F425" t="s">
         <v>315</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="H425" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>42</v>
       </c>
       <c r="D426" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E426" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F426" t="s">
         <v>63</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="H426" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>46</v>
       </c>
       <c r="D427" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E427" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F427" t="s">
         <v>283</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="H427" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>49</v>
       </c>
       <c r="D428" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E428" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F428" t="s">
         <v>283</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="H428" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>52</v>
       </c>
       <c r="D429" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E429" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F429" t="s">
         <v>58</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="H429" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>57</v>
       </c>
       <c r="D430" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E430" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F430" t="s">
         <v>283</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="H430" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>62</v>
       </c>
       <c r="D431" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E431" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F431" t="s">
         <v>315</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="H431" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>66</v>
       </c>
       <c r="D432" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E432" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F432" t="s">
         <v>53</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H432" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>70</v>
       </c>
       <c r="D433" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E433" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F433" t="s">
         <v>95</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H433" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>74</v>
       </c>
       <c r="D434" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E434" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F434" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="H434" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>78</v>
       </c>
       <c r="D435" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E435" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F435" t="s">
         <v>63</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="H435" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>82</v>
       </c>
       <c r="D436" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E436" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H436" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>86</v>
       </c>
       <c r="D437" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E437" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F437" t="s">
         <v>58</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H437" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>90</v>
       </c>
       <c r="D438" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E438" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F438" t="s">
         <v>283</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H438" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>94</v>
       </c>
       <c r="D439" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E439" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F439" t="s">
         <v>283</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="H439" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>99</v>
       </c>
       <c r="D440" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E440" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F440" t="s">
         <v>25</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="H440" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>103</v>
       </c>
       <c r="D441" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E441" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F441" t="s">
         <v>25</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="H441" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>107</v>
       </c>
       <c r="D442" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E442" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F442" t="s">
         <v>283</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="H442" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>111</v>
       </c>
       <c r="D443" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E443" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F443" t="s">
         <v>283</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="H443" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>115</v>
       </c>
       <c r="D444" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E444" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F444" t="s">
         <v>283</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="H444" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>119</v>
       </c>
       <c r="D445" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E445" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F445" t="s">
         <v>283</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H445" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>123</v>
       </c>
       <c r="D446" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E446" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F446" t="s">
         <v>315</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H446" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>127</v>
       </c>
       <c r="D447" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E447" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F447" t="s">
         <v>315</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H447" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>131</v>
       </c>
       <c r="D448" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E448" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F448" t="s">
         <v>283</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="H448" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>135</v>
       </c>
       <c r="D449" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E449" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F449" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="H449" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>139</v>
       </c>
       <c r="D450" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E450" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F450" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="H450" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>143</v>
       </c>
       <c r="D451" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E451" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F451" t="s">
         <v>315</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="H451" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>147</v>
       </c>
       <c r="D452" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E452" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F452" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="H452" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>151</v>
       </c>
       <c r="D453" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E453" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F453" t="s">
         <v>25</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="H453" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>155</v>
       </c>
       <c r="D454" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E454" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F454" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="H454" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>159</v>
       </c>
       <c r="D455" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E455" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F455" t="s">
         <v>283</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="H455" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>163</v>
       </c>
       <c r="D456" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E456" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F456" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="H456" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>167</v>
       </c>
       <c r="D457" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E457" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F457" t="s">
         <v>315</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="H457" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>172</v>
       </c>
       <c r="D458" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E458" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F458" t="s">
         <v>58</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="H458" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>176</v>
       </c>
       <c r="D459" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E459" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F459" t="s">
         <v>25</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="H459" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>180</v>
       </c>
       <c r="D460" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E460" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F460" t="s">
         <v>283</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H460" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>184</v>
       </c>
       <c r="D461" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E461" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F461" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="H461" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>188</v>
       </c>
       <c r="D462" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E462" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F462" t="s">
         <v>315</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="H462" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>196</v>
       </c>
       <c r="D463" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E463" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F463" t="s">
         <v>283</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="H463" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>200</v>
       </c>
       <c r="D464" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E464" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F464" t="s">
         <v>283</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="H464" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>204</v>
       </c>
       <c r="D465" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E465" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F465" t="s">
         <v>283</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="H465" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>208</v>
       </c>
       <c r="D466" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E466" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F466" t="s">
         <v>283</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="H466" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>212</v>
       </c>
       <c r="D467" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E467" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F467" t="s">
         <v>283</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H467" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>216</v>
       </c>
       <c r="D468" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E468" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F468" t="s">
         <v>283</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="H468" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>220</v>
       </c>
       <c r="D469" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E469" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F469" t="s">
         <v>283</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="H469" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>224</v>
       </c>
       <c r="D470" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E470" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F470" t="s">
         <v>283</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H470" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>228</v>
       </c>
       <c r="D471" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E471" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F471" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="H471" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>232</v>
       </c>
       <c r="D472" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E472" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F472" t="s">
         <v>63</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="H472" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>236</v>
       </c>
       <c r="D473" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E473" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F473" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="H473" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>240</v>
       </c>
       <c r="D474" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E474" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F474" t="s">
         <v>43</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="H474" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>244</v>
       </c>
       <c r="D475" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E475" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F475" t="s">
         <v>43</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="H475" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>249</v>
       </c>
       <c r="D476" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E476" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F476" t="s">
         <v>43</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="H476" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>253</v>
       </c>
       <c r="D477" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E477" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F477" t="s">
         <v>283</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="H477" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>257</v>
       </c>
       <c r="D478" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E478" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F478" t="s">
         <v>283</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="H478" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>260</v>
       </c>
       <c r="D479" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E479" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F479" t="s">
         <v>63</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="H479" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>263</v>
       </c>
       <c r="D480" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E480" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F480" t="s">
         <v>283</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="H480" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>266</v>
       </c>
       <c r="D481" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E481" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F481" t="s">
         <v>43</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="H481" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>269</v>
       </c>
       <c r="D482" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E482" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F482" t="s">
         <v>43</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="H482" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>272</v>
       </c>
       <c r="D483" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E483" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F483" t="s">
         <v>53</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H483" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>275</v>
       </c>
       <c r="D484" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E484" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F484" t="s">
         <v>53</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="H484" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>278</v>
       </c>
       <c r="D485" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E485" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F485" t="s">
         <v>53</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="H485" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>282</v>
       </c>
       <c r="D486" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E486" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F486" t="s">
         <v>58</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="H486" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>286</v>
       </c>
       <c r="D487" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E487" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F487" t="s">
         <v>283</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="H487" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>289</v>
       </c>
       <c r="D488" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E488" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F488" t="s">
         <v>283</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="H488" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>292</v>
       </c>
       <c r="D489" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E489" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F489" t="s">
         <v>283</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="H489" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>295</v>
       </c>
       <c r="D490" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E490" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F490" t="s">
         <v>95</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="H490" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>298</v>
       </c>
       <c r="D491" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E491" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F491" t="s">
         <v>95</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H491" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D492" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E492" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F492" t="s">
         <v>53</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H492" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D493" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E493" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F493" t="s">
         <v>58</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="H493" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D494" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E494" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F494" t="s">
         <v>58</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="H494" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D495" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E495" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F495" t="s">
         <v>34</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="H495" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D496" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E496" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F496" t="s">
         <v>245</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H496" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D497" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E497" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F497" t="s">
         <v>245</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="H497" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D498" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E498" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F498" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H498" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D499" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E499" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F499" t="s">
         <v>283</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="H499" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D500" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E500" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F500" t="s">
         <v>283</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="H500" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D501" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E501" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F501" t="s">
         <v>283</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="H501" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D502" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E502" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F502" t="s">
         <v>283</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H502" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D503" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E503" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F503" t="s">
         <v>283</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="H503" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D504" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E504" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F504" t="s">
         <v>283</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="H504" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D505" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E505" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F505" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H505" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D506" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E506" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F506" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H506" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D507" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E507" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F507" t="s">
         <v>315</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H507" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D508" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E508" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F508" t="s">
         <v>53</v>
       </c>
       <c r="G508" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H508" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D509" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E509" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F509" t="s">
         <v>53</v>
       </c>
       <c r="G509" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H509" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D510" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E510" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F510" t="s">
         <v>43</v>
       </c>
       <c r="G510" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H510" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D511" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E511" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F511" t="s">
         <v>43</v>
       </c>
       <c r="G511" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H511" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D512" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E512" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F512" t="s">
         <v>43</v>
       </c>
       <c r="G512" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H512" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D513" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E513" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F513" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="H513" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D514" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E514" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F514" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="H514" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D515" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E515" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F515" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G515" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H515" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D516" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E516" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F516" t="s">
         <v>283</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="H516" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D517" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E517" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F517" t="s">
         <v>283</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="H517" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D518" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E518" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F518" t="s">
         <v>283</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="H518" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D519" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E519" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F519" t="s">
         <v>245</v>
       </c>
       <c r="G519" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H519" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D520" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E520" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F520" t="s">
         <v>58</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="H520" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D521" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E521" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F521" t="s">
         <v>58</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="H521" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D522" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E522" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F522" t="s">
         <v>283</v>
       </c>
       <c r="G522" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H522" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D523" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E523" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F523" t="s">
         <v>283</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H523" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D524" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E524" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F524" t="s">
         <v>283</v>
       </c>
       <c r="G524" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H524" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D525" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E525" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F525" t="s">
         <v>315</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="H525" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D526" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E526" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F526" t="s">
         <v>315</v>
       </c>
       <c r="G526" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H526" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D527" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E527" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F527" t="s">
         <v>315</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="H527" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D528" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E528" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F528" t="s">
         <v>58</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="H528" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D529" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E529" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F529" t="s">
         <v>53</v>
       </c>
       <c r="G529" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H529" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D530" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E530" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F530" t="s">
         <v>53</v>
       </c>
       <c r="G530" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H530" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D531" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E531" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F531" t="s">
         <v>283</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="H531" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D532" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E532" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F532" t="s">
         <v>283</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H532" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D533" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E533" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F533" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="H533" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D534" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E534" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F534" t="s">
         <v>283</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="H534" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D535" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E535" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F535" t="s">
         <v>283</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="H535" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D536" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E536" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F536" t="s">
         <v>283</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H536" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D537" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E537" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F537" t="s">
         <v>279</v>
       </c>
       <c r="G537" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H537" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D538" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E538" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F538" t="s">
         <v>279</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H538" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D539" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E539" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F539" t="s">
         <v>279</v>
       </c>
       <c r="G539" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H539" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D540" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E540" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F540" t="s">
         <v>279</v>
       </c>
       <c r="G540" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H540" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D541" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E541" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F541" t="s">
         <v>279</v>
       </c>
       <c r="G541" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H541" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D542" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E542" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F542" t="s">
         <v>279</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H542" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D543" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E543" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F543" t="s">
         <v>279</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H543" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D544" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E544" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F544" t="s">
         <v>279</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H544" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D545" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E545" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F545" t="s">
         <v>279</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H545" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D546" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E546" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F546" t="s">
         <v>43</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H546" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D547" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E547" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F547" t="s">
         <v>95</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H547" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D548" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E548" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F548" t="s">
         <v>279</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H548" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D549" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E549" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F549" t="s">
         <v>63</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="H549" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D550" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E550" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F550" t="s">
         <v>63</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="H550" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D551" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E551" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F551" t="s">
         <v>245</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="H551" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D552" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E552" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F552" t="s">
         <v>283</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="H552" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D553" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E553" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F553" t="s">
         <v>283</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H553" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D554" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E554" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F554" t="s">
         <v>58</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="H554" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
         <v>10</v>
       </c>
       <c r="D555" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="E555" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="H555" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>17</v>
       </c>
       <c r="D556" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="E556" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="H556" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>10</v>
       </c>
       <c r="D557" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="E557" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="F557" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="H557" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>17</v>
       </c>
       <c r="D558" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="E558" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="F558" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="H558" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>10</v>
       </c>
       <c r="D559" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="E559" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="H559" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>17</v>
       </c>
       <c r="D560" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="E560" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="H560" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>20</v>
       </c>
       <c r="D561" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="E561" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="H561" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>24</v>
       </c>
       <c r="D562" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="E562" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="H562" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>29</v>
       </c>
       <c r="D563" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="E563" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="H563" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>33</v>
       </c>
       <c r="D564" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="E564" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="H564" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>38</v>
       </c>
       <c r="D565" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="E565" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="H565" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>10</v>
       </c>
       <c r="D566" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E566" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F566" t="s">
         <v>34</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="H566" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>17</v>
       </c>
       <c r="D567" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E567" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F567" t="s">
         <v>25</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="H567" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>20</v>
       </c>
       <c r="D568" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E568" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F568" t="s">
         <v>53</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="H568" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>24</v>
       </c>
       <c r="D569" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E569" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F569" t="s">
         <v>95</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="H569" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>29</v>
       </c>
       <c r="D570" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E570" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F570" t="s">
         <v>43</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="H570" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>33</v>
       </c>
       <c r="D571" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E571" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F571" t="s">
         <v>315</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="H571" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>38</v>
       </c>
       <c r="D572" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E572" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F572" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="H572" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>42</v>
       </c>
       <c r="D573" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E573" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F573" t="s">
         <v>58</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="H573" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>46</v>
       </c>
       <c r="D574" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E574" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F574" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="H574" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>49</v>
       </c>
       <c r="D575" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E575" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F575" t="s">
         <v>245</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="H575" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>52</v>
       </c>
       <c r="D576" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E576" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F576" t="s">
         <v>63</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="H576" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>57</v>
       </c>
       <c r="D577" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E577" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F577" t="s">
         <v>283</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="H577" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>62</v>
       </c>
       <c r="D578" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E578" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F578" t="s">
         <v>168</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="H578" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>10</v>
       </c>
       <c r="D579" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="E579" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="H579" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>17</v>
       </c>
       <c r="D580" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="E580" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="F580" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="H580" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>20</v>
       </c>
       <c r="D581" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="E581" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="F581" t="s">
         <v>58</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="H581" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>24</v>
       </c>
       <c r="D582" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="E582" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="F582" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="H582" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>10</v>
       </c>
       <c r="D583" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="E583" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="F583" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="H583" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>17</v>
       </c>
       <c r="D584" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="E584" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="F584" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H584" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
         <v>10</v>
       </c>
       <c r="D585" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E585" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F585" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="H585" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
         <v>17</v>
       </c>
       <c r="D586" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E586" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F586" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="H586" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
         <v>20</v>
       </c>
       <c r="D587" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E587" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F587" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="H587" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
         <v>24</v>
       </c>
       <c r="D588" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E588" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F588" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="H588" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
         <v>29</v>
       </c>
       <c r="D589" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E589" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F589" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="H589" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
         <v>33</v>
       </c>
       <c r="D590" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E590" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F590" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="H590" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
         <v>38</v>
       </c>
       <c r="D591" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E591" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F591" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="H591" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
         <v>42</v>
       </c>
       <c r="D592" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E592" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F592" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="H592" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
         <v>46</v>
       </c>
       <c r="D593" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E593" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F593" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="H593" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
         <v>49</v>
       </c>
       <c r="D594" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E594" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F594" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="H594" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
         <v>52</v>
       </c>
       <c r="D595" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E595" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F595" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="H595" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
         <v>57</v>
       </c>
       <c r="D596" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E596" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F596" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="H596" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
         <v>62</v>
       </c>
       <c r="D597" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E597" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F597" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="H597" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
         <v>66</v>
       </c>
       <c r="D598" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E598" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F598" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="H598" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
         <v>70</v>
       </c>
       <c r="D599" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E599" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F599" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="H599" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
         <v>74</v>
       </c>
       <c r="D600" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E600" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F600" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="H600" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
         <v>78</v>
       </c>
       <c r="D601" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E601" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F601" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="H601" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
         <v>82</v>
       </c>
       <c r="D602" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E602" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F602" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="H602" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
         <v>86</v>
       </c>
       <c r="D603" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E603" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F603" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="H603" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
         <v>90</v>
       </c>
       <c r="D604" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E604" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F604" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="H604" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
         <v>94</v>
       </c>
       <c r="D605" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E605" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F605" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="H605" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>99</v>
       </c>
       <c r="D606" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E606" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F606" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="H606" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
         <v>10</v>
       </c>
       <c r="D607" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E607" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F607" t="s">
         <v>283</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="H607" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
         <v>17</v>
       </c>
       <c r="D608" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E608" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F608" t="s">
         <v>283</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="H608" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
         <v>20</v>
       </c>
       <c r="D609" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E609" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F609" t="s">
         <v>53</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="H609" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
         <v>24</v>
       </c>
       <c r="D610" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E610" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F610" t="s">
         <v>25</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="H610" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
         <v>29</v>
       </c>
       <c r="D611" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E611" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F611" t="s">
         <v>43</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="H611" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
         <v>33</v>
       </c>
       <c r="D612" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E612" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F612" t="s">
         <v>63</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="H612" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
         <v>38</v>
       </c>
       <c r="D613" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E613" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F613" t="s">
         <v>34</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="H613" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
         <v>42</v>
       </c>
       <c r="D614" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E614" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F614" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="H614" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
         <v>46</v>
       </c>
       <c r="D615" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E615" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F615" t="s">
         <v>34</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="H615" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
         <v>49</v>
       </c>
       <c r="D616" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E616" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F616" t="s">
         <v>283</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="H616" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
         <v>52</v>
       </c>
       <c r="D617" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E617" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F617" t="s">
         <v>283</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="H617" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
         <v>57</v>
       </c>
       <c r="D618" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E618" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F618" t="s">
         <v>283</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="H618" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
         <v>62</v>
       </c>
       <c r="D619" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E619" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F619" t="s">
         <v>283</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="H619" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
         <v>66</v>
       </c>
       <c r="D620" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E620" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F620" t="s">
         <v>283</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="H620" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
         <v>70</v>
       </c>
       <c r="D621" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E621" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F621" t="s">
         <v>34</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="H621" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
         <v>74</v>
       </c>
       <c r="D622" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E622" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F622" t="s">
         <v>283</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="H622" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
         <v>78</v>
       </c>
       <c r="D623" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E623" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F623" t="s">
         <v>283</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="H623" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
         <v>82</v>
       </c>
       <c r="D624" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E624" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F624" t="s">
         <v>34</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="H624" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
         <v>86</v>
       </c>
       <c r="D625" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E625" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F625" t="s">
         <v>58</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="H625" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
         <v>90</v>
       </c>
       <c r="D626" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E626" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F626" t="s">
         <v>283</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="H626" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
         <v>94</v>
       </c>
       <c r="D627" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E627" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F627" t="s">
         <v>283</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H627" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
         <v>99</v>
       </c>
       <c r="D628" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E628" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F628" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="H628" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
         <v>103</v>
       </c>
       <c r="D629" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E629" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F629" t="s">
         <v>283</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="H629" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
         <v>107</v>
       </c>
       <c r="D630" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E630" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F630" t="s">
         <v>283</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H630" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>111</v>
       </c>
       <c r="D631" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E631" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F631" t="s">
         <v>283</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H631" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
         <v>115</v>
       </c>
       <c r="D632" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E632" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F632" t="s">
         <v>283</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H632" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
         <v>119</v>
       </c>
       <c r="D633" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E633" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F633" t="s">
         <v>34</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="H633" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
         <v>123</v>
       </c>
       <c r="D634" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E634" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F634" t="s">
         <v>283</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="H634" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
         <v>127</v>
       </c>
       <c r="D635" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E635" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F635" t="s">
         <v>283</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="H635" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
         <v>131</v>
       </c>
       <c r="D636" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E636" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F636" t="s">
         <v>283</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="H636" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
         <v>135</v>
       </c>
       <c r="D637" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E637" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F637" t="s">
         <v>13</v>
       </c>
       <c r="G637" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H637" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
         <v>139</v>
       </c>
       <c r="D638" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E638" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F638" t="s">
         <v>283</v>
       </c>
       <c r="G638" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H638" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
         <v>143</v>
       </c>
       <c r="D639" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E639" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F639" t="s">
         <v>283</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="H639" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
         <v>147</v>
       </c>
       <c r="D640" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E640" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F640" t="s">
         <v>283</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="H640" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
         <v>151</v>
       </c>
       <c r="D641" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E641" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F641" t="s">
         <v>283</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="H641" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
         <v>155</v>
       </c>
       <c r="D642" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E642" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F642" t="s">
         <v>283</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="H642" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
         <v>159</v>
       </c>
       <c r="D643" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E643" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F643" t="s">
         <v>58</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H643" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
         <v>163</v>
       </c>
       <c r="D644" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E644" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F644" t="s">
         <v>283</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="H644" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
         <v>167</v>
       </c>
       <c r="D645" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E645" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F645" t="s">
         <v>283</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="H645" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
         <v>172</v>
       </c>
       <c r="D646" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E646" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F646" t="s">
         <v>283</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="H646" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
         <v>176</v>
       </c>
       <c r="D647" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E647" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F647" t="s">
         <v>13</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="H647" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
         <v>180</v>
       </c>
       <c r="D648" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E648" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F648" t="s">
         <v>13</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="H648" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
         <v>184</v>
       </c>
       <c r="D649" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E649" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F649" t="s">
         <v>13</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="H649" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
         <v>188</v>
       </c>
       <c r="D650" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E650" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F650" t="s">
         <v>43</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="H650" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
         <v>192</v>
       </c>
       <c r="D651" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E651" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F651" t="s">
         <v>34</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="H651" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
         <v>200</v>
       </c>
       <c r="D652" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E652" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F652" t="s">
         <v>34</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="H652" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
         <v>204</v>
       </c>
       <c r="D653" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E653" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F653" t="s">
         <v>58</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="H653" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
         <v>208</v>
       </c>
       <c r="D654" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E654" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F654" t="s">
         <v>283</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="H654" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
         <v>212</v>
       </c>
       <c r="D655" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E655" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F655" t="s">
         <v>283</v>
       </c>
       <c r="G655" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H655" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
         <v>216</v>
       </c>
       <c r="D656" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E656" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F656" t="s">
         <v>283</v>
       </c>
       <c r="G656" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H656" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
         <v>220</v>
       </c>
       <c r="D657" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E657" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F657" t="s">
         <v>168</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="H657" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
         <v>224</v>
       </c>
       <c r="D658" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E658" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F658" t="s">
         <v>63</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="H658" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
         <v>228</v>
       </c>
       <c r="D659" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E659" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F659" t="s">
         <v>283</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="H659" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
         <v>232</v>
       </c>
       <c r="D660" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E660" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F660" t="s">
         <v>283</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="H660" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
         <v>236</v>
       </c>
       <c r="D661" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E661" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F661" t="s">
         <v>283</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H661" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
         <v>240</v>
       </c>
       <c r="D662" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E662" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F662" t="s">
         <v>283</v>
       </c>
       <c r="G662" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H662" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
         <v>244</v>
       </c>
       <c r="D663" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E663" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F663" t="s">
         <v>283</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H663" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
         <v>249</v>
       </c>
       <c r="D664" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E664" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F664" t="s">
         <v>25</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="H664" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
         <v>253</v>
       </c>
       <c r="D665" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E665" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F665" t="s">
         <v>283</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="H665" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
         <v>257</v>
       </c>
       <c r="D666" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E666" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F666" t="s">
         <v>283</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="H666" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
         <v>260</v>
       </c>
       <c r="D667" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E667" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F667" t="s">
         <v>283</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="H667" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
         <v>263</v>
       </c>
       <c r="D668" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E668" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F668" t="s">
         <v>58</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="H668" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
         <v>266</v>
       </c>
       <c r="D669" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E669" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F669" t="s">
         <v>25</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="H669" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
         <v>269</v>
       </c>
       <c r="D670" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E670" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F670" t="s">
         <v>58</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="H670" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
         <v>272</v>
       </c>
       <c r="D671" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E671" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F671" t="s">
         <v>283</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H671" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
         <v>275</v>
       </c>
       <c r="D672" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E672" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F672" t="s">
         <v>283</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H672" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
         <v>278</v>
       </c>
       <c r="D673" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E673" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F673" t="s">
         <v>283</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H673" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
         <v>282</v>
       </c>
       <c r="D674" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E674" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F674" t="s">
         <v>283</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="H674" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
         <v>286</v>
       </c>
       <c r="D675" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E675" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F675" t="s">
         <v>58</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="H675" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
         <v>10</v>
       </c>
       <c r="D676" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E676" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F676" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="H676" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
         <v>17</v>
       </c>
       <c r="D677" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E677" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F677" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="H677" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
         <v>20</v>
       </c>
       <c r="D678" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E678" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F678" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="H678" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
         <v>24</v>
       </c>
       <c r="D679" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E679" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F679" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="H679" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
         <v>29</v>
       </c>
       <c r="D680" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E680" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F680" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="H680" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
         <v>33</v>
       </c>
       <c r="D681" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E681" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F681" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="H681" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
         <v>38</v>
       </c>
       <c r="D682" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E682" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F682" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="H682" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
         <v>42</v>
       </c>
       <c r="D683" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E683" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F683" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="H683" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
         <v>46</v>
       </c>
       <c r="D684" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E684" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F684" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="H684" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
         <v>49</v>
       </c>
       <c r="D685" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E685" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F685" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="H685" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
         <v>52</v>
       </c>
       <c r="D686" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E686" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F686" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="H686" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
         <v>57</v>
       </c>
       <c r="D687" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E687" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="H687" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
         <v>62</v>
       </c>
       <c r="D688" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E688" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F688" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="H688" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
         <v>66</v>
       </c>
       <c r="D689" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E689" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F689" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="H689" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
         <v>70</v>
       </c>
       <c r="D690" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E690" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F690" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="H690" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
         <v>74</v>
       </c>
       <c r="D691" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E691" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F691" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="H691" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
         <v>78</v>
       </c>
       <c r="D692" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E692" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F692" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="H692" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
         <v>82</v>
       </c>
       <c r="D693" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E693" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F693" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="H693" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
         <v>86</v>
       </c>
       <c r="D694" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E694" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F694" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="H694" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
         <v>94</v>
       </c>
       <c r="D695" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E695" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F695" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="H695" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
         <v>99</v>
       </c>
       <c r="D696" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E696" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F696" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="H696" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
         <v>103</v>
       </c>
       <c r="D697" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E697" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F697" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="H697" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
         <v>107</v>
       </c>
       <c r="D698" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E698" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F698" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="H698" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
         <v>111</v>
       </c>
       <c r="D699" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E699" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F699" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="H699" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
         <v>115</v>
       </c>
       <c r="D700" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E700" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F700" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="H700" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
         <v>119</v>
       </c>
       <c r="D701" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E701" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F701" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="H701" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
         <v>123</v>
       </c>
       <c r="D702" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E702" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F702" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="H702" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
         <v>127</v>
       </c>
       <c r="D703" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E703" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F703" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="H703" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
         <v>131</v>
       </c>
       <c r="D704" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E704" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F704" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="H704" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
         <v>135</v>
       </c>
       <c r="D705" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E705" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F705" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="H705" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
         <v>139</v>
       </c>
       <c r="D706" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E706" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F706" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="H706" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
         <v>143</v>
       </c>
       <c r="D707" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E707" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F707" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="H707" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
         <v>147</v>
       </c>
       <c r="D708" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E708" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F708" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="H708" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
         <v>151</v>
       </c>
       <c r="D709" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E709" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F709" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="H709" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
         <v>155</v>
       </c>
       <c r="D710" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E710" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F710" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="H710" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
         <v>159</v>
       </c>
       <c r="D711" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E711" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F711" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="H711" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
         <v>163</v>
       </c>
       <c r="D712" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E712" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F712" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="H712" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
         <v>10</v>
       </c>
       <c r="D713" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="E713" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="F713" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="H713" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
         <v>17</v>
       </c>
       <c r="D714" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="E714" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="F714" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="H714" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
         <v>20</v>
       </c>
       <c r="D715" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="E715" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="F715" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="H715" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
         <v>24</v>
       </c>
       <c r="D716" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="E716" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="F716" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="H716" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
         <v>29</v>
       </c>
       <c r="D717" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="E717" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="F717" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="H717" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
         <v>33</v>
       </c>
       <c r="D718" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="E718" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="F718" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="H718" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
         <v>38</v>
       </c>
       <c r="D719" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="E719" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="F719" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="H719" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
         <v>10</v>
       </c>
       <c r="D720" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="E720" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="F720" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="H720" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
         <v>17</v>
       </c>
       <c r="D721" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="E721" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="F721" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="H721" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
         <v>20</v>
       </c>
       <c r="D722" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="E722" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="F722" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="H722" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
         <v>24</v>
       </c>
       <c r="D723" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="E723" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="F723" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="H723" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
         <v>10</v>
       </c>
       <c r="D724" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="E724" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="H724" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
         <v>17</v>
       </c>
       <c r="D725" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="E725" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="H725" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>