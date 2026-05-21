--- v0 (2025-12-18)
+++ v1 (2026-05-21)
@@ -54,3929 +54,3929 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_1-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ADOÇÃO DO NOME CAROLINE SASSI PADILHA COMO NOMENCLATURA NO AUDITÓRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_2-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, JUNTO AO ORGÃO RESPONSÁVEL A SINALIZAÇÃO DE TRÂNSITO DA R. PARÁ (TODA EXTENÇÃO) E ESQUINA COM A_x000D_
 R. VICENTE DE PAULA LIMA.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jarbas Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_3-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_3-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE RECAPEAMENTO ASFÁLTICO NA RUA: EMILIO CARLOS ZAMARIOLI EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_4-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_4-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE LIMPEZA DE ENTULHOS SOBRE A CALÇADA EM FRENTE AO CEMITÉRIO "SENHOR DO BONFIM" NA RUA ANTONIO DOS SANTOS, EM FRENTE AO Nº 189, FAZER TAMBÉM UMA CANALETA PARA ESCOAMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_5-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_5-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE: TAPA BURACOS E RECAPEAMENTO ASFÁLTICO DA RUA: JOÃO AMÂNCIO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_6-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_6-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO "LOMBADA", NA RUA JOAQUIM DOS SANTOS, EM FRENTE AO Nº 1045, RUA JOSÉ CORREA FILHO EM FRENTE AO Nº 90; RUA JOÃO PEREIRA BRANDÃO DA SILVA, EM FRENTE AO Nº 231 E RUA NATAL ZAVANELLA EM FRENTE AO N° 106.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_7-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_7-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE: TAPA BURACOS E RECAPEAMENTO ASFÁLTICO DA RUA: LUIZ BORGES, 417 EM TODA EXTENSÃO.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_8-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_8-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE: PODA E ELEVAÇÃO DAS COPAS DAS ÁRVORES DE TODA A EXTENSÃO DA AV. HABIB JABALI E AV.DEOLINDA ROSA.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_9-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_9-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE ALAMEDA EM HOMENAGEM À ANTONIO LUIZ ALVES, VULGO: "TONHÃO COVEIRO”</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_10-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_10-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL AMPLIAÇÃO E COLOCAÇÃO DE PEDRISCO NO ESTACIONAMENTO DA EMEI GEORGINA ISSA.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/indicacao_11-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/indicacao_11-2024.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal providencie recapeamento asfáltico da rua: Geraldo Paiva Reis em toda sua extensão.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_12-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_12-2024.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal providencie tapa buracos da rua Serafim Do Bem, em toda sua extensão.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_13-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_13-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL DISPONIBILIZAR SEGURANÇA NO ABRIGO SANTO ANDRÉ.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_14-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_14-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL COLOCAR FAIXA DE PEDESTRE EM TODOS OS SUPERMERCADOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/indicacao_15-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/indicacao_15-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL,COLOCAR PORTÃO DE ACESSO NA EMEI "GEORGINA ISSA" PARA QUADRA DO COMPEXO ESPORTIVO "TADEU RICCI".</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/indicacao_16-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/indicacao_16-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE PROJETO DE LEI PARA ADEQUAÇÃO DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_17-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_17-2024.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria da Saúde coloque um profissional de assistência social, fixo na UPA.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/indicacao_18-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/indicacao_18-2024.pdf</t>
   </si>
   <si>
     <t>Indica que a Guarda Civil Municipal esteja mais presente diariamente na UPA.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_19-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_19-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE RECAPEAMENTO ASFALTICO DA RUA: ANTONIO PINHEIRO PRADO, RUA NOSSA SENHORA DE FÁTIMA, RUA GERALDO PAIVA REIS, RUA SERAFIM DO BEM EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_20-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_20-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE RECAPEAMENTO ASFALTICO E TAPA BURACOS NA RUA BENEDITO NUNES DE OLIVEIRA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_21-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_21-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO "LOMBADA" NA RUA JOAQUIM ANTONIO FRANÇA, EM FRENTE AO Nº 311.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_22-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_22-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE PODA, ELEVAÇÃO DAS COPAS DAS ARVORES E LIMPEZA EM TODA A EXTENSÃO DA RUA RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Marisa do Pronto Socorro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/indicacao_23-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/indicacao_23-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM INSTALADOS BEBEDOUROS PÚBLICOS COM ÁGUA GELADA, NAS PRAÇAS PÚBLICAS EM SERRANA.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_24-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_24-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE REFORMA DA CALÇADA DA ROTATÓRIA ARISTIDES GOMES, MELHORIAS NA ILUMINAÇÃO, REFORMA DO BANCO QUE FOI QUEBRADO E TROCA DA TAMPA DE UM BUEIRO.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/indicacao_25-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/indicacao_25-2024.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal realize recapeamento asfáltico na rua São Pedro, em toda a sua extensão.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/indicacao_26-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/indicacao_26-2024.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal realize recapeamento asfáltico na rua Luiz Borges, em toda a sua extensão.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/indicacao_no_27-2024_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/indicacao_no_27-2024_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO ORGÃO RESPONSÁVEL ESTUDO TÉCNICO PARA TROCA DE HIDRÔMETROS NO BAIRRO VJD. AMÉLIA 2.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_no_28-2024_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_no_28-2024_1.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE RECAPEAMENTO ASFÁLTICO DA RUA: NOSSA SENHORA APARECIDA, RUA JOSÉ DE OLIVEIRA VIANA, RUA VALDECI BERNARDINO DA SILVA E RUA GODOFREDO TEIXEIRA MACHADO AMBAS EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/indicacao_no_29-2024_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/indicacao_no_29-2024_1.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO, DÊ UM NOME AO VIVEIRO MUNICIPAL DE SERRANA, CUJO NOME SENDO: VIVEIRO MUNICIPAL DE SERRANA " JARDIM DAS OLIVEIRAS".</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3423/indicacao_30.2024_-_waldenor.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3423/indicacao_30.2024_-_waldenor.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO JUNTO AO ÓRGÃO RESPONSÁVEL INSTALAÇÃO DE AR CONDICIONADO OU CLIMATIZADOR NA CRECHE LIDIA MARIA NETTO PEREIRA.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_31-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_31-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE RECAPEAMENTO ASFÁLTICO DAS RUAS: ANGELO CAVALHEIRO E RUA: DOMINGOS DIAS CORREIA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_32-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_32-2024.pdf</t>
   </si>
   <si>
     <t>INDICA SERVIÇO URGENTE DE TAPA BURACOS NA RUA JOSÉ DE OLIVEIRA VIANA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3447/indicacao_33-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3447/indicacao_33-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a elaboração de projeto de lei para implantação do Programa de Educação Financeira nas escolas municipais.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_34-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_34-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA R. VICENTE DE PAULA LIMA (PRÓXIMO A LOTÉRICA).</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_35-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_35-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL FAÇA REPAROS DA CALÇADA NA PRAÇA ARISTIDES GOMES, (ROTATÓRIA DO CRISTO), INCLUSIVE COLOCAR UMA TAMPA DE BUEIRO, PINTAR A ESTATUA DO CRISTO E COLOCAR ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_36-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_36-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL FAÇA 0 RECAPEAMENTO DA RUA JOSÉ CUSTÓDIO ALVES,EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Maria do Tenório, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_37-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_37-2024.pdf</t>
   </si>
   <si>
     <t>Solicita providências em relação ao Programa Educação Tempo Integral.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3462/indicacao_38-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3462/indicacao_38-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE JUNTO AO ORGÃO RESPONSÁVEL A CONSTRUÇÃO DE CALÇADA NA RUA ISABEL JUNQUEIRA DE FREITAS (TODA EXTENÇÃO), BAIRRO ALTO DA SERRA.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/indicacao_39-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/indicacao_39-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE PROJETO DE LEI QUE DISPÕE SOBRE O DIREITO A HORÁRIO ESPECIAL AO SERVIDOR PÚBLICO PORTADOR DE DEFICIÊNCIA OU QUE TENHA CÔNJUGE, FILHO OU DEPENDENTE COM DEFICIÊNCIA DE QUALQUER NATUREZA.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_40-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_40-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE IRRIGAR TODAS AS PLANTAÇÕES QUE OCORRERAM NO ANO DE 2023, UMAS TRÊS VEZES NA SEMANA, E TAMBÉM REPOSIÇÃO DAS PALMEIRAS IMPERIAIS PLANTADAS EM SERRANA NO ÚLTIMO ANO.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3516/indicacao_41-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3516/indicacao_41-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL FAÇA O RECAPEAMENTO DA RUA JOSÉ CUSTÓDIO ALVES,RUA DOMINGOS DIAS CORREIA E RUA FRANCISCO JOAQUIM RIZOTE EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_42-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_42-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL FAÇA UMA CALÇADA NO CANTEIRO CENTRAL DA AV. OTACÍLIO COUTINHO DE FREITAS EM TODA A EXTENSÃO PARA CAMINHADA DE PEDESTRES.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_43-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_43-2024.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS NO CRUZAMENTO ENTRE AS RUAS NOSSA SENHORA DE FÁTIMA E VICENTE DE PAULA LIMA SENTIDO À RUA SERGIPE.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3598/indicacao_44-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3598/indicacao_44-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL FAÇA UMA DEDETIZAÇÃO EM TODOS OS BLOCOS DOS PREDIOS CDHU E DESENTUPIMENTO DOS BUEIROS.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3599/indicacao_45-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3599/indicacao_45-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL FAÇA LIMPEZA DE SOTERRAMENTO DE TERRAS DA AV. BAUDILIO BIAGI CAUSADAS PELAS FREQUENTES CHUVAS .</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3600/indicacao_46-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3600/indicacao_46-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL FINALIZE A ESTUFA DO VIVEIRO DE PLANTAS, AQUISIÇÃO DE MANGUEIRAS, ENXADAS, CARRIOLA, TAMBEM LEVAR UM CAMIMHÃO DE TERRAS E AREIA PARA PLANTIO DE MUDAS.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3601/indicacao_47-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3601/indicacao_47-2024.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL FAÇA A CALÇADA EM FRENTE AO VIVEIRO DE PLANTAS, PODAR AS ÁRVORES DA PARTE INTERNA E EXTERNA, E FECHAR O MESMO COM TELAS.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Andréia Prates</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_48-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_48-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE PROJETO DE LEI PARA O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/mocao_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/mocao_1-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o ESF SYDIONIR SOUTO</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/mocao_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/mocao_2-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE MOÇÃO DE APLAUSOS, para a ASSISTENTE SOCIAL lotada na UBS – SAÚDE MENTAL, SRA. LAIZ CAROLINE NEVES.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/mocao_3-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/mocao_3-2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para Cia de Reis União.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>Policial Paulo Cassiolato</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/mocao_4-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/mocao_4-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ESCOLA DE SAMBA VAI VAI, DESFILE QUE RETRATOU POLICIAIS COMO DEMÔNIOS.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/mocao_5-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/mocao_5-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, para todos os funcionários lotados na UBS (UNIDADE BÁSICA DE SAÚDE; DÁRIO JOSÉ RODRIGUES).</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/mocao_6-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/mocao_6-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O “CONSELHO MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/mocao_7-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/mocao_7-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO “ ESTUDANTE LUIZ GUSTAVO ALVES RODRIGUES” APROVADO EM QUATRO UNIVERSIDADES PARA O CURSO DE MEDICINA (UFPR, USP RIBEIRÃO PRETO, UNESP, FAMERP).</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/mocao_8-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/mocao_8-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARIA DE FÁTIMA DA SILVA.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/mocao_9-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/mocao_9-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ELISABETE CAETANO DE ARAÚJO – BETINHA</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/mocao_10-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/mocao_10-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA CÉLIA ROSIMEIRE DE SOUZA BRITO, - ROSA.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/mocao_11-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/mocao_11-2024.pdf</t>
   </si>
   <si>
     <t>NOTA DE PESAR PELO FALECIMENTO DO SR. “VANDERSON DE LIMA”.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/mocao_12-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/mocao_12-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA: PAULO CEZAR NEVES, VIGILANTE NO INSS.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/mocao_13-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/mocao_13-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA:SARA ALVES DOS SANTOS, D.D. ESTAGIÁRIA DO INSS EM SERRANA.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3393/mocao_14-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3393/mocao_14-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA MARCELA CARNEIRO SCARPARO, D.D. GERENTE DA AGENCIA DO INNS DE SERRANA – SP.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3499/mocao_15-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3499/mocao_15-2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos pela Solene Concelebração Eucarística dos 20 anos da Matriz Sagrado Coração de Jesus, que ocorreu no dia 18 de junho.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3568/mocao_16-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3568/mocao_16-2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos 45 anos da EPTV.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3585/mocao_17-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3585/mocao_17-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS POR RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE DE SERRANA, A SERVIDORA PÚBLICA MARIA APARECIDA RODRIGUES DE ARAÚJO FOI A PRIMEIRA MULHER A FAZER PARTE DA GUARDA MUNICIPAL DE SERRANA, EM 1.997. FILHA DE MARIA MADALENA DE SOUZA RODRIGUES E DE BELCHIOR RODRIGUES, TIETA COMO É CARINHOSAMENTE CHAMADA, NASCEU EM SERRANA NO DIA 16/02/1964. ANTES DE ENTRAR NA GUARDA MUNICIPAL, MARIA APARECIDA JÁ TRABALHAVA NA PREFEITURA DESDE 1982. TEM DOIS FILHOS: JORGE LUIZ RODRIGUES VALENTIM E _x000D_
 PALOMA RODRIGUES VALENTIM.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3593/mocao_18-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3593/mocao_18-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CINQUENTENÁRIO DA CASA DOS VELHINHOS.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3594/mocao_19-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3594/mocao_19-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI COMPLEMENTAR N. 135/2023, que estabelece nova redação ao artigo 17 do Decreto-Lei n® 260, de 29 de maio de 1970, de autoria do Deputado Estadual Major Mecca, que dispõe sobre a inatividade dos componentes da Polícia Militar do Estado de São Paulo, que está tramitando na ALESP.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>Silvinho Flores</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3596/mocao_20-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3596/mocao_20-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Á DOUTORA MARIANA NADAIS AIDAR PELO EXCELENTE TRABALHO NO HOSPITAL DAS CLÍNICAS EM RIBEIRÃO PRETO SP.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3597/mocao_21-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3597/mocao_21-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Á DOUTORA ALINE RAMOS DA SILVA PELO EXCELENTE TRABALHO NO HOSPITAL DAS CLÍNICAS EM RIBEIRÃO PRETO SP.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3612/mocao_22-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3612/mocao_22-2024.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. PRESIDENTE DA REPÚBLICA FEDERATIVA DO BRASIL, DIGNÍSSIMO LUIZ INÁCIO LULA DA SILVA; EXCELENTÍSSIMOS SENHORES PRESIDENTES, LÍDERES, REIS, RAINHAS, MINISTROS EMBAIXADORES E GOVERNANTES MUNDIAIS E A TODOS QUE ACREDITAM NA POSSIBILIDADE DE MUNDO MELHOR PARA TODA A HUMANIDADE.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3645/mocao_23-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3645/mocao_23-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À CRECHE LÍDIA MARIA NETTO PEREIRA PELA APRESENTAÇÃO DE ENCERRAMENTO DO ANO LETIVO.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Protetora Rose Storari</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_1-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à administração Municipal que seja disponibilizado o uso das gaiolas do controle de zoonoses nos dias dos mutirões de castração e sempre que se fizer necessário.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>Duda do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/</t>
+    <t>http://sapl.serrana.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Aguardando.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_3-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_3-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a administração municipal providencia manutenção nas ruas: Celso Zaruh, Joaquim dos Santos, Bruno Registro e Geraldo G. Barbosa.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>Câmara Municipal de Serrana - CMS</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_4-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_4-2024.pdf</t>
   </si>
   <si>
     <t>Requer a elaboração de projeto de lei para o repasse do incentivo financeiro adicional aos agentes comunitários de saúde e aos agentes de combate às endemias.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/requerimento_5-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/requerimento_5-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a limpeza dos espaços públicos.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_6-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_6-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL REVEJA AS SINALIZAÇÕES DO SENTIDO DA RUA ORLANDO PAULINO DE SOUZA, BEM COMO AS SINALIZAÇÕES DE PARE, POIS HÁ SINALIZAÇÕES EM CONFLITO, PRINCIPALMENTE NO CRUZAMENTO COM A RUA ONOFRE SERAFIM.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_7-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_7-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL REVEJA AS SINALIZAÇÕES DO SENTIDO DA RUA ORLANDO PAULINO DE SOUZA, BEM COMO AS SINALIZAÇÕES DE PARE, POIS HÁ SINALIZAÇÕES EM CONFLITO, PRINCIPALMENTE NO CRUZAMENTO COM A RUA BENEDITO OLIVEIRA E JOVINO AMADEU.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/requerimento_8-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/requerimento_8-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A SINALIZAÇÃO DE SOLO, BEM COMO PLACAS DE PARE NO CRUZAMENTO DA RUA SEBASTIÃO JOSÉ FERNANDES COM AMÉLIO BARICALLA.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/requerimento_9-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/requerimento_9-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA A ESTRUTURAÇÃO DOS BAIRROS: JARDIM PRIMAVERA E JARDIM SANTA LUZIA COM AS SEGUINTES CONSTRUÇÕES:_x000D_
 - CONSTRUÇÃO DE UMA CRECHE_x000D_
 -CONSTRUÇÃO DE UMA ESCOLA_x000D_
 -CONSTRUÇÃO DE UM POSTO DE SAÚDE (UBS)_x000D_
 -CONSTRUÇÃO DE AREA DE LAZER COM PLAYGROUND PARA AS CRIANÇAS SE DIVERTIREM_x000D_
 -CONSTRUÇÃO DE UM COMPLETO ESPORTIVO COM QUADRA DE VÔLEI, BASQUETE E FUTEBOL_x000D_
 -CONSTRUÇÃO DE UMA ACADEMIA POPULAR AO AR LIVRE</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_10-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_10-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA A ATUALIZAÇÃO DO MAPEAMENTO DAS RUAS DA CIDADE, JUNTO AO GOOGLE MAPS (GPS).</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/requerimento_11-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/requerimento_11-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO "LOMBADA", NA RUA JULIO DE ANDRADE, ENTRE A RUA DURVAL GARAVAZZO E A RUA CARLOS MONTEIRO, NESTA CIDADE."</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/requerimento_12-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/requerimento_12-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PROVIDENCIE O RECAPEAMENTO ASFALTICO NA RUA JÚLIO DE ANDRADE, NA ALTURA DO Nº 408.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/requerimento_13-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/requerimento_13-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL IMPLANTE UMA LOTERICA NA SUBPREFEITURA NO BAIRRO JARDIM DOM PEDRO, POIS FACILITARA MUITO A VIDA DA POPULAÇÃO DOS SEGUINTES BAIRROS: JARDIM DO PEDRO, CENTRO, PARQUE DAS AMOREIRAS, JARDIM SANTA LUZIA, JARDIM SANTA CLARA I-II.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/requerimento_14-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/requerimento_14-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O HOSPITAL SANTA CASA DE SERRANA VOLTE A REALIZAR PARTOS.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_15-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_15-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO INFORMAÇÕES SOBRE O PREGÃO ELETRÔNICO 082/2023, EDITAL 102/2023 QUE TEVE SEU DESPACHO REVOGADO, EMPRESA ESPECIALIADA PARA FORNECIMENTO DE TÊNIS E SANDALIA PAPETE AOS ALUNOS DA REDE PÚBLICA MUNICIPAL PELO_x000D_
 PERÍODO DE 12 MESES, ONDE 0 MESMO TORNOU-SE NULO, SOLICITO INFORMAÇÕES ABAIXO IDENTIFICADAS.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/requerimento_16-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/requerimento_16-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A TOMADA DE PREÇO 002/2023, CONTRATAÇÃO DE EMPRESA ESPECIALIZADA DE SERVIÇOS DE EXECUÇÃO DE GALERIAS DE AGUAS PLUVIAIS AO LADO DO CONJUNTO HABITACIONAL SERRANA (PREDINHOS), NO VALOR DE R$ 225.437,71, CONFORME INFORMACÕES IDENTIFICADAS ABAIXO.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/requerimento_17-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/requerimento_17-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTE AO SERVIÇO DE EXECUÇÃO DE REDE DE ESGOTO AO LADO DO CONJUNTO HABITACIONAL SERRANA (PREDINHOS), SOLICITO INFORMAÇÕES ABAIXO IDENTIFICADAS.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/requerimento_18-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/requerimento_18-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTUTURA OPERAÇÃO TAPA BURACOS NA RUA SERAFIM DO BEM NAS IMEDIAÇÕES DO NÚMERO 453.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/requerimento_19-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/requerimento_19-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTUTURA OPERAÇÃO TAPA BURACOS NA AVENIDA GABRIEL JOSE DO VALE PRÓXIMO AO PONTO DE ÓNIBUS LOCALIZADO NA CALÇADA DO ESTACIONAMENTO DO SUPERMERCADO COPERCANA.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/requerimento_20-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/requerimento_20-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE INFRAESTRUTUTURA OPERAÇÃO TAPA BURACOS NA RUA JOSÉ VIEIRA DOS SANTOS PRÓXIMO AO NÚMERO 341.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/requerimento_21-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/requerimento_21-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO INFORMAÇÕES ABAIXO IDENTIFICADAS.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/requerimento_22-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/requerimento_22-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO INFORMAÇÕES REFERENTE AO KIT DE MATERIAIS ENTREGUE NA VOLTA AS AULAS DA REDE MUNICIPAL DE ENSINO CONFORME INFORMAÇÕES ABAIXO.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/requerimento_23-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/requerimento_23-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ADMINISTRAÇÃO MUNICIPAL MELHORIAS NA ILUMINAÇÃO E MAIS SEGURANÇA NA RUA: INES FLAUSINA (PRÓXIMO O COMPLETO IVAIR AO LADO DA UPA).</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/requerimento_24-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/requerimento_24-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE CAMPANHA DE COMBATE À DENGUE EM PARCERIA COM EMPRESAS DA CIDADE.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/requerimento_25-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/requerimento_25-2024.pdf</t>
   </si>
   <si>
     <t>INVASÃO DE ÁGUAS PLUVIAS NO CODOMINIO VITTA, AVENIDA LEONINO GONÇALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/requerimento_26-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/requerimento_26-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE OUTUBRO, NOVEMBRO E DEZEMBRO DE 2023 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/requerimento_27-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/requerimento_27-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE OUTUBRO, NOVEMBRO E DEZEMBRO DE 2023 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/requerimento_28-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/requerimento_28-2024.pdf</t>
   </si>
   <si>
     <t>REFORMA E MELHOR UTILIZAÇÃO DO POSTO DE SAÚDE “DÁRIO JOSÉ RODRIGUES".</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/requerimento_29-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/requerimento_29-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE 2 OBSTÁCULOS “LOMBADAS”, NA RUA BARÃO DO RIO BRANCO, PRÓXIMO O NÚMERO 828, EM FRENTE O HOSPITAL SANTA CASA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>Maria do Tenório</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/requerimento_30-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/requerimento_30-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie operação tapa buraco na rua José Carnaval, em toda sua extensão.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/requerimento_31-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/requerimento_31-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie colocação de placas em toda a cidade e renove as que não estão mais legíveis.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>Rubinho Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/requerimento_32-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/requerimento_32-2024.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e manutenção de todos os bueiros da Avenida Deolinda Rosa.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/requerimento_33-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/requerimento_33-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura interceda e determine que as concessionárias prestadoras de serviço de telefonia, internet, TV a cabo ou qualquer outro relacionado à rede aérea, removam os cabos e a fiação em excesso e sem uso.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/requerimento_34-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/requerimento_34-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura faça a manutenção e reparos no calçamento do canteiro central da Avenida Leonino Gonçalves de Oliveira.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>Bis do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/requerimento_35-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/requerimento_35-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento Municipal de Trânsito de Serrana a realização de um estudo para liberação do acesso de trânsito na avenida Leonino Gonçalves de Oliveira, em frente ao condomínio "Vita Bela Fonte".</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_36-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_36-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTVIO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, PROMOVA A INTENSIFICAÇÃO DE CAMPANHAS INFORMATIVAS QUE ALERTEM OS HOMENS SOBRE A IMPORTÂNCIA DA PREVENÇÃO E DIAGNÓSTICO PRECOCE DO CÂNCER DE PRÓSTATA.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/requerimento_37-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/requerimento_37-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULOS “LOMBADAS”, NA RUA ACRE NA ALTURA DO NÚMERO 530 E RUA SÃO PAULO ALTURA DO NÚMERO 470.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/requerimento_38-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/requerimento_38-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTICO MUNICIPAL INFORMAÇÕES SOBRE A SITUAÇÃO DO POSTO DE SAÚDE DA RUA RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3357/requerimento_39-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3357/requerimento_39-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE EMENDA À LEI ORGÂNICA Nº 1/2024, AUTORIA DA CÂMARA MUNICIPAL DE SERRANA - ALTERA-SE O INCISO VII DO ART. 129 DA LEI ORGÂNICA DO MUNICÍPIO DE SERRANA/SP.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_40-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_40-2024.pdf</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do PL 6 do Executivo.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/requerimento_41-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/requerimento_41-2024.pdf</t>
   </si>
   <si>
     <t>Urgência especial para tramitação do PL 7 do Executivo.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3366/requerimento_42-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3366/requerimento_42-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie a colocação de obstáculo "lombada", na rua Celso Zaruh, 1.035, nesta cidade.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3373/requerimento_43-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3373/requerimento_43-2024.pdf</t>
   </si>
   <si>
     <t>REITERO AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A TOMADA DE PREÇO 002/2023, CONTRATAÇÃO DE EMPRESA ESPECIALIZADA DE SERVIÇOS DE EXECUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS AO LADO DO CONJUNTO HABITACIONAL SERRANA (PREDINHOS), NO VALOR DE R$ 225.437,71, CONFORME INFORMACÕES IDENTIFICADAS ABAIXO:</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3374/requerimento_44-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3374/requerimento_44-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE TRÂNSITO QUE PROMOVA O ESTUDOS DE COLOCAÇÃO DE LOMBADAS NA RUA MARIA PALMEIRA EM FRENTE AO NÚMERO 459.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/requerimento_45-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/requerimento_45-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE TRÂNSITO QUE PROMOVA O ESTUDO DE VIABILIDADE DE MÃO ÚNICA NA RUA CELSO ZARUH.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/requerimento_46-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/requerimento_46-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA AV. GABRIEL JOSÉ DO VALLE NO TRECHO ENTRE A PRAÇA DAS BANDEIRAS ATÉ TREVO DE ACESSO A AV. LEONINO GONÇALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/requerimento_47-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/requerimento_47-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO INFORMAÇÕES DE QUE PROVIDÊNCIAS FORAM ADOTADAS SOBRE AS FEZES DE POMBOS EXISTENTE NO ALMOXARIFADO CENTRAL.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/requerimento_48-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/requerimento_48-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO INTERVENTOR DA SANTA CASA DE MISERICÓRDIA DE SERRANA AS INFORMAÇÕES ABAIXO IDENTIFICADAS.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/requerimento_49-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/requerimento_49-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL O PAGAMENTO DE INCENTIVO AOS GUARDAS CIVIS MUNICIPAIS (GCM), DEVIDO A ATUAÇÃO DE APOIO A FISCALIZAÇÃO DE POSTURA E TRÂNSITO DA CIDADE.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/requerimento_50-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/requerimento_50-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL O PAGAMENTO DE INCENTIVO AOS PROFISSIONAIS QUE ESTÃO ATUANDO COMO APOIO NA PEI (ESCOLA DE PERÍODO INTEGRAL), ATENDENTES DE ALUNOS E CONSERVAÇÃO DO ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/requerimento_51-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/requerimento_51-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA MERENDEIRA NA ESCOLA DEPUTADO JOSÉ COSTA.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_52-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_52-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE AS NOTAS FISCAIS DOS MUTIRÕES E QUANTIDADE DE CASTRAÇÕES REALIZADAS NOS MUTIRÕES E ROTINA DESDE O ANO DE 2021 ATÉ O PRESENTE MOMENTO.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/requerimento_53-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/requerimento_53-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DAES (DEPARTAMENTO DE ÁGUA E ESGOTO), INFORMAÇÕS ABAIXO IDENTIFICADAS.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_54-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_54-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL UMA MELHOR DINAMIZAÇÃO DO ESTACIONAMENTO EM FRENTE À PREFEITURA.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/requerimento_55-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/requerimento_55-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ACESSIBILIDADE PARA CADEIRANTES E MELHOR DEFINIÇÃO DE USO CARROS NO ESPAÇO RESERVADO A ESTE FIM.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_56-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_56-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que construa RAMPAS DE ASCESSO NO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_57-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_57-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que faça o REABAIXAMENTO NA ENTRADA DO BELA FONTE.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/requerimento_58-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/requerimento_58-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal MELHOR ACESSIBILIDADE NO PARQUE BELA FONTE.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/requerimento_59-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/requerimento_59-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que faça o REBAIXAMENTO DE CAÇADAS NA ROTATÓRIA DO CRISTO E NAS ADJASCÊNCIAS DA RUA ORLANDO JACOB.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/requerimento_60-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/requerimento_60-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal providencie a colocação de obstáculo "lombada" na rua Antônio Batista, 430, nesta cidade.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/requerimento_61-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/requerimento_61-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 2/2024, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/requerimento_62-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/requerimento_62-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 3/2024, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA, OCUPANTES DOS CARGOS DE PROVIMENTO EFETIVO DE AGENTE DE CONTROLE DE ENDEMIAS E AGENTE COMUNITÁRIO DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 8/2024, AUTORIA DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO, QUE DISPÕE SOBRE A REPROVAÇÃO DAS CONTAS DO PODER EXECUTIVO MUNICIPAL, RELATIVAS AO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3416/requerimento_064-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3416/requerimento_064-2024.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO 210/2023 QUE SOLICITA AO DEPARTAMENTO MUNICIPAL DE TRÂNSITO DE SERRANA UM ESTUDO PARA QUE SEJA INSTITUÍDA A MÃO ÚNICA NA RUA PEDRO MARCILIO CAREÇATO.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/requerimento_065-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/requerimento_065-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS E MELHORIAS DA ILUMINAÇÃO NA ROTATÓRIA DO VIADUTO OLAVO DANIEL ALVES, QUE FICA NO FINAL DA AVENIDA HABIB JABALI (SAÍDA DE SERRANA PARA RIBEIRÃO PRETO EM FRENTE AO SUPERMERCADO MIALICH).</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3418/requerimento_066-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3418/requerimento_066-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO URGENTE DE TAPA BURACOS NA RUA BENEDITO JOSE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3419/requerimento_067-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3419/requerimento_067-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS DA CALÇADA EM FRENTE AO CEMITÉRIO MUNICIPAL, NA RUA ANTÔNIO DOS SANTOS.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3422/requerimento_68-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3422/requerimento_68-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de regime de urgência especial referente ao PL 13/2024.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/requerimento_069-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/requerimento_069-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO URGENTE DE TAPA BURACOS EM TODA EXTENÇÃO DAS RUAS ONOFRE FRANCISCO DE OLIVEIRA E BENEDITO JOSE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/requerimento_070-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/requerimento_070-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO URGENTE EM VAZAMENTO DE AGUA NA RUA MOACIR BURIM EM FRENTE AO Nº 70.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/requerimento_71-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/requerimento_71-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL AUTORIZE QUE O MUTIRÃO DAS CASTRAÇÃO DE CÃES E GATOS SEJA REALIZADO 2 VEZES POR SEMANA.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/requerimento_72-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/requerimento_72-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A REFORMA DO BALÃO DA ROTATÓRIA, NO CRUZAMENTO DA JOVINO AMADEU COM ANTÔNIO DOS SANTOS CHAVANS (AO LADO DA PISTA DE SKATE).</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/requerimento_73-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/requerimento_73-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A SINALIZAÇÃO DE SOLO E COLOCAÇÃO DE PLACAS PARE NO CRUZAMENTO DA RUA FRANCISCO BUENO DA SILVA COM A RUA CARLOS AUGUSTO DIAS.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_076-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_076-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS E COLOCAÇÃO DE TAMPA DE BUEIROS NA RUA JOAQUIM DOS SANTOS EM FRENTE AO Nº 525.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/requerimento_077-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/requerimento_077-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA FAÇA A MANUTENÇÃO E REPAROS NOS BANHEIROS DO CENTRO DE CONVIVENCIA DO IDOSO (CCI).</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/requerimento_78-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/requerimento_78-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE TRANSITO QUE PROMOVA ESTUDOS DE MAO ÚNICA NA RUA SERAFIM DO BEM.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/requerimento_79-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/requerimento_79-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE TRANSITO QUE PROMOVA ESTUDOS DE MÃO DUPLA NO QUARTEIRÃO DA RUA JOÃO ANTÔNIO TERCARIOL ENTRE AS RUAS NOSSA SENHORA DAS DORES E SERAFIM DO BEM.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/requerimento_80-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/requerimento_80-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL PRESTAÇÃO DE CONTAS DA BARRACA COLOCADA PELO GINÁSIO DE ESPORTES DENTRO DO PARQUE EM CONSTRUÇÃO DA MARAVILHA NO DIA 01 DE MAIO (EVENTO DA PESCA), CONFORME INFORMAÇÕES ABAIXO:</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento_81-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento_81-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ADMINISTRAÇÃO MUNICIPAL DISPONIBILIZE ATRAVÉS DE PLANTÕES, AOS FINAIS DE SEMANA E FERIADO UM FUNCIONÁRIO RESPONSÁVEL PELO LIVRO DE SEPULTAMENTO DO CEMITÉRIO PARA QUE TENHAM ACESSO AS INFORMAÇÕES ESSENCIAIS DO LIVRO REGISTRO (NA PREFEITURA MUNICIPAL), PARA ATENDIMENTO AOS FAMILIARES CASO HAJA NECESSIDADE.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/requerimento_82-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/requerimento_82-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ADMINISTRAÇÃO MUNICIPAL A CÓPIA DA LEI DE DOAÇÃO DO IMÓVEL DE PROPRIEDADE DA PREFEITURA MUNICIPAL, SITUADA A RUA NOSSA SENHORA DAS DORES, 459 (ANTIGO PRÉDIO DOS CORREIOS).</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/requerimento_83-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/requerimento_83-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 17/2024, DO EXECUTIVO MUNICIPAL, QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/requerimento_84-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/requerimento_84-2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROGRAMA DE EDUCAÇÃO EM TEMPO INTEGRAL E SOBRE O NOVO PAC.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/requerimento_85-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/requerimento_85-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 4/2024, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE A AUTORIZAÇÃO DE CESSÃO DE USO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3448/requerimento_86-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3448/requerimento_86-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO "LOMBADA", NA RUA JOÃO LIBERATO DE SOUZA, EM FRENTE O NÚMERO 102, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3449/requerimento_87-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3449/requerimento_87-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A FALTA DO PAGAMENTO DO REPASSE DE CONTRIBUIÇÃO DOS 20% DO PATRONAL DIRECIONADO AO IPREMUS (INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE SERRANA), EM ATRASO DESDE NOVEMBRO/23 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3450/requerimento_88-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3450/requerimento_88-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES AO EXECUTIVO MUNICIPAL, SOBRE QUAL AÇÃO ESTA SENDO DESENVOLVIDA PARA QUE HAJA A EXECUÇÃO DO PLANO DE AMORTIZAÇÃO, JUNTO AO IPREMUS (INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE SERRANA).</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3455/requerimento_89-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3455/requerimento_89-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL A REALIZAÇÃO DE ESTUDOS SOBRE OS FLUXOS DAS VIAS PÚBLICAS PARA MELHORAR O TRÂNSITO DA CIDADADE DE SERRANA.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3464/requerimento_91-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3464/requerimento_91-2024.pdf</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/requerimento_92-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/requerimento_92-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ADMINISTRAÇÃO MUNICIPAL INORMAÇÕES ABAIXO IDENTIFICADAS.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/requerimento_93-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/requerimento_93-2024.pdf</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/requerimento_94-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/requerimento_94-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ADMINISTRAÇÃO MUNICIPAL CÓPIA DO PROJETO ENVIADO PELO EXECUTIVO REFERENTE A REFORMA PREVIDÊNCIARIA ENTRE OS ANOS DE 2021 E 2022, CONFORME DECLARAÇÃO EM REUNIÃO NO IPREMUS (INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SERRANA), POR ASSESSORIA DO EXECUTIVO QUE PROJETO SEGUE PARADO NA CÂMARA MUNICIPAL IMPACTANDO PARTE DO DÉFICIT ATUARIAL DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/requerimento_95-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/requerimento_95-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SERRANA (IPREMUS), CÓPIA DA ATA DE REUNIÃO EXTRAORDINÁRIA OCORRIDA NO DIA 28/05 AS 09:30, COM A DIRETORIA DO INSTITUTO, CONSELHOS FISCAIS E ADMINITRATIVOS, EXECUTIVO E CONSULTOR ATUARIO.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/requerimento_96-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/requerimento_96-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO CÓPIA DOS CERTIFICADOS QUE ORIGINARAM AS PROGRESSÕES FUNCIONAL DOS SERVIDORES DA SECRETARIA DA EDUCAÇÃO DO MÊS DE MARÇO DE 2024 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/requerimento_98-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/requerimento_98-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO REPONSÁVEL A CONSTRUÇÃO DE "PISO TÁTIL" NOS ORGÃOS PUBLÍCOS (ESCOLAS, PRAÇAS...).</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3473/requerimento_99-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3473/requerimento_99-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 2024 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3474/requerimento_100-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3474/requerimento_100-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 2024 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/requerimento_101-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/requerimento_101-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO SE EXISTE ESTUDOS PARTICULAR OU PÚBLICO SOBRE A IMPLANTAÇÃO DE UM NOVO CEMITÉRIO.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3480/requerimento_102-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3480/requerimento_102-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que regulamente, por meio de Decreto, a definição de itinerário Padre. Aryclenes Rodrigues Barbosa, no eixo “Caminho da Fé”, em Serrana, conforme previsto na Lei 2045/2021.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>CLJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/requerimento_103-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/requerimento_103-2024.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3485/requerimento_104-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3485/requerimento_104-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A CONSTRUÇÃO DE VESTIÁRIO E BANHEIROS NO "COMPLEXO ESPORTIVO TADEU RICCI".</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3486/requerimento_105-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3486/requerimento_105-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A CONSTRUÇÃO DE "PLAYGROUND" NO PARQUE BELA FONTE.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/requerimento_106-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/requerimento_106-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO NOVO "PAC DO MINISTÉRIO DA SAÚDE" A CONSTRUÇÃO DE UNIDADE DE SAÚDE PARA ATENDER A POPULAÇÃO DOS BAIRROS: SANTA CLARA, SANTA LUZIA.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/requerimento_111-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/requerimento_111-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL QUE NOTIFIQUE O PROPRIETÁRIO DO TERRENO NA RUA VICENTE DE PAULA LIMA ENTRE O Nº 1476 E No.1486 - CADASTRO IMOBLIÁRIO 439700 PARA QUE PROVIDENCIE A CONSTRUÇÃO DE CALÇADA.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_112-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_112-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A PLACA DE PROIBIDO ESTACIONAR NA RUA MARIA HORÁCIO SARTÓRIO, ENTRE AS RUAS JOSÉ PERON E RUA PEDRO MARCÍLIO CARESSATO.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3496/requerimento_114-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3496/requerimento_114-2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMÇÕES SOBRE A ALIENAÇÃO DA ÁREA DO ANTIGO CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do Projeto de Lei Complementar (Executivo) nº 6 de 2024, autoriza o Poder Executivo Municipal a alienar, mediante dação em pagamento, imóveis pertencentes ao patrimônio municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do Projeto de Lei Complementar (Executivo) nº 7 de 2024, altera dispositivos da Lei Complementar n° 479/2017, que dispõe sobre a reestruturação e estabelece competências, jornadas de trabalho e cria departamentos e cargos na guarda civil municipal de Serrana.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 21 de 2024, autoriza a abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 22 de 2024, autoriza a abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3511/requerimento_119-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3511/requerimento_119-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 23/2024, DO EXECUTIVO MUNICIPAL, QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3512/requerimento_120-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3512/requerimento_120-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ADMINISTRAÇÃO MUNICIPAL AS INFORMÇÕES ABAIXO:_x000D_
 1- Devido a ruptura da fiação, próximo ao pogo artesiano da rua Amazonas (ao_x000D_
 lado da Prefeitura Municipal), informar qual o valor total gasto com gerador_x000D_
 durante o período que a fiação ficou sem manutenção._x000D_
 2- Quantos dias ficaram com o auxilio do gerador?_x000D_
 3- Enviar cópia da nota fiscal de pagamento.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3513/requerimento_121-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3513/requerimento_121-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE AGUA E ESGOTO (DAES), UM ESTUDO PARA LIGAÇÃO DE AGUA NA AREA VERDE LOCALIZADA NA RUA JOSÉ GIOTTO NO BAIRRO SANTA CLARA.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3514/requerimento_122-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3514/requerimento_122-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO A ADMINISTRAÇÃO MUNICIPAL INFORMAÇÕES ABAIXO.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3515/requerimento_123-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3515/requerimento_123-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA AGOSTINHO GONÇALVES PIRES EM FRENTE AO Ne 113 NO BAIRRO JARDIM SANTA CLARA.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3518/requerimento_124-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3518/requerimento_124-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITURA MUNICIPAL A REALIZAÇÃO DE UM PROJETO PARA IMPLANTAÇÃO DO PARQUE DO MIRANTE.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3519/requerimento_125-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3519/requerimento_125-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL INFORMAÇÕES SOBRE A REFORMA DA QUADRA ESPORTIVA DA EMEI PROFA. DILCE GONÇALVES NETTO FRANÇA.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3525/requerimento_126-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3525/requerimento_126-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE ÁGUA E ESGOTO (DAES), CÓPIA DA ANALISE DA ÁGUA DO BAIRRO JARDIM AMÉLIA I E II, DOS ÚLTIMOS TRÊS MESES.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3526/requerimento_127-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3526/requerimento_127-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE TRANSITO PROVIDENCIAS PARA FISCALIZAÇÃO NO ESTACIONAMENTO DE VEÍCULOS PESADOS ENTRE AS RUAS DEPUTADO JOÃO CUNHA E JOSÉ FERREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do Projeto de Lei Complementar nº 9/2024, do Executivo Municipal, que ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 188/2007 ESTATUTO DO MAGISTÉRIO - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/requerimento_129-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/requerimento_129-2024.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO Nº 96/2024, A FIM DE QUE A PREFEITURA MUNICIPAL ENCAMINHE AS CÓPIAS DIGITALIZADAS DAS INFORMAÇÕES SOLICITADAS.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/requerimento_130-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/requerimento_130-2024.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO Nº 92/2024, A FIM DE QUE A PREFEITURA MUNICIPAL ENCAMINHE AS INFORMAÇÕES SOLICITADAS DIGITALMENTE.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento_131-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento_131-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal realize o mutirão de castração semanalmente.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/requerimento_132-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/requerimento_132-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO NO CRUZAMENTO DA RUA LOURENÇO VITORINO COM A RUA LUIZ BUZATO.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/requerimento_134-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/requerimento_134-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 5/2024, DO EXECUTIVO MUNICIPAL, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 174/2006, QUE INSTITUI O PLANO DIRETOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_135-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_135-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE JUNTO AO CONTROLE DE ZOONOSES A REALIZAÇÃO DE NEBULIZAÇÃO AÉREA.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3551/requerimento_136-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3551/requerimento_136-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO “LOMBADA”, NA ESTRADA DA BEIRA DO RIO PARDO - RUA ALAMEDA CECÍLIA BORGES DE MORAES, BEM COMO GUARD RAIL DE CONCRETO NA PONTE DA MESMA RUA, BEM COMO GUARD RAIL DE FERRO NA RODOVIA MÁRIO TITOTO KM 2, NESTA CIDADE.”</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3552/requerimento_137-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3552/requerimento_137-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO “LOMBADA”, NA RUA AMAZONAS EM FRENTE AO Nº 568, BEM COMO SEMAFORO PARA PEDESTRE NESTA CIDADE.”</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3553/requerimento_138-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3553/requerimento_138-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE OBSTÁCULO “LOMBADA”, EM TODA EXTENSÃO DA RUA LUIZ PEDRO GONÇALVES, NESTA CIDADE.”</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3555/requerimento_139-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3555/requerimento_139-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do Projeto de Lei Complementar nº 10/2024, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 174/2006, QUE INSTITUI O PLANO DIRETOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3557/requerimento_140-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3557/requerimento_140-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A REFORMA E PINTURA DO MURO DO CEMITÉRIO MUNICIPAL ENTRE A R. LOURENÇO VITORINO E R.JOAQUIM VENÂNCIO.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3565/requerimento_141-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3565/requerimento_141-2024.pdf</t>
   </si>
   <si>
     <t>REITERA CUMPRIMENTO DE REQUERIMENTO QUE TRATA DE INCLUSÃO SOCIAL.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3566/requerimento_142-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3566/requerimento_142-2024.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS INICIAL.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3567/requerimento_143-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3567/requerimento_143-2024.pdf</t>
   </si>
   <si>
     <t>Informações de convênio de transporte coletivo intermunicipal.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3569/requerimento_144-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3569/requerimento_144-2024.pdf</t>
   </si>
   <si>
     <t>Apresentação de cronograma de aplicação das emendas impositivas para o exercício 2024.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Bis do Hospital, Maria do Tenório, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3571/requerimento_145-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3571/requerimento_145-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL INFORMAÇÕES SOBRE O VALOR DA RECEITA CORRENTE LÍQUIDA REALIZADA NO EXERCÍCIO ANTERIOR, PARA FINS DE CÁLCULO DAS EMENDAS IMPOSITIVAS INDIVIDUAIS E DE BANCADA PARLAMENTAR.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3577/requerimento_146-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3577/requerimento_146-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE O TÉRMINO DA CONSTRUÇÃO DO MURO, BEM COMO O FECHAMENTO COM CONCERTINA E O REPARO DOS PORTÕES DE ACESSO AO PARQUE PERMANENTE DE EXPOSIÇÕES (EXPOCANA).</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3578/requerimento_147-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3578/requerimento_147-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE O TRANSPORTE MUNICIPAL ESCOLAR GRATUITO PARA TODOS OS ALUNOS DA REDE MUNICIPAL E ESTADUAL DE ENSINO DO MUNICIPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3579/requerimento_148-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3579/requerimento_148-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DE ESCOLAS DE TEMPO INTEGRAL E CRECHE DE TEMPO INTEGRAL NOS BAIRROS: JARDIM PRIMAVERA- JARDIM SANTA LUZIA- JARDIM MARAVILHA E ALTO DA SERRA.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3584/requerimento_149-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3584/requerimento_149-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informação sobre Emendas Impositivas e Emendas de Bancada para o Exercício 2025</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3590/requerimento_150-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3590/requerimento_150-2024.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO Nº 92/2024, A FIM DE QUE A PREFEITURA MUNICIPAL ENCAMINHE O PLANO DE MODERNIZAÇÃO E OPERAÇÃO (PMO), REFERENTE À PPP DE ILUMINAÇÃO PÚBLICA (COMAM).</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3606/requerimento_151-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3606/requerimento_151-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE ABRIL, MAIO E JUNHO DE 2024 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3607/requerimento_152-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3607/requerimento_152-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE ABRIL, MAIO E JUNHO DE 2024 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3608/requerimento_153-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3608/requerimento_153-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DA REDAÇÃO FINAL AO PROJETO DE LEI Nº 27/2024, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3609/requerimento_154-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3609/requerimento_154-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DA REDAÇÃO FINAL AO PROJETO DE LEI Nº 28/2024, DO EXECUTIVO MUNICIPAL, ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERRANA PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3633/requerimento_155.2024_-_materiais_rede_de_agua_assentamento_kolontai_lucia.docx</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3633/requerimento_155.2024_-_materiais_rede_de_agua_assentamento_kolontai_lucia.docx</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL AUXÍLIO PARA CONSTRUÇÃO/CONSERTO DA REDE DE ÁGUA DO ASSENTAMENTO ALEXANDRA KOLONTAI.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3634/requerimento_156-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3634/requerimento_156-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE RECURSOS HUMANOS, RELATÓRIO DOS SERVIDORES CARGOS EM COMISSÃO QUE ESTARÃO DE FÉRIAS ENTRE OS PERÍODOS DE NOVEMBRO E DEZEMBRO/2024, CONSTANDO NOMES E PERÍODOS DO GOZO DAS REFERIDAS FÉRIAS.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3635/requerimento_157-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3635/requerimento_157-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DA REVOGAÇÃO DA INTERVENÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE SERRANA NA GESTÃO DA SOCIEDADE BENEFICENTE E HOSPITALAR SANTA CASA DE MISERICÓRDIA DE SERRANA.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3638/requerimento_158-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3638/requerimento_158-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A INSTALAÇÃO DE BEBEDOURO NO PLAYGROUND INFANTIL DA PRAÇA MATRIZ.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3639/requerimento_159-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3639/requerimento_159-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A CONSTRUÇÃO DE ESTACIONAMENTO PARA MOTOS NA R. VICENTE DE PAULA LIMA, 1093. (PRÓXIMO DA LOJA BARRADOS TINTAS).</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3640/requerimento_160-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3640/requerimento_160-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL QUE MEDIDAS URGENTES SEJAM TOMADAS PARA REDUÇÃO DE VELOCIDADE DE VEÍCULOS NA R. VICENTE DE PAULA LIMA, 1491 (PRÓXIMO A LOTÉRICA).</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3647/requerimento_161-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3647/requerimento_161-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL QUE SEJA NOTIFICADO 0 (5) PROPRIETÁRIO (5) PARA CONSTRUÇÃO DAS CALÇADAS ENTRE A AV. LEONINO GONÇALVES DE OLIVEIRA, RUA JOSE MONTEIRO ATÉ A RUA FRANCISCO GALANTE.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3648/requerimento_162-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3648/requerimento_162-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGA0 RESPONSÁVEL QUE SEJA NOTIFICADO 0 (5) PROPRIETÁRIO (S) PARA CONSTRUÇÃO DAS CALÇADAS DA RUA SERAFIM DO BEM ATÉ 0 MURO DO CONDOIVIINIO VITTA NA AV. LEONINO GONÇALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3656/requerimento_163-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3656/requerimento_163-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO VETO TOTAL ÀS EMENDAS MODIFICATIVAS AO PROJETO DE LEI Nº 27/2024 (AUTÓGRAFO 58/2024 - LDO).</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento_164-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento_164-2024.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO VETO TOTAL ÀS EMENDAS MODIFICATIVAS, EMENDAS IMPOSITIVAS E EMENDAS DE BANCADAS PARLAMENTARES AO PROJETO DE LEI Nº 28/2024 (AUTÓGRAFO 59/2024 - LOA).</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/pdl_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/pdl_1-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Érzio Porfírio da Cruz (Pilão), pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/pdl_4-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/pdl_4-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Luiz Marcos do Valle Liceras, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/pdl_5-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/pdl_5-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à senhora Francisca dos Santos Souza, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/pdl_6-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/pdl_6-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à senhora Cintia Macedo Barros, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/pdl_7-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/pdl_7-2024_completo.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Benemérita a Senhora Carla Souza do Bem pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/pdl_8-2024_-_contas_2020.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/pdl_8-2024_-_contas_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reprovação das Contas do Poder Executivo Municipal, relativas ao exercício de 2020.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3528/pdl_9-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3528/pdl_9-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor José Antônio Issa pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3529/pdl_10-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3529/pdl_10-2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita à senhora Maria Amélia Zamariolli Serra pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3530/pdl_11-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3530/pdl_11-2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Renato Dias da Silva pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3531/pdl_12-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3531/pdl_12-2024_completo.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão serranense ao senhor Uilson de Souza Fernandes pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/pdl_13-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/pdl_13-2024_completo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE À SENHOR WAGNER NOGUEIRA PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/pdl_14-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/pdl_14-2024_completo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE SENHOR JOSÉ GONÇALVES NUNES JUNIOR PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/pdl_15-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/pdl_15-2024_completo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE À SENHORA MARIANA AMORIM DE ALMEIDA PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3561/pdl_17-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3561/pdl_17-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR FRED VILELA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3562/pdl_18-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3562/pdl_18-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE À SENHORA JOSINALVA CARDOSO DA SILVA ALMEIDA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3563/pdl_19-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3563/pdl_19-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR ODAILTON CARNEIRO DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3574/pdl_21-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3574/pdl_21-2024_completo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO Sr. Pr. ALEXANDRE JOSÉ DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3575/pdl_22-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3575/pdl_22-2024_completo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO Sr. Pr. EDER LIMA ARANTES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3587/pdl_25-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3587/pdl_25-2024_completo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE À SENHORA MIRIAM SOARES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3588/pdl_26-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3588/pdl_26-2024_completo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA À SENHORA KEILA KAUANA DE JESUS AMADO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3595/pdl_27-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3595/pdl_27-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO Sr. CLEBER LUCAS GERMANO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3603/pdl_29-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3603/pdl_29-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR LUCAS DOS REIS PELOSINI, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3643/projeto_de_decreto_legislativo_n_30_-_2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3643/projeto_de_decreto_legislativo_n_30_-_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE A SENHORA VALQUÍRIA NAJARA LUCAS DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3649/projeto_de_decreto_legislativo_n_31_-_2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3649/projeto_de_decreto_legislativo_n_31_-_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE À SENHORA SANDRA CRISTINA DO VALE TEORO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3650/projeto_de_decreto_legislativo_n_32_-_2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3650/projeto_de_decreto_legislativo_n_32_-_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE A MARIANO TEORO NETO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/projeto_de_emenda_a_lei_organica_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/projeto_de_emenda_a_lei_organica_1-2024.pdf</t>
   </si>
   <si>
     <t>Altera-se o inciso VII do art. 129 da Lei Orgânica do Município de Serrana/SP.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>EIB</t>
   </si>
   <si>
     <t>Emenda Impositiva Bancada</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3626/emenda_de_bancada_parlamentar_no_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3626/emenda_de_bancada_parlamentar_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Emenda de Bancada ao Projeto de Lei nº 28/2024 (LOA), do Executivo Municipal, que estima a receita e fixa a despesa do município de Serrana para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>Bis do Hospital, Maria do Tenório, Rubinho Cabeleireiro, Silvinho Flores</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3627/emenda_de_bancada_parlamentar_no_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3627/emenda_de_bancada_parlamentar_no_2-2024.pdf</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>Lúcia Poiares, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3628/emenda_de_bancada_parlamentar_no_3-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3628/emenda_de_bancada_parlamentar_no_3-2024.pdf</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3629/emenda_de_bancada_parlamentar_no_4-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3629/emenda_de_bancada_parlamentar_no_4-2024.pdf</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>Edinho Felix, Marisa do Pronto Socorro, Policial Paulo Cassiolato</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3630/emenda_de_bancada_parlamentar_no_5-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3630/emenda_de_bancada_parlamentar_no_5-2024.pdf</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3631/emenda_de_bancada_parlamentar_no_6-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3631/emenda_de_bancada_parlamentar_no_6-2024.pdf</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
     <t>Carlos José Morf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Ordinária nº 28/2024, que estima a receita e fixa a despesa do município de Serrana para o exercício de 2025 e dá outras providências, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3613/emenda_impositiva_no_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3613/emenda_impositiva_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº 28/2024 (LOA), do Executivo Municipal, que estima a receita e fixa a despesa do município de Serrana para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3614/emenda_impositiva_no_3-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3614/emenda_impositiva_no_3-2024.pdf</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3615/emenda_impositiva_no_4-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3615/emenda_impositiva_no_4-2024.pdf</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3616/emenda_impositiva_no_5-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3616/emenda_impositiva_no_5-2024.pdf</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3617/emenda_impositiva_no_6-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3617/emenda_impositiva_no_6-2024.pdf</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3618/emenda_impositiva_no_7-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3618/emenda_impositiva_no_7-2024.pdf</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3619/emenda_impositiva_no_8-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3619/emenda_impositiva_no_8-2024.pdf</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>Edinho Felix</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3620/emenda_impositiva_no_9-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3620/emenda_impositiva_no_9-2024.pdf</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3621/emenda_impositiva_no_7-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3621/emenda_impositiva_no_7-2024.pdf</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3622/emenda_impositiva_no_11-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3622/emenda_impositiva_no_11-2024.pdf</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3623/emenda_impositiva_no_12-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3623/emenda_impositiva_no_12-2024.pdf</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3624/emenda_impositiva_no_13-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3624/emenda_impositiva_no_13-2024.pdf</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3625/emenda_impositiva_no_14-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3625/emenda_impositiva_no_14-2024.pdf</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3604/emenda_modificativa_no_1-2024..pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3604/emenda_modificativa_no_1-2024..pdf</t>
   </si>
   <si>
     <t>Apresentada no corpo do parecer da Comissão Permanente de Finanças e Orçamento, ao Projeto de Lei nº 27/2024, do Executivo Municipal, Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3605/emenda_modificativa_no_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3605/emenda_modificativa_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Apresentada no corpo do parecer da Comissão Permanente de Finanças e Orçamento, ao Projeto de Lei nº 28/2024, do Executivo Municipal, Estima a receita e fixa a despesa do Município de Serrana para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento, CLJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3632/emenda_modificativa_no_3-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3632/emenda_modificativa_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Altera-se o valor da reserva de contingência constante no Projeto de Lei nº 28/2024.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora - MESDIR</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/plc_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/plc_1-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação administrativa da Câmara Municipal de Serrana/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
     <t>Prefeito Municipal de Serrana</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/plc_1-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/plc_1-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 546/2021, QUE INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO MUNICÍPIO DE SERRANA, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ARTIGO 40 DA CONSTITUIÇÃO FEDERAL, AUTORIZA A ADESÃO AO PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/plc_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/plc_2-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/plc_3-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/plc_3-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA, OCUPANTES DOS CARGOS DE PROVIMENTO EFETIVO DE AGENTE DE CONTROLE DE ENDEMIAS E AGENTE COMUNITÁRIO DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3420/plc_4-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3420/plc_4-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CESSÃO DE USO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3461/plc_5-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3461/plc_5-2024-executivo..pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 174/2006, QUE INSTITUI O PLANO DIRETOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3484/plc_6-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3484/plc_6-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE DAÇÃO EM PAGAMENTO, IMÓVEIS PERTENCENTES AO PATRIMÔNIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_complementar_07_-_altera_lc_479-2017_-_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_complementar_07_-_altera_lc_479-2017_-_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 479/2017, QUE DISPÕE SOBRE A REESTRUTURAÇÃO E ESTABELECE COMPETÊNCIAS, JORNADAS DE TRABALHO E CRIA DEPARTAMENTOS E CARGOS NA GUARDA CIVIL MUNICIPAL DE SERRANA.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3520/plc_8-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3520/plc_8-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 188/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3532/plc_9-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3532/plc_9-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 188/2007 ESTATUTO DO MAGISTÉRIO - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/plc_10-2024_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/plc_10-2024_executivo.pdf</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pl_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pl_1-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Maria Aparecida Soeira Ribeiro, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/pl_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/pl_2-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Hélio Porfírio da Cruz, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/pl_3-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/pl_3-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Joaquim Moreira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/pl_4-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/pl_4-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE OROZINO DE PAULA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/pl_5-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/pl_5-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONSTRUIR UM MEMORIAL COM O NOME DE “ALAMEDA TONHÃO COVEIRO”, NO CEMITÉRIO MUNICIPAL DE SERRANA.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/pl_6-2024_-_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/pl_6-2024_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA OU PERMISSIONÁRIA DE ENERGIA ELÉTRICA E DEMAIS EMPRESAS COMPARTILHANTES DE SUA INFRAESTRUTURA, DE OCUPAÇÃO DO ESPAÇO PÚBLICO DENTRO DAS DIRETRIZES DAS NORMAS TÉCNICAS APLICÁVEIS E PROMOVER A REGULARIZAÇÃO E A RETIRADA DOS FIOS INUTILIZADOS, EM VIAS PÚBLICAS DO MUNICÍPIO DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/pl_7-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/pl_7-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE MATHEUS DE SOUZA SILVA COMO NOMENCLATURA DE PRÓPRIO PÚBLICO.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/pl_8-2024_-_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/pl_8-2024_-_completo.pdf</t>
   </si>
   <si>
     <t>Garante o direito de prioridade de matrícula de irmãos na mesma unidade escolar da Rede Municipal de Educação de Serrana.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3394/pl_9-2024_-_lucia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3394/pl_9-2024_-_lucia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE ALICE LANZA ARAÚJO, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3395/pl_10-2024_-_lucia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3395/pl_10-2024_-_lucia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE BENEDITO DOS SANTOS ARAÚJO, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/pl_11-2024_-_lucia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/pl_11-2024_-_lucia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LOURDES FERREIRA PESSOA CORREA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3404/pl_12-2024_-_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3404/pl_12-2024_-_thiago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE JOSÉ DE BRITO FILHO, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/pl_13-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/pl_13-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação do Programa de Educação Financeira e dá outras providências.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE CAROLINE SASSI PADILHA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3415/pl_16-2024_-_lucia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3415/pl_16-2024_-_lucia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE EDMI FERREIRA DE LIMA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/pl_17-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/pl_17-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Magnolia de Jesus Vitorino, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/pl_18-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/pl_18-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE APARECIDA CORSE DE ASSIS COMO NOMENCLATURA DE PRÉDIO PÚBLICO.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/pl_19-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/pl_19-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE DINAMÉRICO RODRIGUES DA SILVA “DINOSOM", COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3458/pl_20-2024_.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3458/pl_20-2024_.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE COMBATE AOS MAUS-TRATOS DE ANIMAIS NO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3475/pl_21-2024_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3475/pl_21-2024_thiago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE MARIA APARECIDA DOS PASSOS DE ASSIS COMO NOMENCLATURA DE PRÉDIO PÚBLICO.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/pl_22-2024_lucia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/pl_22-2024_lucia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE CAROLINE SASSI PADILHA, COMO NOMENCLATURA DO PRÉDIO PÚBLICO DO SERVIÇO DE SAÚDE A SER IMPLANTADO NO MUNICÍPIO DE SERRANA, NA RUA ESTRELA GUIA.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO A DISPOR SOBRE A GARANTIA ÀS MÃES COM FILHOS PORTADORES DO TRANSTORNO DO ESPECTRO AUTISTA OU TUTOR/CURADOR LEGAL A PRIORIDADE NOS PROGRAMAS HABITACIONAIS NO MUNICÍPIO DE SERRANA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LYDIA BIAGI TITTOTO COMO NOMENCLATURA DO COMPLEXO ESPORTIVO, LOCALIZADO NA RUA JOÃO BARÃO CABRERA, NO BAIRRO JARDIM DO ALTO, SERRANA-SP.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3483/pl_25-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3483/pl_25-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA ÀS MÃES E RESPONSÁVEIS COM FILHOS PORTADORES DO TRANSTORNO DO ESPECTRO AUTISTA OU TUTOR/CURADOR LEGAL A PRIORIDADE NOS PROGRAMAS HABITACIONAIS NO MUNICÍPIO DE SERRANA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3498/pl_26-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3498/pl_26-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE OVIDIO CESAR ALVES PEREIRA, COMO NOMENCLATURA DO COMPLEXO ESPORTIVO, LOCALIZADO NA RUA JOÃO BARÃO CABRERA, NO BAIRRO JARDIM DO ALTO, SERRANA-SP.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3521/pl_28-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3521/pl_28-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE FRANCISCO FERNANDES AMADO, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/pl_29-2024_-_waldenor..pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/pl_29-2024_-_waldenor..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE RICARDO FERNANDES DA SILVA COMO NOMENCLATURA DE VIA PÚBLICA NA ROTATÓRIA ENTRE A AV.DEOLINDA ROSA E AV. LEONINO GONÇALVES DE OLIVEIRA (POSTO SHELL).</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3542/pl_30-2024_-_thiago.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3542/pl_30-2024_-_thiago.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE CLARINHA DE SOUZA MOREIRA COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LUIZ PACOLA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3592/pl_35-2024_-_bis.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3592/pl_35-2024_-_bis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE JOÃO MONTANARI, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3641/projeto_de_lei_ordinaria_36-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3641/projeto_de_lei_ordinaria_36-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de João Valdevite, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3642/projeto_de_lei_ordinaria_37-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3642/projeto_de_lei_ordinaria_37-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE PEDRO ARGEMIRO BARICALA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>Andréia Prates, Bis do Hospital, Edinho Felix, Jarbas Cabelereiro, Lúcia Poiares, Maria do Tenório, Marisa do Pronto Socorro, Policial Paulo Cassiolato, Protetora Rose Storari, Rubinho Cabeleireiro, Silvinho Flores, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3644/pl_38-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3644/pl_38-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE CIDINHA MARQUES COMO NOMENCLATURA DO PLENÁRIO DA CÂMARA MUNICIPAL DE SERRANA.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3652/projeto_de_lei_no_39-2024_-_nome_de_rua_jarbas.doc</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3652/projeto_de_lei_no_39-2024_-_nome_de_rua_jarbas.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE ALEXINA DE SOUZA ESPÍNDULA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/projeto_de_lei_1-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/projeto_de_lei_1-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DE ÁREA PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/pl_2-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/pl_2-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/pl_3-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/pl_3-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/projeto_de_lei_04_-_atividade_delegada_pm.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/projeto_de_lei_04_-_atividade_delegada_pm.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 1.525 DE 18 DE MARÇO DE 2013, QUE CRIOU A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS POLICIAIS MILITARES DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO, POR FORÇA DE CONVÊNIO A SER CELEBRADO COM O MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/projeto_de_lei_05_-_gratificacao_delegada_policia_civil.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/projeto_de_lei_05_-_gratificacao_delegada_policia_civil.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS POLICIAIS CIVIS DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO, POR FORÇA DE CONVÊNIO A SER CELEBRADO COM O MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/pl_6-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/pl_6-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2247/2024 (LOA) E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3359/pl_7-2024_-_executivo_-_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3359/pl_7-2024_-_executivo_-_completo.pdf</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/projetodeleiordinariaexecutivon8de2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/projetodeleiordinariaexecutivon8de2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 1.525 de 18 de março de 2013, que criou a gratificação por desempenho de atividade delegada nos termos que especifica, a ser paga aos policiais militares do estado que exercem atividade municipal delegada ao estado de São Paulo, por força de convênio a ser celebrado com o município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/projetodeleiordinariaexecutivon9de2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/projetodeleiordinariaexecutivon9de2024.pdf</t>
   </si>
   <si>
     <t>Cria a gratificação por desempenho de atividade delegada nos termos que especifica, a ser paga aos policiais civis do Estado que exercem atividade municipal delegada ao estado de São Paulo, por força de convênio a ser celebrado com o município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3367/pl_10-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3367/pl_10-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A DESAFETAÇÃO DE BEM PÚBLICO, QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/pl_11-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/pl_11-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/projeto_de_lei_12_-_abertura_de_credito_adicional_-_duocecimo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/projeto_de_lei_12_-_abertura_de_credito_adicional_-_duocecimo.pdf</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/pl_13-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/pl_13-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3421/pl_14-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3421/pl_14-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/pl_15-2024_-_executivo_-_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/pl_15-2024_-_executivo_-_completo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FÓRUM MUNICIPAL DOS CONSELHOS ESCOLARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/pl_16-2024_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/pl_16-2024_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O PROGRAMA DE EDUCAÇÃO EM TEMPO INTEGRAL, NO ÂMBITO DAS ESCOLAS PÚBLICAS MUNICIPAIS DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3436/pl_17-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3436/pl_17-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/pl_18-2024_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/pl_18-2024_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE BENS QUE OS ESPECIFICA.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3460/pl_19-2024_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3460/pl_19-2024_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/projeto_de_lei_20_-_suplementacao_poco_artesiano.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/projeto_de_lei_20_-_suplementacao_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3502/pl_21-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3502/pl_21-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3503/pl_22-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3503/pl_22-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3510/pl_23-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3510/pl_23-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3523/pl_24-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3523/pl_24-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1731/2016, QUE CRIA O FUNDO MUNICIPAL DOS DIREITOS DOS ANIMAIS (FMDA) E INSTITUI SEU CONSELHO.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3524/pl_25-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3524/pl_25-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA, CRIA O FUNDO MUNICIPAL DA PESSOA COM DEFICIÊNCIA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3527/pl_26-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3527/pl_26-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3534/msg_pl_ldo_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3534/msg_pl_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3554/pl_28-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3554/pl_28-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Serrana para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3560/pl_29-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3560/pl_29-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o funcionamento dos Conselhos de Escola no município de Serrana, Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3570/pl_30-2024_executivo_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3570/pl_30-2024_executivo_completo.pdf</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3576/projeto_de_lei_31_fixa_valores_credito_pequeno_valor_-_rpv.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3576/projeto_de_lei_31_fixa_valores_credito_pequeno_valor_-_rpv.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES PARA ESTABELECER AS OBRIGAÇÕES DE REQUISIÇÕES DE PEQUENO VALOR - RPV DA MUNICIPALIDADE, DISCIPLINANDO AS DISPOSIÇÕES PREVISTAS NO § 4º DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL E ARTIGO 87 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3589/pl_32-2024_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3589/pl_32-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 774/99, QUE AUTORIZA O EXECUTIVO A ALIENAR MEDIANTE DAÇÃO EM PAGAMENTO, DE IMÓVEIS PERTENCENTES AO PATRIMÔNIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3637/pl_33-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3637/pl_33-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do uso da zona de proteção ambiental denominada “Parque Maravilha Complexo Aércio Flávio Bertolini”, localizado no bairro Jardim Maravilha, e dá outras providências.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3651/pl_34-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3651/pl_34-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação de entidades sem fins lucrativos como organizações sociais no âmbito do município de Serrana e, dá outras providências.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3653/pl_35-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3653/pl_35-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão para utilização de imóveis públicos do município de Serrana.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Regulamenta a criação do projeto “Parlamento Jovem” no âmbito da Câmara Municipal de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3522/pr_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3522/pr_2-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação das normas de licitação e contratos administrativos, no âmbito da Câmara Municipal de Serrana, nos termos da Lei Federal nº 14.133/2021.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/veto_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/veto_1-2024.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Emenda Modificativa nº 03 de 27/11/2023 que altera o projeto de lei ordinária nº 25/2023 que estima receita e fixa a despesa do município de Serrana para o exercício de 2024.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3501/veto_no_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3501/veto_no_2-2024.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 20/2024 (AUTÓGRAFO N° 36/2024).</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3586/veto_3-2024_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3586/veto_3-2024_completo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 25/2024 (AUTÓGRAFO Nº 55/2024), que trata sobre a Garantias as Mães com filhos portadores do espectro autista ou tutor/curador legal a propriedade nos programas habitacionais no município de Serrana (SP) e dá outras providências.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3654/veto_4-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3654/veto_4-2024.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ÀS EMENDAS MODIFICATIVAS AO PROJETO DE LEI Nº 27/2024 (AUTÓGRAFO 58/2024 - LDO).</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3655/veto_5-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3655/veto_5-2024.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ÀS EMENDAS MODIFICATIVAS, EMENDAS IMPOSITIVAS E EMENDAS DE BANCADAS PARLAMENTARES AO PROJETO DE LEI Nº 28/2024 (AUTÓGRAFO 59/2024 - LOA).</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3610/redacao_final_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3610/redacao_final_1-2024.pdf</t>
   </si>
   <si>
     <t>Redação final ao Projeto de Lei nº 27/2024, do Executivo Municipal, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3611/redacao_final_2-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3611/redacao_final_2-2024.pdf</t>
   </si>
   <si>
     <t>Redação final ao Projeto de Lei nº 28/2024, do Executivo Municipal, que estima a receita e fixa a despesa do município de Serrana para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>PELOE</t>
   </si>
   <si>
     <t>Proposta Emenda à Lei Orgânica (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3508/proposta_de_emenda_lom_01_-_altera_art_129_lom.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3508/propostaemendaleiorganican1-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE O INCISO VII, DO ARTIGO 129, DA LEI ORGÂNICA DO MUNICÍPIO DE SERRANA-SP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4283,67 +4283,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_2-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_3-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_4-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_5-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_6-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_7-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_8-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_9-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/indicacao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_24-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/indicacao_25-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/indicacao_26-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/indicacao_no_27-2024_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_no_28-2024_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/indicacao_no_29-2024_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3423/indicacao_30.2024_-_waldenor.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_31-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_32-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3447/indicacao_33-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_34-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_35-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_36-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_37-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3462/indicacao_38-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/indicacao_39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3516/indicacao_41-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_42-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_43-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3598/indicacao_44-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3599/indicacao_45-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3600/indicacao_46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3601/indicacao_47-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_48-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/mocao_1-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/mocao_2-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/mocao_3-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/mocao_4-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/mocao_5-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/mocao_6-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/mocao_7-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/mocao_8-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/mocao_9-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/mocao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/mocao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/mocao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/mocao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3393/mocao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3499/mocao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3568/mocao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3585/mocao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3593/mocao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3594/mocao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3596/mocao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3597/mocao_21-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3612/mocao_22-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3645/mocao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_1-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_3-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_4-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/requerimento_5-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_6-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_7-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/requerimento_8-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/requerimento_9-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/requerimento_13-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/requerimento_16-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/requerimento_19-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/requerimento_20-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/requerimento_21-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/requerimento_22-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/requerimento_23-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/requerimento_24-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/requerimento_25-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/requerimento_26-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/requerimento_27-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/requerimento_28-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/requerimento_29-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/requerimento_30-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/requerimento_31-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/requerimento_32-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/requerimento_33-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/requerimento_34-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/requerimento_35-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_36-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/requerimento_37-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/requerimento_38-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3357/requerimento_39-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_40-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/requerimento_41-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3366/requerimento_42-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3373/requerimento_43-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3374/requerimento_44-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/requerimento_45-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/requerimento_46-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/requerimento_47-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/requerimento_48-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/requerimento_49-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/requerimento_50-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/requerimento_51-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_52-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/requerimento_53-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_54-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/requerimento_55-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_56-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_57-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/requerimento_58-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/requerimento_59-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/requerimento_60-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/requerimento_61-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/requerimento_62-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3416/requerimento_064-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/requerimento_065-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3418/requerimento_066-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3419/requerimento_067-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3422/requerimento_68-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/requerimento_069-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/requerimento_070-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/requerimento_71-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/requerimento_72-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/requerimento_73-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_076-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/requerimento_077-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/requerimento_78-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/requerimento_79-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/requerimento_80-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento_81-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/requerimento_82-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/requerimento_83-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/requerimento_84-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/requerimento_85-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3448/requerimento_86-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3449/requerimento_87-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3450/requerimento_88-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3455/requerimento_89-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3464/requerimento_91-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/requerimento_92-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/requerimento_93-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/requerimento_94-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/requerimento_95-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/requerimento_96-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/requerimento_98-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3473/requerimento_99-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3474/requerimento_100-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/requerimento_101-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3480/requerimento_102-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/requerimento_103-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3485/requerimento_104-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3486/requerimento_105-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/requerimento_106-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/requerimento_111-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_112-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3496/requerimento_114-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3511/requerimento_119-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3512/requerimento_120-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3513/requerimento_121-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3514/requerimento_122-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3515/requerimento_123-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3518/requerimento_124-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3519/requerimento_125-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3525/requerimento_126-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3526/requerimento_127-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/requerimento_129-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/requerimento_130-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento_131-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/requerimento_132-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/requerimento_134-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_135-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3551/requerimento_136-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3552/requerimento_137-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3553/requerimento_138-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3555/requerimento_139-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3557/requerimento_140-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3565/requerimento_141-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3566/requerimento_142-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3567/requerimento_143-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3569/requerimento_144-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3571/requerimento_145-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3577/requerimento_146-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3578/requerimento_147-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3579/requerimento_148-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3584/requerimento_149-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3590/requerimento_150-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3606/requerimento_151-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3607/requerimento_152-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3608/requerimento_153-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3609/requerimento_154-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3633/requerimento_155.2024_-_materiais_rede_de_agua_assentamento_kolontai_lucia.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3634/requerimento_156-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3635/requerimento_157-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3638/requerimento_158-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3639/requerimento_159-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3640/requerimento_160-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3647/requerimento_161-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3648/requerimento_162-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3656/requerimento_163-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento_164-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/pdl_1-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/pdl_4-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/pdl_5-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/pdl_6-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/pdl_7-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/pdl_8-2024_-_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3528/pdl_9-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3529/pdl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3530/pdl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3531/pdl_12-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/pdl_13-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/pdl_14-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/pdl_15-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3561/pdl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3562/pdl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3563/pdl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3574/pdl_21-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3575/pdl_22-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3587/pdl_25-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3588/pdl_26-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3595/pdl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3603/pdl_29-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3643/projeto_de_decreto_legislativo_n_30_-_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3649/projeto_de_decreto_legislativo_n_31_-_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3650/projeto_de_decreto_legislativo_n_32_-_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/projeto_de_emenda_a_lei_organica_1-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3626/emenda_de_bancada_parlamentar_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3627/emenda_de_bancada_parlamentar_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3628/emenda_de_bancada_parlamentar_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3629/emenda_de_bancada_parlamentar_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3630/emenda_de_bancada_parlamentar_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3631/emenda_de_bancada_parlamentar_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3613/emenda_impositiva_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3614/emenda_impositiva_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3615/emenda_impositiva_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3616/emenda_impositiva_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3617/emenda_impositiva_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3618/emenda_impositiva_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3619/emenda_impositiva_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3620/emenda_impositiva_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3621/emenda_impositiva_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3622/emenda_impositiva_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3623/emenda_impositiva_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3624/emenda_impositiva_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3625/emenda_impositiva_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3604/emenda_modificativa_no_1-2024..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3605/emenda_modificativa_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3632/emenda_modificativa_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/plc_1-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/plc_1-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/plc_2-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/plc_3-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3420/plc_4-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3461/plc_5-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3484/plc_6-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_complementar_07_-_altera_lc_479-2017_-_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3520/plc_8-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3532/plc_9-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/plc_10-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pl_1-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/pl_2-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/pl_3-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/pl_4-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/pl_5-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/pl_6-2024_-_completo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/pl_7-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/pl_8-2024_-_completo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3394/pl_9-2024_-_lucia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3395/pl_10-2024_-_lucia.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/pl_11-2024_-_lucia.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3404/pl_12-2024_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/pl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3415/pl_16-2024_-_lucia.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/pl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/pl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/pl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3458/pl_20-2024_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3475/pl_21-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/pl_22-2024_lucia.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3483/pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3498/pl_26-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3521/pl_28-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/pl_29-2024_-_waldenor..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3542/pl_30-2024_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3592/pl_35-2024_-_bis.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3641/projeto_de_lei_ordinaria_36-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3642/projeto_de_lei_ordinaria_37-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3644/pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3652/projeto_de_lei_no_39-2024_-_nome_de_rua_jarbas.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/projeto_de_lei_1-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/pl_2-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/pl_3-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/projeto_de_lei_04_-_atividade_delegada_pm.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/projeto_de_lei_05_-_gratificacao_delegada_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/pl_6-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3359/pl_7-2024_-_executivo_-_completo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/projetodeleiordinariaexecutivon8de2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/projetodeleiordinariaexecutivon9de2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3367/pl_10-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/pl_11-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/projeto_de_lei_12_-_abertura_de_credito_adicional_-_duocecimo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/pl_13-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3421/pl_14-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/pl_15-2024_-_executivo_-_completo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/pl_16-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3436/pl_17-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/pl_18-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3460/pl_19-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/projeto_de_lei_20_-_suplementacao_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3502/pl_21-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3503/pl_22-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3510/pl_23-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3523/pl_24-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3524/pl_25-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3527/pl_26-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3534/msg_pl_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3554/pl_28-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3560/pl_29-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3570/pl_30-2024_executivo_completo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3576/projeto_de_lei_31_fixa_valores_credito_pequeno_valor_-_rpv.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3589/pl_32-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3637/pl_33-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3651/pl_34-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3653/pl_35-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3522/pr_2-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/veto_1-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3501/veto_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3586/veto_3-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3654/veto_4-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3655/veto_5-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3610/redacao_final_1-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3611/redacao_final_2-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3508/proposta_de_emenda_lom_01_-_altera_art_129_lom.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_2-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_3-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_4-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_5-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_6-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_7-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_8-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_9-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/indicacao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_24-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/indicacao_25-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/indicacao_26-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/indicacao_no_27-2024_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_no_28-2024_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/indicacao_no_29-2024_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3423/indicacao_30.2024_-_waldenor.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_31-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_32-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3447/indicacao_33-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_34-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_35-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_36-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_37-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3462/indicacao_38-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/indicacao_39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3516/indicacao_41-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_42-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_43-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3598/indicacao_44-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3599/indicacao_45-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3600/indicacao_46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3601/indicacao_47-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_48-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/mocao_1-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/mocao_2-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/mocao_3-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/mocao_4-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/mocao_5-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/mocao_6-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/mocao_7-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/mocao_8-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/mocao_9-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/mocao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/mocao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/mocao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/mocao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3393/mocao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3499/mocao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3568/mocao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3585/mocao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3593/mocao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3594/mocao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3596/mocao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3597/mocao_21-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3612/mocao_22-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3645/mocao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_1-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_3-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_4-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/requerimento_5-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_6-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_7-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/requerimento_8-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/requerimento_9-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/requerimento_13-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/requerimento_16-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/requerimento_19-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/requerimento_20-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/requerimento_21-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/requerimento_22-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/requerimento_23-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/requerimento_24-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/requerimento_25-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/requerimento_26-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/requerimento_27-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/requerimento_28-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/requerimento_29-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/requerimento_30-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/requerimento_31-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/requerimento_32-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/requerimento_33-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/requerimento_34-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/requerimento_35-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_36-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/requerimento_37-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/requerimento_38-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3357/requerimento_39-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_40-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/requerimento_41-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3366/requerimento_42-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3373/requerimento_43-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3374/requerimento_44-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/requerimento_45-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/requerimento_46-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/requerimento_47-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/requerimento_48-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/requerimento_49-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/requerimento_50-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/requerimento_51-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_52-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/requerimento_53-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_54-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/requerimento_55-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_56-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_57-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/requerimento_58-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/requerimento_59-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/requerimento_60-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/requerimento_61-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/requerimento_62-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3416/requerimento_064-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/requerimento_065-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3418/requerimento_066-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3419/requerimento_067-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3422/requerimento_68-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/requerimento_069-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/requerimento_070-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/requerimento_71-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/requerimento_72-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/requerimento_73-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_076-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/requerimento_077-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/requerimento_78-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/requerimento_79-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/requerimento_80-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento_81-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/requerimento_82-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/requerimento_83-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/requerimento_84-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/requerimento_85-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3448/requerimento_86-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3449/requerimento_87-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3450/requerimento_88-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3455/requerimento_89-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3464/requerimento_91-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/requerimento_92-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/requerimento_93-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/requerimento_94-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/requerimento_95-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/requerimento_96-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/requerimento_98-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3473/requerimento_99-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3474/requerimento_100-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/requerimento_101-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3480/requerimento_102-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/requerimento_103-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3485/requerimento_104-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3486/requerimento_105-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/requerimento_106-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/requerimento_111-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_112-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3496/requerimento_114-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3511/requerimento_119-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3512/requerimento_120-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3513/requerimento_121-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3514/requerimento_122-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3515/requerimento_123-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3518/requerimento_124-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3519/requerimento_125-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3525/requerimento_126-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3526/requerimento_127-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/requerimento_129-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/requerimento_130-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento_131-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/requerimento_132-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/requerimento_134-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_135-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3551/requerimento_136-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3552/requerimento_137-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3553/requerimento_138-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3555/requerimento_139-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3557/requerimento_140-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3565/requerimento_141-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3566/requerimento_142-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3567/requerimento_143-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3569/requerimento_144-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3571/requerimento_145-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3577/requerimento_146-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3578/requerimento_147-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3579/requerimento_148-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3584/requerimento_149-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3590/requerimento_150-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3606/requerimento_151-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3607/requerimento_152-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3608/requerimento_153-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3609/requerimento_154-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3633/requerimento_155.2024_-_materiais_rede_de_agua_assentamento_kolontai_lucia.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3634/requerimento_156-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3635/requerimento_157-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3638/requerimento_158-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3639/requerimento_159-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3640/requerimento_160-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3647/requerimento_161-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3648/requerimento_162-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3656/requerimento_163-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento_164-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/pdl_1-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/pdl_4-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/pdl_5-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/pdl_6-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/pdl_7-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/pdl_8-2024_-_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3528/pdl_9-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3529/pdl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3530/pdl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3531/pdl_12-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/pdl_13-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/pdl_14-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/pdl_15-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3561/pdl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3562/pdl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3563/pdl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3574/pdl_21-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3575/pdl_22-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3587/pdl_25-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3588/pdl_26-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3595/pdl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3603/pdl_29-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3643/projeto_de_decreto_legislativo_n_30_-_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3649/projeto_de_decreto_legislativo_n_31_-_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3650/projeto_de_decreto_legislativo_n_32_-_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/projeto_de_emenda_a_lei_organica_1-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3626/emenda_de_bancada_parlamentar_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3627/emenda_de_bancada_parlamentar_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3628/emenda_de_bancada_parlamentar_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3629/emenda_de_bancada_parlamentar_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3630/emenda_de_bancada_parlamentar_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3631/emenda_de_bancada_parlamentar_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3613/emenda_impositiva_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3614/emenda_impositiva_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3615/emenda_impositiva_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3616/emenda_impositiva_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3617/emenda_impositiva_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3618/emenda_impositiva_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3619/emenda_impositiva_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3620/emenda_impositiva_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3621/emenda_impositiva_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3622/emenda_impositiva_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3623/emenda_impositiva_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3624/emenda_impositiva_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3625/emenda_impositiva_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3604/emenda_modificativa_no_1-2024..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3605/emenda_modificativa_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3632/emenda_modificativa_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/plc_1-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/plc_1-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/plc_2-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/plc_3-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3420/plc_4-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3461/plc_5-2024-executivo..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3484/plc_6-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_complementar_07_-_altera_lc_479-2017_-_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3520/plc_8-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3532/plc_9-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/plc_10-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pl_1-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/pl_2-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/pl_3-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/pl_4-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/pl_5-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/pl_6-2024_-_completo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/pl_7-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/pl_8-2024_-_completo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3394/pl_9-2024_-_lucia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3395/pl_10-2024_-_lucia.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/pl_11-2024_-_lucia.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3404/pl_12-2024_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/pl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3415/pl_16-2024_-_lucia.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/pl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/pl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/pl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3458/pl_20-2024_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3475/pl_21-2024_thiago.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/pl_22-2024_lucia.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3483/pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3498/pl_26-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3521/pl_28-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/pl_29-2024_-_waldenor..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3542/pl_30-2024_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3592/pl_35-2024_-_bis.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3641/projeto_de_lei_ordinaria_36-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3642/projeto_de_lei_ordinaria_37-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3644/pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3652/projeto_de_lei_no_39-2024_-_nome_de_rua_jarbas.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/projeto_de_lei_1-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/pl_2-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/pl_3-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/projeto_de_lei_04_-_atividade_delegada_pm.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/projeto_de_lei_05_-_gratificacao_delegada_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/pl_6-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3359/pl_7-2024_-_executivo_-_completo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/projetodeleiordinariaexecutivon8de2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/projetodeleiordinariaexecutivon9de2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3367/pl_10-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/pl_11-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/projeto_de_lei_12_-_abertura_de_credito_adicional_-_duocecimo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/pl_13-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3421/pl_14-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/pl_15-2024_-_executivo_-_completo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/pl_16-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3436/pl_17-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/pl_18-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3460/pl_19-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/projeto_de_lei_20_-_suplementacao_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3502/pl_21-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3503/pl_22-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3510/pl_23-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3523/pl_24-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3524/pl_25-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3527/pl_26-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3534/msg_pl_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3554/pl_28-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3560/pl_29-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3570/pl_30-2024_executivo_completo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3576/projeto_de_lei_31_fixa_valores_credito_pequeno_valor_-_rpv.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3589/pl_32-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3637/pl_33-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3651/pl_34-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3653/pl_35-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3522/pr_2-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/veto_1-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3501/veto_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3586/veto_3-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3654/veto_4-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3655/veto_5-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3610/redacao_final_1-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3611/redacao_final_2-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2024/3508/propostaemendaleiorganican1-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H388"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="225" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>