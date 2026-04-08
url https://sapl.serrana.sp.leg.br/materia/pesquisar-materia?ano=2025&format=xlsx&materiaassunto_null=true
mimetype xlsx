--- v0 (2025-12-18)
+++ v1 (2026-04-08)
@@ -10,5974 +10,6202 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4552" uniqueCount="1974">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4750" uniqueCount="2050">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Policial Paulo Cassiolato</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/indicacao_1-2024.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/indicacao_1-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO ESTUDOS PARA REAJUSTE DE SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, EM ESPECIAL A VIABILIDADE DE FORMA ESCALONADA, PRESTIGIANDO A ADEQUAÇÃO DO PISO MUNICIPAL.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/indicacao_2-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/indicacao_2-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO ADEQUAÇÃO ORÇAMENTÁRIA PARA IMPLANTAÇÃO DA ATIVIDADE DELEGADA PARA A POLÍCIA MILITAR E POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3668/indicacao_3-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3668/indicacao_3-2025.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei que estabelece o programa de recuperação fiscal - REFIS, no município de Serrana.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/indicacao_4-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/indicacao_4-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ELABORADA LEGISLAÇÃO REFIS (PROGRAMA DE RECUPERAÇÃO FISCAL).</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Edina da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_5-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_5-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA CRIAÇÃO DE UMA FARMÁCIA POPULAR NA UNIDADE DE PRONTO ATENDIMENTO (UPA) DO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/indicacao_6-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/indicacao_6-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ALTERADO A NOMENCLATURA DA GUARDA CIVIL MUNICIPAL PARA POLÍCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3754/indicacao_7-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3754/indicacao_7-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ELABORADO ESTUDO DO ORÇAMENTO MUNICIPAL PARA FORMALIZAÇÃO DE PROGRAMA DE DEMISSÃO VOLUNTÁRIA - PDV.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_no_8-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_no_8-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER PÚBLICO QUE JUNTO AO ORGÃO RESPONSÁVEL A CONSTRUÇÃO DE LOMBADA NA R. GIUSEPINA FARIA DOS REIS, 73 - (PARQUE SÃO JOSÉ).</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luiz Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_no_09-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_no_09-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE INSTALAÇÃO DE UMA CAÇAMBA NA AV. BAUDILIO BIAGI, NO CRUZAMENTO COM A RUA SETE DE SETEMBRO ESPECIFICAMENTE NO TREVO QUE DIRECIONA ÀS FAZENDAS DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_no_10-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA NA PRAÇA MATRIZ, ESPECIFICAMENTE PRÓXIMO AO PONTO DE ÔNIBUS</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Fernandes Fimper</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_n.11-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_n.11-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade técnico-econômica para implantação de sistema de geração de energia solar fotovoltaica nos prédios públicos, com vistas à redução do gasto mensal aproximado de R$ 700.000,00 atualmente despendido com energia elétrica.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_n12.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_n12.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONCEDIDO 1 (UMA) FOLGA A CADA 3 (TRÊS) COMPARECIMENTOS EM AUDIÊNCIAS JUDICIAIS QUE FOREM REALIZADOS NO DIA DE DESCANSO DOS INTEGRANTES DA GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_n13_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_n13_2025.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL FAÇA UM ESTUDO TÉCNICO PARA CRIAR UM MECANISMO LEGAL QUE OBRIGUE O INQUILINO AO ENTREGAR O IMÓVEL COM CONTA(S) DE ÁGUA VENCIDA(S) SEJA RESPONSÁVEL PELA QUITAÇÃO TOTAL DAS CONTAS.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/</t>
+    <t>http://sapl.serrana.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Aguardando.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Lúcia Poiares</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_n15_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_n15_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito municipal encaminhe à câmara o projeto de lei, nos termos do projeto em anexo, que reconhece a língua brasileira de sinais - libras como meio legal de comunicação e expressão, promovendo políticas públicas de inclusão e acessibilidade para a comunidade surda no município de serrana.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_n16_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_n16_2025.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de pontos de entrega comunitária por meio de caçambas públicas destinadas a pequenas quantidades de resíduos sólidos (principalmente resíduos domiciliares secos e rejeitos), em locais estratégicos do Município.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_17-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_17-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CRIAÇÃO DA SECRETARIA MUNICIPAL DA PESSOA COM DEFICIÊNCIA (PCD).</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4113/indicacao_no_18-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4113/indicacao_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de vaga de estacionamento exclusiva para pessoas com Transtorno do Espectro Autista (TEA) na unidade NAIE.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4156/indicacao_no_19-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4156/indicacao_no_19-2025.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A ADMISTRAÇÃO MUNICIPAL JUNTO AO ORGÃO RESPONSÁVEL VIABILIDADE DE MELHORAR O PISO SALARIAL DOS FUNCIONÁRIOS DO "DAES".</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Edcarlos Ticalão</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_no_20-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_no_20-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO LEONARDO CARESSATO CAPITELLI ASSINATURA E ADESÃO A CARTA ANTIRRACISTA DE SÃO PAULO PROMOVIDA PELO MINISTÉRIO PÚBLICO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4171/indicacao_no_21-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4171/indicacao_no_21-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A REALIZAÇÃO DE PINTURA DE SOLO, INSTALAÇÃO DE SINALIZAÇÃO DE TRÂNSITO E IMPLANTAÇÃO DE LOMBADAS NO PERÍMETRO ESCOLAR DAS UNIDADES DE ENSINO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Maria do Tenório</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/mocao_1-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/mocao_1-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A FUNCIONÁRIOS DA CAMARA MUNICIPAL DE SERRANA AOS SENHORES PAULO CASSIOLATO E TODOS FUNCIONARIOS DA CAMARA PELA DEDICAÇÃO E ESFORÇO DO NOVO PRÉDIO.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/mocao_2-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/mocao_2-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ASSOCIAÇÃO PROJETO DE VIDA SANTO ANTÔNIO DE SERRANA, PELA CELENTE ATUAÇÃO NO MUNÍCIPIO.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/mocao_3-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/mocao_3-2025.pdf</t>
   </si>
   <si>
     <t>NOTA DE PESAMES: SR. JOSÉ LUIS BETTI BONFIGLIOLI, EM 05 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/mocao_4-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/mocao_4-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS GESTORES E PROFESSORES DAS ESCOLAS ESTADUAIS DE SERRANA.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/mocao_5-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/mocao_5-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO MINISTRO DE ESTADO E DEPUTADO FEDERAL LICENCIADO ALEXANDRE PADILHA PELA NOMEAÇÃO COMO MINISTRO DA SAÚDE.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>Edcarlos Ticalão, Policial Paulo Cassiolato</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/mocao_6-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/mocao_6-2025.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Mariane Souza Masterchef.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_no_7-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_no_7-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À ARTESP PELO IMPACTO NEGATIVO DO NOVO PEDÁGIO SOBRE A POPULAÇÃO DE SERRANA E REGIÃO.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/mocao_de_aplausos_no_8-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/mocao_de_aplausos_no_8-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELA AÇÃO DE SALVAMENTO DO BEBÊ.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/mocao_no_9-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/mocao_no_9-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR ALEX POLIDO.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3832/mocao_no_10-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3832/mocao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS SERVIDORES DA PREFEITURA RESPONSÁVEIS PELOS PROJETOS DE OBRAS: SRS. RODRIGO MONTEIRO DE SOUZA, EDIMILSON ALVES DA SILVA, GUILHERME DA SILVA MONTANARI, LUCIANO BELUTTI DA SILVA, THARLES BOTTA BORGES E FERNANDO SEIXAS DOS REIS.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao_no_11-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ÀS IGREJAS EVANGÉLICAS NO MUNÍCIPIO DE SERRANA: IGREJA PRESBITERIANA DE SERRANA, COMUNIDADE CRISTÃ DE SERRANA, IGREJA PENTECOSTAL REINO DE DEUS - SERRANA (I.P.R.D), IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS RIBEIRÃO PRETO - SERRANA (I.P.R.D.), ASSEMBLÉIA DE DEUS MINISTÉRIO VIDA COM PROPÓSITO (ADVIP) E IGREJA DO EVANGELHO QUADRANGULAR (I.E.Q. SERRANA).</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/mocao_no_12-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/mocao_no_12-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA PROFESSORA VALDIRENE RIBEIRO.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3846/mocao_no_13-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3846/mocao_no_13-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O ESCRITOR E PROFESSOR MENALTON BRAFF.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/mocao_no_14-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/mocao_no_14-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA PROFESSORA JULIANA BARBOSA.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/mocao_no_15-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/mocao_no_15-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA A COMISSÃO TECNICA DO FUTSAL PELOS TÍTULOS CONQUISTADOS DA SUPER COPA PAULISTA  E  SUL MINAS NAS CATEGORIAS SUB16 E SUB18 EM 2025.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/mocao_no_16-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/mocao_no_16-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA ORQUESTRA MUNICIPAL DE SERRANA-SP.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/mocao_no_17-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/mocao_no_17-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA COMERCIAL USIMAGOS POR SUA PARTICIPAÇÃO NA AGRISHOW.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/mocao_de_aplausos_n.18-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/mocao_de_aplausos_n.18-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS: À SRA. MARCIA REGINA ROMANCINI CAVALHEIRO.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/mocao_n.19-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/mocao_n.19-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE APLAUSOS ÀS IGREJAS EVANGÉLICAS NO MUNICÍPIO DE SERRANA: IGREJA ASSEMBLÉIA DE DEUS BRÁS SERRANA MINISTÉRIO MADUREIRA CAMPO PORTO FERREIRA, IGREJA BATISTA EBENÉZER EM SERRANA, IGREJA BATISTA INDEPENDENTE DE SERRANA, IGREJA BATISTA DA LAGOINHA EM SERRANA E IGREJA ASSEMBLÉIA DE DEUS MINISTÉRIO DE GUARIBA EM SERRANA.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>Bis do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/mocao_no_20-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/mocao_no_20-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS FUNCIONÁRIOS DA SANTA CASA DE SERRANA E DO LABORATÓRIO.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/mocao_de_aplausos_n21.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/mocao_de_aplausos_n21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À FUNCIONÁRIA DA UPA PRONTO ATENDIMENTO DE SERRANA, DRA. RAFAELA PRAVATO COLATO.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/mocao_de_aplausos_n23.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/mocao_de_aplausos_n23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR JOÃO CARLOS DE SOUZA DOS SANTOS PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE DE SERRANA.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/mocao_de_aplausos_n25.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/mocao_de_aplausos_n25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR RICARDO BRASILEIRO BERNARDO E A EQUIPE DE ORGANIZAÇÃO DA 28ª EDIÇÃO DO FESTIVAL CAIPIRO ROCK.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/mocao_de_aplausos_n26_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/mocao_de_aplausos_n26_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA: ADILSON APARECIDO DA SILVA.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/mocao_de_aplausos_n_27.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/mocao_de_aplausos_n_27.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DIEGO HYPÓLITO PELO INCENTIVO AO PROJETO SUPERAÇÃO.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/mocao_de_aplausos_n28_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/mocao_de_aplausos_n28_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA EDELMAR BRANCO ZANOL PELO PROJETO SUPERAÇÃO.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/mocao_n_29_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/mocao_n_29_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS GESTORES E FUNCIONÁRIOS DA INDÚSTRIA DE COSMÉTICOS CORA.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4021/mocao_n30_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4021/mocao_n30_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SRA. LINERCI APARECIDA CACONE PELOS 31 ANOS DE RELEVANT SERVIÇOS PRESTADOS A ASSISTÊNCIA E AO DESENVOLVIMENTO SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_de_aplausos_no_31-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_de_aplausos_no_31-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS FUNCIONÁRIOS(a) DA VIGILANCIA EPIDEMIOLOGICA DE SERRANA.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4057/mocao_32-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4057/mocao_32-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA OS FUNCIOÁRIOS DA CRECHE MUNICIPAL PROFA MARIA IZILDINHA DA SILVA GOMES.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/mocao_de_aplausos_no_33-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/mocao_de_aplausos_no_33-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Dr. Leandro Elias, médico cardiologista atuante no Pronto Atendimento da UPA do município de Serrana/SP.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4066/mocao_no_34-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4066/mocao_no_34-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS 4° FESTIVAL GASTRONÔMICO DE SAN GENARO.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/mocao_no_35-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/mocao_no_35-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR JOÃO FERREIRA PERES PELO TRABALHO DE ZELADORIA E CUIDADO COM AS ÁRVORES E CALÇADAS DA CRECHE JOSÉ CARLOS FRANÇA, EM PROL DA COMUNIDADE ESCOLAR E DOS MORADORES DA RUA JOÃO AMÂNCIO.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/mocao_no_36-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/mocao_no_36-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA FUNCIONÁRIA ELAINE ELIZETE RODRIGUES CALDANO.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/mocao_no_37-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/mocao_no_37-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À DIREÇÃO, AOS FUNCIONÁRIOS E A COMUNIDADE DA APAE DE SERRANA PELA INAUGURAÇÃO DO CENTRO MULTIDISCIPLINAR DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Reservado para Edna</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4119/mocao_no_39-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4119/mocao_no_39-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS FUNCIONÁRIOS DO MINISTÉRIO DO MEIO AMBIENTE E MUDANÇA DO CLIMA: MAURÍCIO GUERRA, ÍSIS AKEMI OLIVEIF E LUÍS ALVES DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS À EDUCAÇÃO AMBIENTAL E AO MEIO AMBIENTE URBANO, BEM COMO TAMBI PELA ESCUTA ATENTA E PARTICIPATIVA DOS PROJETOS APRESENTADOS.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4130/mocao_n40_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4130/mocao_n40_-_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS DRA. HELOISA BERALDI MURAYAMA - PSIQUIATRA.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4131/mocao_n41_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4131/mocao_n41_-_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ANTONIO CARLOS DA SILVA LEDO - ONG PARDO VIVO E AO PADRE MARCELO PEREIRA DA PARÓQUIA SAGRADO CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4141/mocao_de_aplausos_no_42-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4141/mocao_de_aplausos_no_42-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SENHORA JOSIANI CORRÊA MEDEIROS PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE DE SERRANA.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Cintia do Duda</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4142/mocao_no_43-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4142/mocao_no_43-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO GOVERNO FEDERAL EM DEFESA DA EDUCAÇÃO ESPECIAL-DECRETO Nº 12.686/2025.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4155/mocao_no_44-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4155/mocao_no_44-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À TORCIDA EXPLOSÃO, PELO APOIO AO FUTSAL DE SERRANA.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4172/mocao_no_45-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4172/mocao_no_45-2025.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao movimento Aquilomba Serrana pela organização da Semana da Consciência Negra de 2025, pelas ações de ativação do Conselho da Comunidade Negra e pelo conjunto de iniciativas voltadas à promoção da igualdade racial no município.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4177/mocao_de_aplausos_no_46-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4177/mocao_de_aplausos_no_46-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA: PROFESSORA ROBERTA VILARINHO.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4179/mocao_no_47-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4179/mocao_no_47-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA OS FUNCIONÁRIOS DA CRECHE MUNICIPAL PROFª. LIDIA MARIA NETTO PEREIRA.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4180/mocao_de_aplausos_no_48-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4180/mocao_de_aplausos_no_48-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EQUIPE ROMU DA GCM.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4186/mocao_de_aplausos_n49-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4186/mocao_de_aplausos_n49-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR RUBENS PAES DE OLIVEIRA FILHO PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE DE SERRANA.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_de_aplausos_n50-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_de_aplausos_n50-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS INTEGRANTES DA POLÍCIA PENAL DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4205/mocao_n51-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4205/mocao_n51-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS PROFISSIONAIS E A COORDENAÇÃO DO ATENDIMENTO EDUCACIONAL ESPECIALIZADO (AEE) DA REDE MUNICIPAL DE EDUCAÇÃO PELA REALIZAÇÃO DO EVENTO "ENCANTOS DO AEE: UMA JORNADA DE SUPERAÇÃO".</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4206/mocao_n52-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4206/mocao_n52-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS ATLETAS E À COMISSÃO TÉCNICA DO SERRANA FUTSAL PELO VICE-CAMPEONATO DA LIGA METROPOLITANA DE FUTSAL E PELO DESEMPENHO NA COMPETIÇÃO.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4216/mocao_n53-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4216/mocao_n53-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A CARLOS ROBERTO PORFIRIO DA COSTA PELOS SERVIÇOES PRESTADOS EM PROL DO SERRANA FUTSAL, DO GINÁSIO E DA SECRETARIA DE CULTURA, ESPORTE E TURISMO.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_1-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_1-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO A SITUAÇÃO ATUAL DA REFORMA ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3661/requerimento_2-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3661/requerimento_2-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2024 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3662/requerimento_3-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3662/requerimento_3-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2024 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_4-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_4-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRÂNSITO A VIABILIDADE DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA GOIÁS, A SER COLOCADA ENTRE AS RUA AMAZONAS E RUA MARANHÃO.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/requerimento_5-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/requerimento_5-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A APLICAÇÃO DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB) NO ANO DE 2024.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3665/requerimento_6-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3665/requerimento_6-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo junto ao órgão responsável análise técnica da ponte (próximo ao antigo matadouro) devido a risco iminente de desabamento.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3666/requerimento_7-2025..pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3666/requerimento_7-2025..pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo junto ao órgão responsável análise técnica do poste de energia que está no meio da pista.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3667/requerimento_8-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3667/requerimento_8-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL QUE SEJA COLOCADO OS NOMES DAS RUAS E SINALIZAÇÃO DE TRÂNSITO NO BAIRRO PARANOÁ.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_9-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_9-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRÂNSITO A VIABILIDADE DE REDUTOR DE VELOCIDADE (LOMBADA) URGENTE NA RODOVIA ÂNGELO CAVALHEIRO, NA ENTRADA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_10-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_10-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO A SITUAÇÃO ATUAL DO CONTRATO COM A EMPRESA PRESTADORA DE SERVIÇO DE COLETA DE LIXO, SE HOUVE NOTIFICAÇÕES E AS MEDIDAS QUE FORAM ADOTADAS.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_11-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_11-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO O DÉFICIT TOTAL DO MUNICÍPIO, INCLUINDO A DÍVIDA PÚBLICA, DÍVIDA PRIVADA, PRECATÓRIOS E TODAS QUE PERFAZEM O VALOR TOTAL.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/requerimento_12-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/requerimento_12-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO DO VALOR DO REPASSE ESCOLAR PARA OS ALUNOS DO ENSINO TÉCNICO PROFISSIONALIZANTE E ENSINO SUPERIOR.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_13-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_13-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DO TRANSPORTE PÚBLICO GRATUITO PRA TODAS AS CRIANÇAS E ADOLESCENTES DO ENSINO FUNDAMENTAL AO ENSINO MÉDIO DE TODAS AS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_14-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_14-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES QUANTO AO FORNECIMENTO DE ÁGUA DO MUNICÍPIO DE SERRANA NOS RESERVATÓRIOS, POR QUAIS MOTIVOS A FALTA DE ÁGUA EM ALGUNS BAIRROS DA CIDADE (JARDIM AMÉLIA, CHAVANS, PARQUE SÃO JOSÉ).</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_15-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_15-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA FORNECIMENTO DE MEDICAMENTOS E A REALIZAÇÃO DE EXAMES DE IMAGENS 24 HORAS DENTRO DA UPA.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_16-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_16-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOAÇÃO DE UNIFORME ESCOLAR GRATUITO PARA TODAS AS CRIANÇAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_17-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_17-2025.pdf</t>
   </si>
   <si>
     <t>Solicita providencias urgentes, em relação à ponte de travessia do córrego do antigo matadouro na continuidade da Rua Sete de Setembro.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_18-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_18-2025.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DE LAMPADAS LED EM NOSSAS RUAS.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_19-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_19-2025.pdf</t>
   </si>
   <si>
     <t>BUEIROS EM MAU ESTADO E FORA DO LEITO CARROÇAVEL.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/requerimento_20-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/requerimento_20-2025.pdf</t>
   </si>
   <si>
     <t>PRAÇA DE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento_21-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento_21-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências sobre a necessidade de deslocamento de poste de iluminação pública.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_22-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_22-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL QUE SEJA COLOCADO PLACAS DE ESTACIONAMENTO EXCLUSIVO PARA DEFICIENTE FÍSICO NA CIDADE.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>Protetora Rose Storari</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_23-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_23-2025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ALIENAÇÃO DA ÁREA DO ANTIGO CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/requerimento_24-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/requerimento_24-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ÓRGÃO RESPONSÁVEL O FORNECIMENTO DE AREIA PARA A MANUTENÇÃO DO CAMPINHO PÚBLICO LOCALIZADO NA RUA MARTINHO JOSÉ MEGHELLI, NO BAIRRO JARDIM AMÉLIA II.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/requerimento_25-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/requerimento_25-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ÓRGÃO RESPONSÁVEL A LIMPEZA DE TODA A EXTENSÃO DA ÁREA VERDE E CAMPINHO DE AREIA LOCALIZADO NA RUA MARTINHO JOSÉ MEGHELLI, JARDIM AMÉLIA II.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/requerimento_26-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/requerimento_26-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL O REDUTOR DE VELOCIDADE (LOMBADA) NAS RUAS EZÍDIO UZUELLI, LUIZ PEDRO GONÇALVES e MARIA MELVIRA DUARTE LOCALIZADAS NO BAIRRO JARDIM PARANOÁ, NAS RUAS ROBERTO GONÇALVES GARRIDO, REGINA BATISTON DUZZI, WALTER CAVALHEIRO e JOAQUIM ANÔNIO FRANÇA LOCALIZADAS NO BAIRRO JARDIM MARAVILHA.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/requerimento_27-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/requerimento_27-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE SERVIÇOS DE ZELADORIA URBANA</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_29-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_29-2025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕEA RESPEITO DA EMENDA DESTINADA A SECRETARIA DO MEIO AMBIENTE, INFRAESTRUTURA E LOGÍSTICA.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_30-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_30-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ÓRGÃO RESPONSÁVEL QUE SEJA COLOCADO NA UPA UMA FARMÁCIA POPULAR.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_31-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_31-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE REVEJA O PROGRAMA DE AGENDAMENTO ELETRÔNICO E FAÇA COM QUE SEJA EFICAZ E ÚTIL PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/requerimento_32-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/requerimento_32-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO DA SAÚDE JOSÉ CARLOS MOURA QUE SEJA DISPONIBILIZADO UM(A) ASSISTENTE SOCIAL NA UPA.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/requerimento_33-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/requerimento_33-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA BELMIRO CAVALHEIRO.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_34-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_34-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA APLICAÇÃO AUTOMÁTICA DA TARIFA SOCIAL - RESOLUÇÃO ARES-PCJ 251/2018 JUNTO AO DEPARTAMENTO DE ÁGUA E ESGOTO A TODOS OS MUNÍCIPES DE BAIXA RENDA CADASTRADOS NO CADASTRO ÚNICO.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_35-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_35-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES REALCIONADAS AOS APRELHO DE ULTRASSOM ENTRE OUTRAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_36-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_36-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES REALCIONADO AO PRÉDIO SITUADO NA ESQUINA DA RUA BARÃO DO RIO BRANCO CRUZAMENTO COM RUA QUINZE DE NOVEMBRO</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_37-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_37-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES RELACIONADA AO FUNCIONAMENTO DAS SALAS DE VACINAS NAS UNIDADES DE SAÚDE</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_38-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_38-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES RELACIONADA À OBRA NA LAGOA DA MARAVILHA/JARDIM PARANOÁ</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/requerimento_39-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/requerimento_39-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza de área verde localizada na rua José Vieira dos Santos.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_40-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_40-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL (DER) A IMPLANTAÇÃO DE ILUMINAÇÃO LED E SINALIZAÇÃO DE CATADIÓPTRICO (OLHO DE GATO) NA ENTRADA DA CIDADE (AV. DEOLINDA ROSA).</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3720/requerimento_41-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3720/requerimento_41-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A CONSTRUÇÃO DE CALÇADA NA ROD. ÂNGELO CAVALHEIRO E R. MANOEL PARREIRA EM TODA EXTENÇÃO.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_42-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_42-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a instalação de iluminação pública na entrada da cidade pela Av. Deolinda Rosa.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a implantação de uma feira de adoção de animais em nosso município, com o objetivo de promover a conscientização e o respeito pelos animais.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_44-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_44-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a implantação de um circular gratuito em nossa cidade, com o objetivo de melhorar a qualidade de locomoção da população.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3724/requerimento_45-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3724/requerimento_45-2025.pdf</t>
   </si>
   <si>
     <t>REITERO SOLICITAÇÃO DO REQUERIMENTO No.320/2022 AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL A INSTALAÇÃO DE TOLDO NA ENTRADA DO PSF ARSÊNIO RAMOS MARTINS, BAIRRO JD. DO ALTO.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3725/requerimento_46-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3725/requerimento_46-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONTRATAÇÃO DE 2 MÉDICOS VETERINÁRIOS.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>Bis do Hospital, Edina da Farmácia, Maria do Tenório</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_47-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_47-2025.pdf</t>
   </si>
   <si>
     <t>PARA POLICINICA/POSTOS DE SAUDE E DEMAIS SERVIÇOS DE SAUDE ENTREGAR PROTOCOLOS DE ATENDIMENTO DE ENCAMINHAMENTOS COM OS DEVIDOS NOMES DE EXAMES PARA FACILITAR PARA OS MUNICIPES QUE MUITAS VEZES NÃO SABE NEM FALAR QUAL EXAME A SER REALIZADO PARA FACILITAR O ATENDIMENTO NA REDE OU MESMO PARTICULAR QUEREM PAGAR PARA FAZER O EXAME NÃO CONSEGUE DEVIDO ESSAS GUIAS IREM PARA DA POLICLINICA PARA O SISTEMA DO CROSS (SALA 15).</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>Maria do Tenório, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_48-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_48-2025.pdf</t>
   </si>
   <si>
     <t>PARA LIMPEZA DO CANTEIRO DA AVENIDA LEOLINO GONÇALVES DE OLIVEIRA EM TODA SUA EXTENSÃO COM PODAS LIMPEZAS E RETIRADA DE ENTULHOS.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_49-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_49-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, implantação de estruturas e o plantio de árvores nas três calçadas da Escola Municipal De Educação Infantil Venusta Spanazzi Cavalheiro.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/requerimento_50-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/requerimento_50-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE O RECAPEAMENTO DA RUA PEDRO BATISTA DE BEM, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_51-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_51-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE “RECAPEAMENTO DA RUA JUSCELINO KUBITSCHEK (JK) EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/requerimento_52-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/requerimento_52-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA REALIZE JUNTAMENTE COM O DER A CONSTRUÇÃO DE 2 PASSARELAS NA AVENIDA HABIB JABALI PRÓXIMO OS PREDINHOS (CDHU).</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/requerimento_53-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/requerimento_53-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA REALIZE JUNTAMENTE COM O DER A CONSTRUÇÃO DE 2 PASSARELAS NA RODOVIA ÂNGELO CAVALHEIRO LIGANDO AS PASSARELAS AS RUAS ARGEGIPOLIS MARQUES E RUA MANOEL PARREIRA.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/requerimento_54-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/requerimento_54-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA REALIZE JUNTAMENTE COM O DER A ILUMINAÇÃO DAS ENTRADAS DA CIDADE (RODOVIA ABRAÃO ASSED COM AV DEOLINDA ROSA, BEM COMO NA ROTATÓRIA NO FINAL DA RUA RIO DE JANEIRO - PRÓXIMO RESTAURANTE DIVINO ROLÊ.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_55.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Requer que o prefeito municipal encaminhe à câmara o projeto de lei, nos termos do projeto em anexo, que reconhece a língua brasileira de sinais - libras como meio legal de comunicação e expressão, promovendo políticas públicas de inclusão e acessibilidade para a comunidade surda no município de serrana.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Câmara Municipal de Serrana - CMS</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 1/2025, DO EXECUTIVO MUNICIPAL, ESTABELECE O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Edina da Farmácia, Maria do Tenório, Thiago da Academia</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_57-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_57-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações sobre a quantidade de cargos comissionados, bem como a sua relação nominal.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/requerimento_58-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/requerimento_58-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO NAS RUAS ELÍDIO SILVA, JOSÉ FRANCISCO MARQUES;FRANCELINO REIS, SEBASTIÃO TERÇARIOL, SEVERINO JOSÉ DO VALE E ONOFRE FRANCISCO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/requerimento_59-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/requerimento_59-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA E FISCALIZAÇÃO DOS TERRENOS NOS BAIRROS.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/requerimento_60-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/requerimento_60-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO E IMPLEMENTAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DOS ANIMAIS.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_61-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_61-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ÓRGÃO RESPONSÁVEL PARA QUE PROVIDENCIE PODA DAS ARVORES DA PRAÇA QUE FICA SITUADA NA RUA TANCREDO NEVES Nº 25 (PRAÇA FICA DE FRENTE A CAIXA ECONÔMICA FEDERAL E PREFEITURA MUNICIPAL).</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_62-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_62-2025.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal viabilize o encaminhamento do Projeto de Lei em anexo que “Dispõe sobre a utilização e operacionalização dos ECOPONTOS a serem instituídos no território do Município de Serrana, sem qualquer custo para a Municipalidade, na forma que especifica”.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_63-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_63-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE OUTUBRO, NOVEMBRO E DEZEMBRO DE 2024 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_64-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_64-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE OUTUBRO, NOVEMBRO E DEZEMBRO DE 2024 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_65-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_65-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ALTERADO A DISTRIBUIÇÃO DA POPULAÇÃO PARA ATENDIMENTO NOS ESF (ESTRATÉGIA DE SAÚDE DA FAMÍLIA).</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_66-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_66-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento asfáltico no (Bairro Boa Esperança),e também sendo no mesmo bairro citado acima, existe um campinho de futebol que é amplamente utilizado pela comunidade. Os moradores solicitam que seja realizada a manutenção desse espaço, bem como a instalação de aparelhos de ginástica ao ar livre, proporcionando mais opções de lazer e incentivo à prática de atividades físicas para a população.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_67-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_67-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de câmera de segurança na Praça do Cruzeiro e regularização do meio-fio em frente à Drogaria Cruzeiro.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_68-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_68-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para Instalação de Calçada е Providências na Área Verde Rua: Agenor Branco, 379.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/requerimento_69-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/requerimento_69-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a colocação de tampa em um buraco em frente à escola E.M.E.F Maria Antônia Soares Selegato.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_70-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_70-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, o redutor de velocidade (lombada) na rua Benedicto Leigh do nosso município.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/requerimento_71-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/requerimento_71-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a implementação de um pátio ao ar livre no canil municipal de Serrana, com o objetivo de garantir o bem-estar e a dignidade dos animais abrigados.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/requerimento_72-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/requerimento_72-2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO DO PATRIMÔNIO HISTÓRICO E CULTURAL DE SERRANA.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/requerimento_76-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/requerimento_76-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do Projeto de Lei Complementar (Executivo) n° 02 de 2025, que "Estabelece o Programa de Recuperação Fiscal - REFIS e dá outras providências".</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/requerimento_no_77_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/requerimento_no_77_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ÓRGÃO RESPONSÁVEL PARA QUE PROVIDENCIE LIMPEZA DA CANALETA QUE DA ACESSO AO FLUXO DE ÁGUA A ROTATÓRIA NO FINAL DA AVENIDA HABIB JABALI, INDO PARA RIBEIRÃO PRETO.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/requerimento_no_78_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/requerimento_no_78_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO NAS RUAS BENEDITO CUNHA MATOS E JOSÉ MONTEIRO FILHO.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_79_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_79_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO COMISSÃO DA PESSOA COM DEFICIÊNCIA NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_80_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_80_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE UMA BOCA DE LOBO EM FRENTE DA CASA NO ENDEREÇO MARIA HORACIO SARTORIO Nº 110 JÁ FAZ 12 ANOS DE TENTATIVA DE RESOVER O PROBLEMA MAIS ATE AGORA NÃO FOI SOLUCIONADO.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_81_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_81_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE, A PODA DA ARVORES NA LEOLINO GONÇALVES DE OLIVEIRA E LIMPEZA DA AVENIDA EM TODA EXTENSÃO DA MESMA.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_82_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_82_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE PODA DE ARVORES E ROÇADA NA AREA VERDE DA RUA JOSE CARNAVAL JD. DO ALTO PROXIMO A 2ª IGREJA BATISTA.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_83_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_83_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO, NA RUA JOSÉ CARNAVAL COM RUA JOÃO FLAVIO DE MORAIS E TAMBEM REDUTOR DE VELOCIDADE (LOMBADA) PROXIMOS A ESSAS RUAS.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_84_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_84_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE PLACAS DE NOMENCLATURA DE RUAS EM VARIOS PONTOS DA CIDADE.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_85_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_85_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE NA IMPLANTAÇÃO DA PRAÇA DE ALIMENTAÇÃO, QUE SERÁ NA RUA J. DE MARTINS, EM FRENTE À QUADRA DE ESPORTES, QUE SEJAM RESPEITADAS AS SEGUINTES SUGESTÕES.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_86_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_86_-_2025.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 2/2025, AUTORIA DA MESA DIRETORA, QUE DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3788/requerimento_no_87_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3788/requerimento_no_87_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O TRANSPORTE DE PACIENTES MUNICIPAL, INTERMUNICIPAL E INTERESTADUAL</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3789/requerimento_no_88_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3789/requerimento_no_88_-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a ampliação da calçada alta na AV. Gabriel José do Valle.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3790/requerimento_no_89_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3790/requerimento_no_89_-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a colocação de faixa de pedestre na AV. Gabriel José do Valle.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3791/requerimento_no_90_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3791/requerimento_no_90_-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a colocação guard rail na rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3792/requerimento_no_91_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3792/requerimento_no_91_-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a retirada de entulhos no campinho de areia do bairro Jardim Amélia II.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/requerimento_no_92_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/requerimento_no_92_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DE ÁREA VERDE MUNICIPAL NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/requerimento_no_93_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/requerimento_no_93_-_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e manutenção da área localizada em toda a extensão da Rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/requerimento_no_94_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/requerimento_no_94_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ÓRGÃO RESPONSÁVEL PARA E PROVIDENCIE O RECAPEAMENTO NA RUA AMÉRICO BARICALA NA ALTURA DOS NÚMEROS 35 Á 100.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/requerimento_no_95_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/requerimento_no_95_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSERÇÃO DE ATO ECUMÊNICO NO CRONOGRAMA OFICIAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/requerimento_no_96_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/requerimento_no_96_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES À ARTESP SOBRE A REGULAÇÃO DO TRANSPORTE INTERMUNICIPAL EM SERRANA - SP.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_no_97_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_no_97_-_2025.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO Nº 1/2025, que Altera o artigo 1º e o parágrafo único do artigo 2º da Resolução nº 03/2011, que estabelece gratificação aos servidores integrantes da Comissão de Licitação da Câmara Municipal de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_no_98_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_no_98_-_2025.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 1/2025, QUE ALTERA A LEI COMPLEMENTAR Nº 528/2020, PARA INSTITUIR HIPÓTESE DE CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PELA CÂMARA MUNICIPAL DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/requerimento_no_99-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/requerimento_no_99-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONTRATAÇÃO DE MÉDICO VETERINÁRIO.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/requerimento_no_100-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/requerimento_no_100-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO APLICAÇÃO DA LEI № 1958/2020.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/requerimento_no_101-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/requerimento_no_101-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a colocação de climatizadores em três salas na escola Maria Celina Walter de Assis.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/requerimento_no_102-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/requerimento_no_102-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a plantação de árvores na calçada praça da bike.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_no_104-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_no_104-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL RECAPEAMENTO DA ROTATÓRIA ENTRE AS RUAS: DR. PLACÍDIO MARTINS DE ASSIS, MANOEL FRANCISCO DOS SANTOS E GERALDO APARECIDO DE ROSÁRIO E REVITALIZAÇÃO DO ENTORNO DA CAIXA D'ÁGUA DO BAIRRO PARQUE DAS AMOREIRAS.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/requerimento_no_105-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/requerimento_no_105-2025.pdf</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/requerimento_no_106-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/requerimento_no_106-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL RECAPEAMENTO DA RUA JOSÉ CARNAVAL COMEÇANDO NA ESQUINA COM RUA JOÃO FLÁVIO DE MORAES BAIRRO JD. DO ALTO.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/requerimento_no_107-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/requerimento_no_107-2025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A VALORIZAÇÃO SALARIAL DOS PROFISSIONAIS DA ODONTOLOGIA DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_no_108-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_no_108-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESCENTRALIZAÇÃO DO MEDICAMENTO DE AUTO CUSTO DA SALA 15.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/requerimento_no_109-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/requerimento_no_109-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A CONVOCAÇÃO DOS PROFISSIONAIS DA ÁREA DA SAÚDE QUE PARTICIPARAM DO PROCESSO SELETIVO.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_110-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_110-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PLACAS DE PROIBIÇÃO DE ESTACIONAMENTO NO CALÇADÃO DA PRAÇA DO CRUZEIRO.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_111-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_111-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O DESLIGAMENTO NOTURNO NO ABASTECIMENTO DE ÁGUA EM BAIRROS ESPECÍFICOS ( JARDIM AMÉLIA 2, JARDIM DAS ROSAS 1,2,3 E PARQUE SÃO JOSÉ).</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/requerimento_no_112-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/requerimento_no_112-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara a criação da Galeria Lilás no âmbito da Câmara Municipal de Serrana, como forma de reconhecimento social, histórico e cultural à contribuição feminina no município.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/requerimento_no_113-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/requerimento_no_113-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO NA RUA BENEDITO CUNHA DE MATOS EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/requerimento_no_114-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/requerimento_no_114-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE MANUTENÇÃO DO SARJETAS NA RUA JOSÉ VIEIRA DOS SANTOS EM FRENTE AOS NUMEROS 450,480 E 490.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/requerimento_no_115-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/requerimento_no_115-2025.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a atenção para as necessidades estruturais e humanas da Creche José Carlos França, que atualmente enfrenta sérias dificuldades no atendimento às crianças e nas condições de trabalho das profissionais.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_no_116-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_no_116-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO NA CRECHE LILIA MÁRCIA BORGES NA ENTRADA E SAÍDA DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3833/requerimento_no_117-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3833/requerimento_no_117-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento responsável a realização da poda da árvore localizada na Avenida Deolinda Rosa, n° 1335, em frente à Escola Lilian Márcia Borges.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_no_118-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_no_118-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Desobstrução de Esgoto, Desvio de Água Pluvial e Implantação de Mini Rotatória.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3841/requerimento_no_119-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3841/requerimento_no_119-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE A LICITAÇÃO DOS MEDICAMENTOS DO PET CONTAINER E MUTIRÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3842/requerimento_no_120-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3842/requerimento_no_120-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a limpeza por toda a rua Argegipolis Marques da Silva.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3843/requerimento_no_121-2025v.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3843/requerimento_no_121-2025v.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES À SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3844/requerimento_no_122-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3844/requerimento_no_122-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a limpeza e manutenção da pracinha localizada atrás do Centro Comunitário na Rua Pedro Carnal.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3849/requerimento_no_123-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3849/requerimento_no_123-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, COLOQUE FAIXAS DE SINALIZAÇÃO COMO ORIENTAÇÃO AOS MOTORISTAS PARA QUE RESPEITE O PEDESTRE AO ATRAVESSAR A FAIXA.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_127-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_127-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, FAÇA INSTALAÇÃO DE UM SEMÁFORO NA RUA VICENTE DE PAULA LIMA (ESQUINA CRUZAMENTO COM A SÃO PEDRO).</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/requerimento_128-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/requerimento_128-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do Projeto de Lei Complementar (Executivo) nº 03 de 2025, que Altera dispositivos da Lei Complementar 537/2021, que institui o Programa Municipal de Incentivos ao Desenvolvimento Econômico – PROINDES – e o Conselho de Desenvolvimento Econômico para Geração de Emprego e Renda – CONDEGER.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/requerimento_129-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/requerimento_129-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência especial para tramitação do Projeto de Lei Complementar nº 5/2025, do Executivo Municipal.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/requerimento_no_130-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/requerimento_no_130-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DETALHADAS SOBRE OS IMÓVEIS ATUALMENTE LOCADOS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/requerimento_no_131-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/requerimento_no_131-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, junto à Secretaria da Educação, a quantidade de Atendentes de Aluno na rede, quantos estão exercendo a função, quantos estão em outras funções e os respectivos salários.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3867/requerimento_no_132-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3867/requerimento_no_132-2025.pdf</t>
   </si>
   <si>
     <t>COBRANÇA URGENTE PELA DEVOLUÇÃO DO VEÍCULO OFICIAL DESTINADO AO SERVIÇO ESSENCIAL DO PET CONTAINER.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/requerimento_no_133-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/requerimento_no_133-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência especial - PROJETO DE DECRETO LEGISLATIVO Nº 13/2025 - Dispõe sobre a aprovação das contas do Poder Executivo Municipal relativas ao exercício de 2021.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/requerimento_n.134-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/requerimento_n.134-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RETORNO DA SERVIDORA CHARLENE MACEDO À SECRETARIA MUNICIPAL DE SAÚDE DE SERRANA/SP.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/requerimento_n.135-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/requerimento_n.135-2025.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal providencie a instalação de bancos sob a marquise do Velório Municipal, uma vez que os assentos atualmente existentes encontram‑se na parte externa, expostos ao sol e à chuva.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/requerimento_n.136-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/requerimento_n.136-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento de Infraestrutura a manutenção em um vazamento de água na rua José Peron, 130.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_n.137-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_n.137-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A COBRANÇA DA TAXA DE RECOLHIMENTO DO LIXO DOMILICIAR NO MUNICÍPIO DE SERRANA:_x000D_
 1) QUAL VALOR FOI ARRECADADO COM ESSA COBRANÇA NO PERÍODO DE 01 DE JANEIRO DE 2024 Á 31 DE DEZEMBRO DE 2024?_x000D_
 2) DE QUE FORMA ESTÁ SENDO APLICADO O VALOR ARRECADO COM ESSA TAXA?_x000D_
 3) ENCAMINHAR JUNTO AS RESPOSTAS O EXTRATO DE ARRECADAÇÃO COM OS RESPECTIVOS INVESTIMENTOS.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_n.138-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_n.138-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA ILUMINAÇÃO, INSTALAÇÃO DE CÂMERAS DE SEGURANÇA E O RESTABELECIMENTO DE VÁRIOS PONTOS DE ENERGIA ELÉTRICA NO CEMITÉRIO MUNICIPAL, PARA QUE OS PEDREIROS POSSAM UTILIZAR SUAS FERRAMENTAS ELÉTRICAS.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_n.139-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_n.139-2025.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO DE Nº 15/2025, QUE TRATA SOBRE FORNECIMENTO MEDICAMENTO E REALIZAÇÃO DE EXAME 24 HORAS DENTRO DA UPA.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_n.140-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_n.140-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO TOME PROVIDÊNCIAS QUANTO À VOLTA DO CIRCULAR NO MUNICÍPIO DE SERRANA E O QUAL DEVERÁ ABRANGER TODOS OS BAIRROS DA CIDADE, E AINDA OS VEÍCULOS DEVERÃO SER ADAPTADOS PARA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>SOLICITA UM VEÍCULO ADAPTADO PARA CADEIRANTE PARA PASTORAL CRIANÇA E 01 VAN PARA PACIENTES - HEMODIÁLISE DÓ NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_n.144-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_n.144-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA DE RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_n.145-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_n.145-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 2025 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3891/requerimento_n.146-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3891/requerimento_n.146-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 2025 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3892/requerimento_n.147-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3892/requerimento_n.147-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA ALTURA DO ALAMBRADO NO COMPLEXO ESPORTIVO.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/requerimento_n.148-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/requerimento_n.148-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERFURAÇÃO E AMPLIAÇÃO DE POÇO ARTESIANO PARA ABASTECIMENTO DO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_n.149-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_n.149-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DETALHADAS SOBRE A DESIGNAÇÃO, QUALIFICAÇÃO E REMUNERAÇÃO DE DIRETORES, VICE-DIRETORES E COORDENADORES DAS ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/requerimento_n.150-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/requerimento_n.150-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL) A CONSTRUÇÃO DA CALÇADA NA R. SANTA CATARINA (PRÓXIMO AO POÇO ARTESIANO).</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_n.151-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_n.151-2025.pdf</t>
   </si>
   <si>
     <t>Requer providências do Executivo para a adequação da rampa de acesso à quadra da Escola Silvia Helena Sanjuliao, com redução da inclinação e fixação dos corrimãos, garantindo acessibilidade e segurança às pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_n.152-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_n.152-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SECRETARIA MUNICIPAL DO DESENVOLVIMENTO SOCIAL INFORMAÇÕES SOBRE O QUADRO DE FUNCIONÁRIOS, SUAS RESPECTIVAS FUNÇÕES, CARGA HORÁRIA E GRATIFICAÇÕES.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_n.153-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_n.153-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA VISTORIA NO BAIRRO JARDIM PRIMAVERA, POR CONTA DE MATO ALTO E ENTUPIMENTO DE BOCA DE LOBO.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_n.154-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_n.154-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM PONTO DE ÔNIBUS DA EMPRESA SÃO BENTO, NA RUA PEDRO CARNAVAL COM ACESSO PELA AVENIDA DEOLINDA ROSA.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_n.155-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_n.155-2025.pdf</t>
   </si>
   <si>
     <t>Adesão ao Programa de Aquisição de Alimentos (PAA) – Modalidade Compra com Doação Simultânea.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3914/requerimento_n.156-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3914/requerimento_n.156-2025.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 6/2025, DO EXECUTIVO MUNICIPAL, QUE Dispõe sobre a concessão de reajuste dos vencimentos e salários dos servidores públicos do município de Serrana, ocupantes dos cargos de provimento efetivo de agente de controle de endemias e agente comunitário de saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_n.157-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_n.157-2025.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeitura Municipal de Serrana, por intermédio da Secretaria Municipal de Educação, a contratação imediata de cuidadoras especializadas para atender às crianças com deficiência na rede municipal, diante da insuficiência do quadro atual e dos prejuízos pedagógicos e sociais causados aos alunos.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_158-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_158-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento por toda extensão da Rua José Custódio Alves, no município de Serrana, via de intenso tráfego industrial e comercial, em condições críticas de conservação.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_159-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_159-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PROVIDENCIE O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA VALDECI BERNARDINO DA SILVA (PRÓXIMO A PANIFICADORA PEG PAG).</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_160-2025_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_160-2025_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PROVIDENCIE O DESENTUPIMENTO DO BUEIRO SITUADO EM FRENTE AO PONTO DE ÔNIBUS DO SUPERMERCADO COPERCANA NA RODOVIA ÂNGELO CAVALHEIRO, AINDA NA MESMO CALÇADA SEGUINDO SENTIDO A LANCHONETE KILANCHÃO HÁ UMA CAIXA DE INSPEÇÃO DE ESGOTO ENTUPIDA, ONDE A MESMA ESCORRE ESGOTO A CÉU ABERTO.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_161-2025_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_161-2025_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O DEPARTAMENTO DE TRÂNSITO PROVIDENCIE A SINALIZAÇÃO DE SOLO COM PLACAS DE PARE E FAIXA DE PEDESTRE, BEM COMO A VIABILIZAÇÃO DE ESTUDO TÉCNICO PARA MELHORIA DO TRÂNSITO, COLOCAÇÃO DE SEMÁFORO NOS CRUZAMENTOS ENTRE AS RUAS E AVENIDAS: GABRIEL JOSÉ DO VALLE, AVENIDA LEOLINO GONÇALVES DE OLIVEIRA, ONOFRE SERAFIM, MANOEL PARREIRA, ARGEGIPOLIS MARQUES DA SILVA.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_162-2025_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_162-2025_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A SINALIZAÇÃO DE SOLO DE FAIXA DE PEDESTRE E PARE, BEM COMO A VIABILIZAÇÃO DE UM ESTUDO PARA POSSÍVEL COLOCAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA DOMINGOS TEORO COM AVENIDA LEOLINO GONÇALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial para tramitação do Projeto de Lei Complementar nº 07/2025, que ALTERA A TABELA DE VENCIMENTOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_no_164-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_no_164-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACOS VALDECIR BERNARDINO DA SILVA JD. SANTA CRUZ EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3933/requerimento_no_165-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3933/requerimento_no_165-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE UM (A) PROFISSIONAL DE ASSISTENTE SOCIAL NA UPA (UNIDADE DE PRONTO ATENDIMENTO), PARA PACIENTES E MUNICIPES COM VUNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_166-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_166-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÕES SOBRE EXERCÍCIO ANTECIPADO DE ATRIBUIÇÕES PELO SECRETÁRIO DE INFRAESTRUTURA NAS UNIDADES TRANSFERIDAS DA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_no_167-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_no_167-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE SOLICITAÇÃO DE CONSTRUÇÃO DE RAMPA DE ACESSO PARA CADEIRANTES NA ESCOLA JARDIM DAS ROSAS (ELEFANTÃO).</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_no_168-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_no_168-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento de Infraestrutura a manutenção dos bancos da PRAÇA.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_no_169-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_no_169-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, Solicitação de providências quanto à infestação de pombos na quadra da escola EMEF Dilce_x000D_
 Gonçalves Netto França.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_no_171-2025_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_no_171-2025_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A SINALIZAÇÃO, BEM COMO A VIABILIZAÇÃO DE UM ESTUDO TÉCNICO PARA POSSÍVEL IMPLEMENTAÇÃO DE SEMÁFORO NA AVENIDA HABIB JÁBALI (PRÓXIMO A ANTIGA SERMAG), AO LADO DO PREDINHO.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_n172.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_n172.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento responsável a realização da operação tapa buracos por toda a rua Elidio Silva.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_n173.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_n173.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRÂNSITO A VIABILIDADE DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA MARECHAL CASTELO BRANCO, DEFRONTE A ENTRADA DA ESCOLA MUNICIPAL SILVIA HELENA SANJULIÃO.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3956/requerimento_n174.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3956/requerimento_n174.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO/OPERAÇÃO TAPA BURACO NA RUA AMÉLIO BARICALLA E RUA ALBERTO F. NASCIMENTO, BAIRRO JARDIM BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3957/requerimrnto_n175.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3957/requerimrnto_n175.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO/OPERAÇÃO TAPA BURACO NA RUA JOÃO DIAS CORREA, BAIRRO JARDIM AMÉLIA.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/requerimento_n176.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/requerimento_n176.pdf</t>
   </si>
   <si>
     <t>REQUER O CUMPRIMENTO DA LEI MUNICIPAL Nº 1.804/2017, QUE INSTITU! O MÊS E A SEMANA DE COMBATE AO CÂNCER DE PROSTATA NO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_n177.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_n177.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NO PPA SOBRE A AÇÕES NA PREVENÇÃO DA DIABETES.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/requerimento_n178.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/requerimento_n178.pdf</t>
   </si>
   <si>
     <t>REQUER ESTUDO PARA MUDANÇA NO TRÂNSITO NA RUA MARIO UZUELLI NO TRECHO DA PRAÇA DO CRUZEIRO.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/requerimento_n179.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/requerimento_n179.pdf</t>
   </si>
   <si>
     <t>REQUER À IMPLANTAÇÃO NO PLANO PLURIANUAL (PPA) UM PROGRAMA PARA TRATAMENTO DA MENOPAUSA NA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/requerimento_n180.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/requerimento_n180.pdf</t>
   </si>
   <si>
     <t>SOLICITA À POSSIBILIDADE DE RETIRADA DA "PLACA PROIBIDO" QUE ĐÁ ASSESSO A RUA SERGIPE, PARA OS MOTORISTAS QUE VEM PELA RUA NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>reservado para vereadora Lucia Poiares</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/requerimento_n182.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/requerimento_n182.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE RECURSOS HUMANOS O NÚMERO DE FUNCIONÁRIOS EFETIVOS, PROCESSO SELETIVO E COMISSIONADOS (NOME COMPLETO, CARGO ATUAL, SE ESTÁ EM DESVIO DE FUNÇÃO E SE RECEBE GRATIFICAÇÃO).</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_n183.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_n183.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, CONCLUA O FECHAMENTO DA CONSTRUÇÃO DO MURO DO RECINTO PARQUE PERMANENTE DE EXPOSIÇÃO (EXPOCANA), ESPECIFICAMENTE NA RUA RIO DE JANEIRO ATÉ O ENCONTRO COM TERRENOS DA ÁREA INDUSTRIAL.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3971/requerimento_n184.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3971/requerimento_n184.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE O SERVIÇO DE LIMPEZA DE TODAS AS RUAS DA CIDADE (VARRIÇÃO), ONDE RESÍDUOS COMO FOLHAS, PAPÉIS, PLÁSTICOS E OUTROS MATERIAIS SERÃO REMOVIDOS PARA MANTER A CIDADE LIMPA E ORGANIZADA.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_n185.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_n185.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ADMINSTRAÇÃO MUNICIPAL, A INSTALAÇÃO DE MAIS UMA FARMÁCIA POPULAR DENTRO DA UPA PARA FORNECIMENTO DE MEDICAMENTOS 24H, BEM COMO A REALIZAÇÃO DE EXAMES DE IMAGEM 24H TAMBÉM DENTRO DA UPA.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3973/requerimento_n186.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3973/requerimento_n186.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ADMINSTRAÇÃO MUNICIPAL, O REPARO DO VAZAMENTO DE ÁGUA, DEDETIZAÇÃO CONTRA INSETOS E ANIMAIS PEÇONHENTOS E A LIMPEZA DE TODO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/requerimento_n188.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/requerimento_n188.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, junto ao órgão responsável, a realização de estudo técnico para melhorias na interseção entre a Avenida Gabriel José do Vale e a Rua Manoel Parreira.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/requerimento_n189.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/requerimento_n189.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a revitalização da faixa de pedestre em frente ao laboratório da Santa Casa.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/requerimento_n190.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/requerimento_n190.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a substituição da tampa bueiro na Rua Fortunato Luiz Miralha, n° 315 - Chavans.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/requerimento_n_191.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/requerimento_n_191.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA REDE DE ESGOTO NA RUA AMÉLIO BARICALLA, BAIRRO JARDIM BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_n192.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_n192.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 3/2025, AUTORIA DA MESA DIRETORA, QUE ACRESCENTA O ART. 26-A À LEI COMPLEMENTAR Nº 528, DE 23 DE DEZEMBRO DE 2020, PARA DISPOR SOBRE A CONVERSÃO DE FÉRIAS EM ABONO PECUNIÁRIO NO ÂMBITO DA CÂMARA MUNICIPAL DE SERRANA.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_193-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_193-2025.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 11/2025, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO CARGO DE TÉCNICO EM ZOONOSES, COM ATRIBUIÇÕES E PRERROGATIVAS NO ÂMBITO DO MUNICÍPIO DE SERRANA/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/requerimento_n_194__2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/requerimento_n_194__2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento responsável a manutenção em um vazamento de água na treze de maio, 260 próximo ao cruzamento com a Vicente de Paula Lima.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_n195_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_n195_2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento responsável a manutenção em um buraco profundo com vazamento de água na rua Adão Adolfo, 354.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/requerimento_n_196_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/requerimento_n_196_2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento responsável a realização da operação tapa buracos RUA ALBERTO F. NASCIMENTO.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/requerimento_n197_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/requerimento_n197_2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento responsável a realização da operação tapa buracos RUA JOSÉ FRANCISCO MARQUES.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/requerimento_198-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/requerimento_198-2025.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO PROJETO DE LEI Nº 16/2025, DO EXECUTIVO MUNICIPAL, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DO VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 03/2025 (AUTÓGRAFO Nº 46/2025) - que acrescenta o artigo 26-A à Lei Complementar 528, de 23 de dezembro de 2020, para dispor sobre a conversão de férias em abono pecuniário no âmbito da Câmara Municipal de Serrana.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/requerimento_n200_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/requerimento_n200_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL) A LIMPEZA DE BOCA DE LOBO (BUEIRO) E REFORMA DOS PVS ESGOTO NA RUA SERAFIM DO BEM ENTRE O NÚMERO 788 ATÉ O NÚMERO 1439.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_n201_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_n201_2025.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE UTILIZAÇÃO DE RECURSOS INDICADOS.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>reservado para vereadora lucia poiares</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_n_203_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_n_203_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PROVIDENCIE O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA DEUSDEDIT MEGA.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/requerimento_n204_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/requerimento_n204_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA MUNICIPAL DE INFRAESTRUTURA, PROVIDENCIE O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA JOÃO AMÂNCIO (ENTRE O TRECHO DA RUA JOÃO SCODONHO ATÉ A RUA ANTÔNIO DOS SANTOS).</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/requerimento_n206_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/requerimento_n206_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL) OPERAÇÃO TAPA BURACO NA R. PEDRO C. MARQUES No. 71 JD. PRIMAVERA.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/requerimento_n208_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/requerimento_n208_2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento responsável a realização de um redutor de velocidades "lombada" e toda sinalização necessária na avenida Deolinda Rosa em frente a escola Lilian Marcia Borges.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento__n209_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento__n209_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, o recapeamento da Rua Evaristo Gonçalves Garrido.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_n210_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_n210_2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de avaliação técnica e a instalação de exaustores (com os respectivos dutos, coifas e acessórios) na Cozinha Piloto do Município de Serrana, com dimensionamento da quantidade, capacidade (vazão) e posicionamento adequados, observando as normas sanitárias, de segurança do trabalho e de prevenção contra incêndios vigentes.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4027/requeimento_n211_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4027/requeimento_n211_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de revisão no procedimento de retirada de medicamentos na Farmácia Popular</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_no_212-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_no_212-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE STÁCULO "LOMBADA", NA RUA: ARGEGIPOLIS MARQUES DA SILVA PRÓXIMO AO NÚMERO 550, BAIRRO: SÃO JOSÉ, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/requerimento_no_213-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/requerimento_no_213-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O DEPARTAMENTO DO MEIO AMBIENTE PROVIDENCIE A PODA DE SETE ÁRVORES EM FRENTE O CANTEIRO CENTRAL, ENTRE A RUA: ARGEGIPOLIS MARQUES DA SILVA E RODOVIA ÂNGELO CAVALHEIRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_215-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_215-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a execução do serviço de tapa-buracos na Rua rua Melvira Duarte, próximo ao número 348, Bairro Paranoá.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_216-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_216-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE TRÂNSITO TODA SINALIZAÇÃO E FAIXAS NECESSÁRIAS NA RUA JOÃO CÂNDIDO PEREIRA.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_217-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_217-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE INFRAESTRUTURA A CRIAÇÃO DE UMA CANALETA PARA ESCOAMENTO DE ÁGUA NA RUA VICENTE DE PAULA LIMA COM CRUZAMENTO COM A ANTÓNIO JOSÉ BORIN.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_218-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_218-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL QUE SEJA COLOCADO BANCOS NA ÁREA COBERTA DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/requerimento_no_219-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/requerimento_no_219-2025.pdf</t>
   </si>
   <si>
     <t>FESTEJOS 30 ANOS DA BANDA E ORQUESTRA MUNICIPAL DE METAIS E PERCUSSÃO.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/requerimento_no_220-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/requerimento_no_220-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE SEJA ADOTADA AS DEVIDAS PROVIDÊNCIAS QUANTO AS NECESSIADES DE MESAS NO REFEITÓRIO E MATÉRIAIS BÁSICOS DE HIGIENIE.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/requerimento_no_221-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/requerimento_no_221-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE SOLICITAÇÃO DE CONSTRUÇÃO DE RAMPA DE ACESSO PARA CADEIRANTES NA UBS ESTRATÉGIA DE SAUDE DA FAMILIA ARSENIO R. DE MARTINS NO JARDIM DO ALTO.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/requerimento_no_222-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/requerimento_no_222-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO DE INFRAESTRUTURA A MANUTENÇÃO DA CALÇADA PÚBLICA DA UNIDADE DE SAÚDE DR. SYDIONIR SOUTO.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_no_223-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_no_223-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a execução de tapa-buracos na Rua Júlio de Andrade.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_no_224-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_no_224-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a execução do contrapiso no corredor de acesso.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_no_225-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_no_225-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a construção de sarjetão na esquina da Rua Maria Melvira Duarte.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_no_226-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_no_226-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza na área verde no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_no_227-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_no_227-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE ABRIL, MAIO E JUNHO DE 2025 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_no_228-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_no_228-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE ABRIL, MAIO E JUNHO DE 2025 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/requerimento_no_229-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/requerimento_no_229-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO/OPERAÇÃO TAPA BURACO NA RUA WALTER CAVALHEIRO, BAIRRO JARDIM MARAVILHA.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_230-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_230-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 17 de 2025, que autoriza a desafetação de área para fins que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_231-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_231-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 18 de 2025, que autoriza a desafetação de área para fins que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/requerimento_no_232-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/requerimento_no_232-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 19 de 2025, que autoriza a desafetação de área para fins que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/requerimento_no_233-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/requerimento_no_233-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 20 de 2025, que dispõe sobre a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/requerimento_no_234-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/requerimento_no_234-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADA A REINSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA NOSSA SENHORA APARECIDA CONFRONTANDO COM A RUA ANTÔNIO JOSÉ DO BEM. HAVIA UM POSTE COM LUMINÁRIA QUE PROPORCIONAVA VISIBILIDADE ADEQUADA SEGURANÇA EM TODA A ESQUINA. CONTUDO, SEM QUE FOSSE INFORMADA A RAZÃO ESSE POSTE FOI RETIRADO E INSTALADO EM OUTRO PONTO DA VIA, MAS SEM A DEVIDA ILUMINAÇÃO</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_no_235-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_no_235-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE SEMÁFORO OU LOMBADA ELETRÔNICA NA RUA: VICENTE DE PAULA LIMA NO CRUZAMENTO COM A RUA: PEDRO BATISTA DO BEM, EM FRENTE AO SUPERMERCADO ELDORADO, APESAR DA EXISTÊNCIA DE FAIXA DE PEDESTRES DEVIDAMENTE SINALIZADA, INFELIZMENTE OS CONDUTORES DE VEÍCULOS E MOTOCICLETAS NÃO TÊM RESPEITADO A TRAVESSIA, OCASIONANDO INÚMEROS RISCOS À POPULAÇÃO. RESSALTO QUE HÁ REGISTROS CONSTANTES DE ACIDENTES NO LOCAL E QUE, HÁ MENOS DE UM ANO, A COMUNIDADE PERDEU UM AMIGO EM DECORRÊNCIA DE ATROPELAMENTO NESSA MESMA ESQUINA.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_236-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_236-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL ENCAMINHE UM PROJETO PARA A IMPLANTAÇÃ DO VALE ALIMENTAÇÃO PARA OS SERVIDORES PÚBLICOS APOSENTADOS DESTE MUNICÍPIO. A CONCESSÃO DESSE BENEFÍCIO É MEDIDA DE JUSTIÇA SOCIAL, TENDO EM VISTA QUE OS APOSENTADOS CONTRIBUÍRAM DURANTE ANOS PARA O DESENVOLVIMENTO DA CIDADE, DEDICANDO-SE AO SERVIÇO PÚBLICO. MUITOS ENFRENTAM ATUALMENTE DIFICULDADES FINANCEIRAS DIANTE DO AUMENTO DO CUST DE VIDA, PRINCIPALMENTE EM RELAÇÃO À ALIMENTAÇÃO. SEGUE EM ANEXO ALGUMAS CIDADES QUE OS FUNCIONÁRIOS APOSENTADOS JÁ RECEBEM.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Reservado para vereadora Lucia poiares</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4095/requerimento_no_238-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4095/requerimento_no_238-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE A EMENDA PARLAMENTAR N° 2024.027.53306 - CORONEL TELHADA.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4096/requerimento_no_239-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4096/requerimento_no_239-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES ACERCA DA MUDANÇA DE LOCAL DE TRABALHO DO SERVIDOR MARCOS SEBASTIÃO CAMARGO.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4097/requerimento_no_240-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4097/requerimento_no_240-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA CURSOS DE CAPACITAÇÃO PROFISSIONAL DE CUIDADORES DE CRIANÇAS, CUIDADORES DE IDOSOS E CUIDADORES DE PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4098/requerimento_no_241-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4098/requerimento_no_241-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO MUNICIPAL CRIE UM PROJETO DE LEI DE ROPOSTA DE CRIAÇÃO DE UM "FUNDO MUNICIPAL DA PESSOA COM DEFICIÊNCIA", A SE GERIDO PELO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4099/requerimento_no_242-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4099/requerimento_no_242-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO MUNICIPAL CRIE O PROGRAMA INCENTIVO À DOAÇÃO DE CABELOS PARA PESSOAS EM TRATAMENTO DE CÂNCER NO MUNÍCIPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4100/requerimento_no_243-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4100/requerimento_no_243-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a construção da calçada pública na Rua Natal Zavanella próxima a E.M.E.F Dilce Gonçalves Netto França.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4101/requerimento_no_244-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4101/requerimento_no_244-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a construção da calçada pública na Rua Jorge Luiz Registro, ao lado da E.M.E.F Dilce Gonçalves Netto França.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_245-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_245-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 23 de 2025, que altera dispositivos da Lei nº 774/99, visando a substituição de lotes alienados mediante dação em pagamento, à Antônio Carlos Urenha e Cia LTDA., e dá outras providências.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_no_246-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_no_246-2025.pdf</t>
   </si>
   <si>
     <t>Reimplantação de unidade/local de coleta do Hemocentro no Município de Serrana/SP.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_no_247-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_no_247-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria Municipal de Infraestrutura realize operação tapa buracos e recapeamento asfáltico da Rua Anibal Chavans, nº 186 neste Município.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_no_248-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_no_248-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A LIMPEZA DA CALÇADA DA RUA BARÃO DO RIO BRANCO ONDE TEM MUITA SUJEIRA ENTULHOS E UMA GRANDE QUANTIDADE DE FOLHAS CAIDAS DAS ARVORES.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_no_249-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_no_249-2025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS CRITÉRIOS UTILIZADOS PARA CÁLCULO DA MARGEM CONSIGNÁVEL</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_no_250-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_no_250-2025.pdf</t>
   </si>
   <si>
     <t>Execução da “Caçamba Social” — critérios de concessão, fluxos operacionais e medidas para agilização do atendimento</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_no_251-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_no_251-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAM EM CATÁTER DE URGÊNCIA, AÇÕES DE DETEDIZAÇÃO EM MBATE AO MOSQUITO AEDES AEGYPTI EM TODO MUNICIPIO.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_no_252-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_no_252-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a execução da plantação de árvores na calçada da Escola Municipal Maria Antônia Soares Selegato.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_no_253-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_no_253-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO TODOS OS EMPENHOS QUE FORAM AUTORIZADOS E PAGOS NOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2025, E SE OCORREU ALGUM PAGAMENTO QUE NÃO FOI PRESTADO O SERVIÇO OU ENTREGUE OS MATERIAIS. CASO AFIRMATIVO QUE PROVIDÊNCIAS FORAM TOMADAS.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4128/requerimento_n254_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4128/requerimento_n254_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA À ADMINISTRAÇÃO MUNICIPAL QUE PROVIDENCIE, COM A MÁXIMA URGÊNCIA, A EXECUÇÃO DE OPERAÇÃO TAPA-BURACOS E RECAPEAMENTO ASFÁLTICO NAS RUAS JUSCELINO KUBITSCHEK (JK) E PEDRO BATISTA DO BEM, BEM COMO NAS TRAVESSIAS ADJACENTES, NESTE MUNICÍPIO.RESSALTA-SE QUE A PRESENTE SOLICITAÇÃO REITERA PEDIDOS ANTERIORES, JA FORMALIZADOS POR MEIO DOS REQUERIMENTOS Nº 193/2022 E Nº 51/2025, OS QUAIS, ATÉ O MOMENTO, NÃO FORAM ATENDIDOS.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4129/requerimento_n255_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4129/requerimento_n255_-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes à realização de concursos públicos e a ocupação de cargos efetivos no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_n256_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_n256_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE COM URGÊNCIA O CONSERTO DE VAZAMENTO DE ÁGUA NA RUA ARMANDO PADILHA, NA ALTURA DO Nº 19, NESTE MUNICÍPIO. RESSALTA-SE QUE O PROBLEMA PERSISTE HÁ APROXIMADAMENTE TRÊS MESES, CAUSANDO DESPERDÍCIO DE ÁGUA E TRANSTORNOS AOS MORADORES DA VIA.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_n257_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_n257_-_2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACOS DA RUA GABRIEL JOSÉ DO VALE, EM FRENTE O PONTO DE ONIBUS DO ESTACIONAMENTO DO SUPERMERCADO COPERCANA.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_n258_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_n258_-_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a execução de nivelamento desnível entre a AV. Gabriel José do Valle com Rodovia Ângelo Cavaleiro.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4143/requerimento_no_259-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4143/requerimento_no_259-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E REVITALIZAÇÃO DA PRAÇA NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Bis do Hospital, Maria do Tenório, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4144/requerimento_no_260-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4144/requerimento_no_260-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre valores liberados pelo Banco do Povo em 2025 e relação de servidores, cargos e salários.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4145/requerimento_no_261-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4145/requerimento_no_261-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a relação de servidores da Fundação Cultural de Serrana, com respectivos cargos e salários.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4146/requerimento_no_262-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4146/requerimento_no_262-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INFORMADO O DÉFICIT TOTAL DO MUNICÍPIO, INCLUINDO A DÍVIDA PÚBLICA, DÍVIDA PRIVADA, PRECATÓRIOS E TODAS QUE PERFAZEM O VALOR TOTAL, POR PERÍODO DE GESTÃO (2001 A 2004, 2005 A 2008, 2009 A 2012, 2013 A 2016, 2017 A 2020 E 2021 A 2024).</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4147/requerimento_no_263-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4147/requerimento_no_263-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRÂNSITO A VIABILIDADE DE FAIXA DE PEDESTRE E SEMÁFORO DE PEDESTRE COM ACIONAMENTO MANUAL NA RUA VICENTE DE PAULA LIMA, 437.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4148/requerimento_no_264-2025_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4148/requerimento_no_264-2025_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS VALORES RECEBIDOS PELA SANTA CASA, UPA E UBS PROVENIENTE DE EMENDAS PARLAMENTARES DE BANCADAS E IMPOSITIVAS NOS ANOS DE 2024 e 2025.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4149/requerimento_no_265-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4149/requerimento_no_265-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a execução do espalhamento da areia nas Creches Benedito Monteiro e Orestes Biagi.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4150/requerimento_no_266-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4150/requerimento_no_266-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DISPONIBILIZADO PELA SECRETARIA DA SAÚDE O VALOR DOS VENCIMENTOS, INCLUINDO BENEFÍCIOS DE TODOS OS FUNCIONÁRIOS COMISSIONADOS E EFETIVOS QUE DESEMPENHAM CARGO DE CHEFIA, DIREÇÃO OU COORDENAÇÃO DA SECRETÁRIA DA SAÚDE, BEM COMO SUAS ATRIBUIÇÕES ADMINISTRATIVAS.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_268-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_268-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Complementar (Executivo) nº 15 de 2025, dispõe sobre alienação por doação de áreas ao Fundo de Arrendamento Residencial – FAR, representado pela Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_no_269-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_no_269-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento responsável a realização da operação tapa buracos na RUA MANOEL FRANCISCO DOS SANTOS, PRÓXIMO AO Nº150.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_no_270-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_no_270-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DEPARTAMENTO RESPONSÁVEL A PINTURA DE TODAS FERRAGENS DA CRECHE LIDIA MARIA NETTO PEREIRA.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_no_271-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_no_271-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A INSTALAÇÃO DE SINALIZAÇÃO VIÁRIA, COM A COLOCAÇÃO DE PLACA DE "PARE", NO CRUZAMENTO DA RUA ÚLIO CÉSAR SELEGATO COM A RUA VICENTE CEDRINHO, EM FRENTE AO NÚMERO 316 SOBRADO VERMELHO).</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4166/requerimento_no_272-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4166/requerimento_no_272-2025.pdf</t>
   </si>
   <si>
     <t>GASTOS COM A ORNAMENTAÇÃO NATALINA DE SERRANA.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4167/requerimento_no_273-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4167/requerimento_no_273-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a execução da pintura da quadra da Creche Benedito Monteiro.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4175/requerimento_no_275-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4175/requerimento_no_275-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE SEJA ADOTADA AS DEVIDAS PROVIDÊNCIAS QUANTO A REFORMA DOS BANHEIROS DA CRECHE LÍDIA MARIA NETTO PEREIRA.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4176/requerimento_no_276-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4176/requerimento_no_276-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA "JOÃO GILBERTO SAMPAIO" EM FRENTE AO POUPATEMPO NO JARDIM DOM PEDRO.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4181/requerimento_no_277-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4181/requerimento_no_277-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO AO ORGÃO RESPONSÁVEL COLOCAR SINALIZAÇÃO DE SOLO E AÉRIO NA R. MARIA HORÁCIO SARTORIO COM A R. VALDOMIRO RODRIGO SOEIRA - BAIRRO JD. AMÉLIA 2.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4183/requerimento_no_278-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4183/requerimento_no_278-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Complementar (Executivo) nº 14 de 2025, que altera dispositivos da Lei Complementar 462/2016, que dispõe sobre código Tributário do Município de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4184/requerimento_no_279-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4184/requerimento_no_279-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 27 de 2025, que altera dispositivos da Lei nº 2313/2025, que autoriza o Poder Executivo Municipal a promover campanha de estímulo à arrecadação, para excluir a adimplência das tarifas de água e esgotos, e dá outras providências.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4185/requerimento_no_280-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4185/requerimento_no_280-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A LISTA DE BENEFICIADOS E RESPECTIVAS ATRIBUIÇÕES PARA FAZER JUS AO BOLSA ATLETA MUNICIPAL DOS ANOS DE 2023, 2024 E 2025.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4188/requerimento_n281-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4188/requerimento_n281-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRÂNSITO SINALIZAÇÃO NA RUA AMÉLIO BARICALLA, 2533.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_n282-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_n282-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRÂNSITO A VIABILIDADE DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA ALGEMIRO MANFRIM, 165.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DISPONIBILIZADO PELA SECRETARIA DA SAÚDE TODOS OS CONTRATOS EMPENHADOS E PAGOS DURANTE OS ANOS DE 2021 A 2023, BEM COMO SEUS RESPECTIVOS ADITIVOS.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4192/requerimento_n284-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4192/requerimento_n284-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO NAS BAIAS DO CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_n285-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_n285-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃ TAPA BURACO RUA VALDECI BERNARDINO DA SILVA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4194/requerimento_n286-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4194/requerimento_n286-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL DE INFRAESTRUTURA/TRANSITO QUE PROVIDENCIE INSTALAÇÃO DE LOMBADAE/OU REDUTOR DE VELOCIDADE NA RUA JOAO FLAVIO DE MORAIS.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4195/requerimento_n287-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4195/requerimento_n287-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL DA SAUDE PROVIDENCIE VIGILANTE SEGURANÇA PARA UPA EM TODOS OS PERÍODOS.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4197/requerimento_n288-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4197/requerimento_n288-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS DESPESAS DO MUNICÍPIO NOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2025 (GASTOS COM PESSOAL, MATERIAIS DIVERSOS E DEMAIS VALORES DESTINADOS AS SECRETARIAS E DIRETORIAS).</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A RECEITA DO MUNICÍPIO NOS MESES DE JULHO, AGOSTO E SETEMBRO DE 2025 (FPM, IPVA, IPTU, ITBI, ISSQN E DEMAIS CONTRIBUIÇÕES DE MELHORIA E TAXAS).</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimento_n290-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimento_n290-2025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E PROVIDENCIAS QUANTO AO CUMPRIMENTO DAS LEIS DE NOMENCLATURA DE VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4202/requerimento_n291-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4202/requerimento_n291-2025.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITA UMA RELAÇÃO COM O NOME DOS BAIRROS ONDE ESTÃO SITUADAS AS DAS PRAÇAS CONORME DOCUMENTO EM ANEXO.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4203/requerimento_n292-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4203/requerimento_n292-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACOS NA RUA CELSO ZARUH ENTRE AS RUAS JOÃO NOGUEIRA E RUA VALDECI BARBOZA.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4208/requerimento_n293-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4208/requerimento_n293-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao departamento responsável a realização da INSTALAÇÃO DE GUARD RAIL POR TODA RUA RIO DE JANEIRO QUE FAZ DIVISA COM A RODOVIA ABRAÃO ASSED.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4209/requerimento_n294-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4209/requerimento_n294-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a execução da reforma da Creche Orestes Biagi.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4210/requerimento_n295-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4210/requerimento_n295-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, junto ao órgão competente, a colocação da tampa de bueiro de água fluvial na Rua Manoel Parreira n°465.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4212/requerimento_n297-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4212/requerimento_n297-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACOS NA RUA WALTER PEREIRA BORGES, ALTURA DO Nº 200.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4213/requerimento_n298-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4213/requerimento_n298-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento responsável a realização da operação tapa buracos no cruzamento da rua RIO GRANDE DO SUL com a RUA AMÉLIO BARICALA.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4221/requerimento_n300-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4221/requerimento_n300-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Resolução nº 3 de 2025, que Altera-se a Resolução nº 02/2014, que estabelece o Regimento Interno da Câmara Municipal de Serrana.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4222/requerimento_n301-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4222/requerimento_n301-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Resolução nº 4 de 2025, que Fixa o subsídio dos Vereadores para Legislatura de 2029-2032.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4228/requerimento_no_302-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4228/requerimento_no_302-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 29 de 2025, que dispõe sobre o parcelamento e reparcelamento de débitos do município de Serrana com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do ato das Disposições Constitucionais transitórias - ADCT, com a redação conferida pela Emenda constitucional n° 136, de 9 de setembro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4229/requerimento_no_303-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4229/requerimento_no_303-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 30 de 2025, que autoriza o Executivo Municipal a alienar bens móveis inservíveis do patrimônio municipal, através de licitação, na modalidade leilão, e dá outras providências.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4230/requerimento_no_304-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4230/requerimento_no_304-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 32 de 2025, que dispõe sobre a abertura de créditos adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4231/requerimento_no_305-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4231/requerimento_no_305-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação do Projeto de Lei Ordinária (Executivo) nº 33 de 2025, que dispõe sobre a abertura de créditos adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4232/requerimento_no_306-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4232/requerimento_no_306-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação da Redação Final do Projeto de Lei Ordinária (Executivo) nº 21 de 2025, que DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE SERRANA PARA O QUADRIÊNIO 2026/2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4233/requerimento_no_307-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4233/requerimento_no_307-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação da Redação Final do Projeto de Lei Ordinária (Executivo) nº 22 de 2025, que DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4234/requerimento_no_308-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4234/requerimento_no_308-2025.pdf</t>
   </si>
   <si>
     <t>Regime de urgência especial para tramitação da Redação Final do Projeto de Lei Ordinária (Executivo) nº 25 de 2025, que ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERRANA PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>REQUER AOS VEREADORES DA CÂMARA MUNICIPAL DE SERRANA A ADESÃO E FORMULAÇÃO DE PROJETO DE LEI/RESOLUÇÃO VISANDO À REDUÇÃO DO SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA 2029/2032, EM OBSERVÂNCIA AOS PRINCÍPIOS DA MORALIDADE, ECONOMICIDADE_x000D_
-RESPONSABILIDADE COM O DINHEIRO PÚBLICO.</t>
+    <t>REQUER AOS VEREADORES DA CÂMARA MUNICIPAL DE SERRANA A ADESÃO E FORMULAÇÃO DE PROJETO DE LEI/RESOLUÇÃO VISANDO À REDUÇÃO DO SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA 2029/2032, EM OBSERVÂNCIA AOS PRINCÍPIOS DA MORALIDADE, ECONOMICIDADE RESPONSABILIDADE COM O DINHEIRO PÚBLICO.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_decreto_legislativo_n_1_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_decreto_legislativo_n_1_-_2025.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Serranense ao Senhor Dr Leandro da Silva Elias pelos relevantes serviços prestados ao Município de Serrana.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_decreto_legislativo_n_2_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_decreto_legislativo_n_2_-_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR SILVIO CARLOS MISSÃO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>Aguardando Vereador Ticalão.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_decreto_legislativo_no_5-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_decreto_legislativo_no_5-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO A ANTÔNIO DOS SANTOS CHAVANS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_decreto_legislativo_no_6-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_decreto_legislativo_no_6-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE A MARIA APARECIDA VITORINO ROSA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_decreto_legislativo_no_7-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_decreto_legislativo_no_7-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Serranense a Deputada Estadual Thainara Faria, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/projeto_de_decreto_legislativo_no_8-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/projeto_de_decreto_legislativo_no_8-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE A SENHORA DEPUTADA ESTADUAL ANALICE FERNANDES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_decreto_legislativo_no_9-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_decreto_legislativo_no_9-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE A SILVIA APARECIDA MANFRIN GARAVAZZO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3827/pdl_10-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3827/pdl_10-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE À SENHOR ALEX POLIDO PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3837/projeto_de_decreto_legislativo_no_11-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3837/projeto_de_decreto_legislativo_no_11-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR ERNERSTINO RIBEIRO DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3839/projeto_de_decreto_legislativo_no_12-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3839/projeto_de_decreto_legislativo_no_12-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE À SENHORA NATALINA DOS SANTOS MOREIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_decreto_legislativo_no_13-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_decreto_legislativo_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das contas do Poder Executivo Municipal, relativas ao exercício de 2021.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/projeto_de_decreto_legislativo_no_14-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/projeto_de_decreto_legislativo_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao senhor Carlos Alberto Rolim Zarattini, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3910/projeto_de_decreto_legislativo_no_15-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3910/projeto_de_decreto_legislativo_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Serranense ao Doutor Laércio Melo de Andrade Junior, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_decreto_legislativo_no_16-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_decreto_legislativo_no_16-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMERITA À SENHORA MARIA APARECIDA RODRIGUES DE ARAUJO (TIETA) PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/projeto_de_decreto_legislativo_no_17-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/projeto_de_decreto_legislativo_no_17-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO SENHOR JOSÉ CARLOS DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/projeto_de_decreto_legislativo_n18_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/projeto_de_decreto_legislativo_n18_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Serranense ao senhor José Mario Leghi, pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_decreto_legislativo_n20_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_decreto_legislativo_n20_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO A JOÃO CLERIO VALDEVITE, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/projeto_de_decreto_legislativo_n_21_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/projeto_de_decreto_legislativo_n_21_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE AO SENHOR MATHEUS CALIL PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_decreto_legislativo_n_22_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_decreto_legislativo_n_22_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO PARA AMÉLIO VALDEVITE PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_decreto_legislativo_n_23_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_decreto_legislativo_n_23_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE À SENHORITA RAFAELA PRAVATO COLATO PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor Thiago Carneiro da Costa pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4126/projetodedecretolegislativo25de2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4126/projetodedecretolegislativo25de2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Serranense à senhora Denise Aparecida Rodrigues Costa pelos relevantes serviços prestados ao município de Serrana.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_decreto_legislativo_no_26-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_decreto_legislativo_no_26-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE A SENHORA RITA DE CASSIA SOUZA SILVA DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de_decreto_legislativo_no_27-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de_decreto_legislativo_no_27-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE A FRANCINALDO DE SOUZA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>Bis do Hospital, Cintia do Duda, Edcarlos Ticalão, Edina da Farmácia, Fernandes Fimper, Luiz Paraguai, Lúcia Poiares, Maria do Tenório, Paulo Ricardo, Policial Paulo Cassiolato, Protetora Rose Storari, Thiago da Academia, Waldenor Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4182/projeto_de_decreto_legislativo_n28-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4182/projeto_de_decreto_legislativo_n28-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERRANENSE A DIMAS RAMALHO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4196/projetodedecretolegislativo29-2025_1.pdf</t>
+  </si>
+  <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERRANENSE À SENHORA CRISTINA DIAS FLORENTINO PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4207/projetodedecretolegislativo30-2025_1.pdf</t>
+  </si>
+  <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SERRANENSE AO SENHOR MARCELO TSURUTA PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Altera a periodicidade das sessões ordinárias da Câmara Municipal de Serrana e dá outras providências.</t>
   </si>
   <si>
+    <t>4253</t>
+  </si>
+  <si>
+    <t>EIB</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva Bancada</t>
+  </si>
+  <si>
+    <t>BANCADA PARLAMENTAR UNIÃO BRASIL</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4253/emenda_de_bancada_parlamentar_no_1-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei Ordinária nº 25/2025, que estima a receita e fixa a despesa do Município de Serrano para o exercício de 2026 e dá outras providências, de iniciativa do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>4254</t>
+  </si>
+  <si>
+    <t>BANCADA PARLAMENTAR PSD</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4254/emenda_de_bancada_parlamentar_no_2-2025.pdf</t>
+  </si>
+  <si>
+    <t>4255</t>
+  </si>
+  <si>
+    <t>BANCADA PARLAMENTAR PARTIDO DOS TRABALHADORES</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4255/emenda_de_bancada_parlamentar_no_3-2025.pdf</t>
+  </si>
+  <si>
+    <t>4256</t>
+  </si>
+  <si>
+    <t>BANCADA PARLAMENTAR REPUBLICANOS</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4256/emenda_de_bancada_parlamentar_no_4-2025.pdf</t>
+  </si>
+  <si>
+    <t>4257</t>
+  </si>
+  <si>
+    <t>BANCADA PARTIDO PROGRESSISTAS</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4257/emenda_de_bancada_parlamentar_no_5-2025.pdf</t>
+  </si>
+  <si>
+    <t>4258</t>
+  </si>
+  <si>
+    <t>BANCADA MDB</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4258/emenda_de_bancada_parlamentar_no_6-2025.pdf</t>
+  </si>
+  <si>
+    <t>4240</t>
+  </si>
+  <si>
+    <t>EII</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva Individual</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4240/emenda_impositiva_no_1-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei Ordinária nº 25/2025, que estima a receita e fixa a despesa do Município de Serrano para o exercício de 2026 e dá outras_x000D_
+providências, de iniciativa do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>4241</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4241/emenda_impositiva_no_2-2025.pdf</t>
+  </si>
+  <si>
+    <t>4242</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4242/emenda_impositiva_no_3-2025.pdf</t>
+  </si>
+  <si>
+    <t>4243</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4243/emenda_impositiva_no_4-2025.pdf</t>
+  </si>
+  <si>
+    <t>4244</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4244/emenda_impositiva_5-2025.pdf</t>
+  </si>
+  <si>
+    <t>4245</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4245/emenda_impositiva_no_6-2025.pdf</t>
+  </si>
+  <si>
+    <t>4246</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4246/emenda_impositiva_no_7-2025.pdf</t>
+  </si>
+  <si>
+    <t>4247</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4247/emenda_impositiva_no_8-2025.pdf</t>
+  </si>
+  <si>
+    <t>4248</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4248/emenda_impositiva_no_9-2025.pdf</t>
+  </si>
+  <si>
+    <t>4249</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4249/emenda_impositiva_no_10-2025.pdf</t>
+  </si>
+  <si>
+    <t>4250</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4250/emenda_impositiva_no_11-2025.pdf</t>
+  </si>
+  <si>
+    <t>4251</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4251/emenda_impositiva_no_12-2025.pdf</t>
+  </si>
+  <si>
+    <t>4252</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4252/emenda_impositiva_no_13-2025.pdf</t>
+  </si>
+  <si>
+    <t>4263</t>
+  </si>
+  <si>
+    <t>PEM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4263/projetoemendamodificadano01-2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O PROJETO DE LEI ORDINÁRIA Nº 25/2025, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERRANA PARA 0 EXERCÍCIO DE 2026 E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4264</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4264/projetoemendamodificadano02-2025.pdf</t>
+  </si>
+  <si>
+    <t>4265</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4265/emenda_modificativa_no_3-2025_-_pl_21-2025_ppa.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa, de 10 de dezembro de 2025, ao Projeto de Lei Ordinária nº 21/2025, do Poder Executivo Municipal, apresentada no corpo do parecer da Comissão Permanente de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>4266</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4266/emenda_modificativa_no_4-2025_-_pl_22-2025_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa, de 10 de dezembro de 2025, ao Projeto de Lei Ordinária nº 22/2025, do Poder Executivo Municipal, apresentada no corpo do parecer da Comissão Permanente de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>4267</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4267/emenda_modificativa_no_5-2025_-_pl_25-2025_loa.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa, de 10 de dezembro de 2025, ao Projeto de Lei Ordinária nº 25/2025, do Poder Executivo Municipal, apresentada no corpo do parecer da Comissão Permanente de Finanças e Orçamento.</t>
+  </si>
+  <si>
     <t>3771</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora - MESDIR</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_lei_complementar_no_1_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_lei_complementar_no_1_-_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 528, DE 2020, PARA INSTITUIR HIPÓTESE DE CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PELA CÂMARA MUNICIPAL DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/projeto_de_lei_complementar_no_2_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/projeto_de_lei_complementar_no_2_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/projeto_de_lei_complementar_n_3-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/projeto_de_lei_complementar_n_3-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 26-A à Lei Complementar nº 528, de 23 de dezembro de 2020, para dispor sobre a conversão de férias em abono pecuniário no âmbito da Câmara Municipal de Serrana.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
     <t>Prefeito Municipal de Serrana</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei_complementar_01_refis_2025_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei_complementar_01_refis_2025_1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/projeto_de_lei_complementar_executivo_no_2_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/projeto_de_lei_complementar_executivo_no_2_-_2025.pdf</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/projeto_de_lei_complementar_executivo_no_3-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/projeto_de_lei_complementar_executivo_no_3-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 537/2021, que dispõe sobre a instituição do Programa de Incentivos para o Desenvolvimento das Atividades Econômicas no Município de Serrana – PROINDES e Conselho de Desenvolvimento Econômico para Geração de Emprego e Renda – CONDEGER, e dá outras providências.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_complementar_04-2025_-executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_complementar_04-2025_-executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL N° 188/2007, QUE INSTITUI O ESTATUTO DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA MUNICIPAL DE SERRANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_lei_complementar_no_5-2025_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_lei_complementar_no_5-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste dos vencimentos e salários dos servidores do município de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_complementar_executivo_no_6-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_complementar_executivo_no_6-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste dos vencimentos e salários dos servidores públicos do município de Serrana, ocupantes dos cargos de provimento efetivo de agente de controle de endemias e agente comunitário de saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_lei_complementar_executivo_no_7-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_lei_complementar_executivo_no_7-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE VENCIMENTOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SERRANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3934/plc_8-2025_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3934/plc_8-2025_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DE CARGOS PÚBLICOS QUE ESPECIFICAM.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/plc_9-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/plc_9-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação de cargos públicos que especificam.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/plc_10_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/plc_10_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REESTRUTURAÇÃO DO CARGO DE PROVIMENTO EFETIVO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/projetodeleicomplementarexecutivon11de2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/projetodeleicomplementarexecutivon11de2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CARGO DE TÉCNICO EM ZOONOSES, COM ATRIBUIÇÕES E PRERROGATIVAS NO ÂMBITO DO MUNICÍPIO DE SERRANA-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/projeto_de_lei_complementar_12-2025_-_executivo_substituicao.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/projeto_de_lei_complementar_12-2025_-_executivo_substituicao.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 572/2024 QUE DISPÕE SOBRE A AUTORIZAÇÃO DE CESSÃO DE USO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4110/plc_13-2025_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4110/plc_13-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional da Fundação Cultural de Serrana, cria e regulamenta cargos em comissão, institui cargo de provimento efetivo, fixa sua remuneração base, revoga disposições em contrário e dá outras providências.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4154/projeto_de_lei_complementar_executivo_no_14-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4154/projeto_de_lei_complementar_executivo_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 462/2016, que dispõe sobre código Tributário do Município de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/plc_15-2025_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/plc_15-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação por doação de áreas ao Fundo de Arrendamento Residencial – FAR, representado pela Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4187/plc_16-2025_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4187/plc_16-2025_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIREITO REAL DE USO, COM ENCARGOS, DE IMÓVEL PÚBLICO À FERRAÇO FERRAGENS E SERVIÇOS LTDA, PARA FINS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_complementar_17-2025_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_complementar_17-2025_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de direito real de uso, com encargos, de imóvel público à Ferraço Ferragens e Serviços LTDA, para fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/pl_1-2025_-_cintia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/pl_1-2025_-_cintia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a criação do Centro Municipal de Referência do Autismo e da Pessoa com Deficiência no município de Serrana</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/pl_2-2025_-_cintia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/pl_2-2025_-_cintia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Servidor Amigo do Autista que trata da Capacitação Técnica de todos os servidores do Município de Serrana no atendimento às pessoas com o TEA - Transtorno do Espectro Autista</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_lei_ordinaria_3-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_lei_ordinaria_3-2025.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS O “JANEIRO BRANCO”, MÊS DE CONSCIENTIZAÇÃO PARA A SAÚDE MENTAL.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/projeto_de_lei_ordinaria_4-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/projeto_de_lei_ordinaria_4-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE JERONYMO LOPES PACHECO, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_ordinaria_5-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_ordinaria_5-2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CATEGORIAS PRIORITÁRIAS DE VACINAÇÃO DE ANIMAIS DOMÉSTICOS, NAS CAMPANHAS PROMOVIDAS PELO MUNICÍPIO DE SERRANA.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl_6-2025_-_cintia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl_6-2025_-_cintia.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar o centro especializado em hemodiálise e diálise peritoneal no município de Serrana, e determina outras providências</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/pl_7-2025_-_cintia.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/pl_7-2025_-_cintia.pdf</t>
   </si>
   <si>
     <t>Cria a Política Municipal de subsídios para o transporte público de passageiros e mobilidade urbana e rural e cria o Fundo Municipal para Mobilidade Urbana e Rural e dá outras providências.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_ordinaria_no_8_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_ordinaria_no_8_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE PEDRO LUIZ ARAÚJO, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/projeto_de_lei_ordinaria_no_10_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/projeto_de_lei_ordinaria_no_10_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE JOSÉ LUIS BETTI BONFIGLIOLI, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_ordinaria_no_11_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_ordinaria_no_11_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE NEUSA FABRIS DO VALLE, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/pl_13-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/pl_13-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE 30% DAS VAGAS DOS MUTIRÕES DE CASTRAÇÃO PARA ANIMAIS COMUNITÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/pl_14-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/pl_14-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DA CULTURA GOSPEL COMO PATRIMÔNIO CULTURAL IMATERIAL NO MUNICÍPIO DE SERRANA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_ordinaria_n_15_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_ordinaria_n_15_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de apresentação de certidão negativa de antecedentes criminais pelos profissionais que atendem crianças e adolescentes no serviço público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/pl_16-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/pl_16-2025.pdf</t>
   </si>
   <si>
     <t>Inclui e institui no Calendário de Eventos do município de Serrana a Semana de Conscientização do Autismo</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Educação para Guarda Responsável e Proteção Animal no município de Serrana.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/projeto_de_lei_ordinaria_no_18-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/projeto_de_lei_ordinaria_no_18-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE BENEDITO APARECIDO DE SOUZA, COMO NOMENCLATURA DA SEDE DA DEFESA CIVIL DE SERRANA S/P.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3835/projeto_de_lei_ordinaria_no_20-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3835/projeto_de_lei_ordinaria_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir a Praça dos Pedreiros no município de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3848/projeto_de_lei_ordinaria_no_21-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3848/projeto_de_lei_ordinaria_no_21-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Nelson Marques, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/projeto_de_lei_ordinaria_no_22-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/projeto_de_lei_ordinaria_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Conscientização e Atenção Integral à Saúde das Mulheres no Climatério e na Menopausa e dá outras providências.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_lei_ordinaria_no_23-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_lei_ordinaria_no_23-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Monteiro de Souza (Zé Pião), como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/projeto_de_lei_ordinaria_no_26-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/projeto_de_lei_ordinaria_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Gessy Gomes Negrão, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3893/projeto_de_lei_ordinaria_no_27-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3893/projeto_de_lei_ordinaria_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Maria Montanari Prates, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_ordinaria_no_28-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_ordinaria_no_28-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Walter Peron, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_ordinaria_no_29-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_ordinaria_no_29-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Wilson Tadeu Peron, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/projeto_de_lei_ordinaria_no_30-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/projeto_de_lei_ordinaria_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Antero Cândido, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_ordinaria_no_31-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_ordinaria_no_31-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de João Feiteiro, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_ordinaria_no_35-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_ordinaria_no_35-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE RAUL SENISE DA SILVA, COMO NOMENCLATURA DE PRAÇA PÚBLICA.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_ordinaria_no_36-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_ordinaria_no_36-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal para instituir o Programa Municipal de Educação para Guarda Responsável e Proteção Animal no âmbito do Município de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_ordinaria_no_37-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_ordinaria_no_37-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 5º ao art. 3º da Lei Municipal nº 964, de 28 de abril de 2003, que “dispõe sobre a criação de subsídio destinado ao transporte intermunicipal de alunos de ensino superior e técnico-profissionalizante e dá outras providências.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/projeto_de_lei_ordinaria_n_38-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/projeto_de_lei_ordinaria_n_38-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de informativo a funcionários públicos sobre a possibilidade de destinação de até 6% (seis por cento) de doações oriundas de parte do Imposto de Renda para os Fundo da Criança e do Adolescente ou Fundo do Idoso de Serrana/SP.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_ordinaria_n_39-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_ordinaria_n_39-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de João Alves Teixeira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_ordinaria_n_40-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_ordinaria_n_40-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Sebastião Sinastre, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/projeto_de_lei_ordinaria_n_41-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/projeto_de_lei_ordinaria_n_41-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Oswaldo de Alvarenga Campos, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/projeto_de_lei_ordinaria_n_42-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/projeto_de_lei_ordinaria_n_42-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição dos sinais sonoros estridentes nos estabelecimentos de ensino públicos e privados do Município de Serrana por música ou outros estímulos adequados, a fim de evitar incômodos sensoriais aos alunos com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_ordinaria_n43_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_ordinaria_n43_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do município a conceder às crianças e adolescentes diabéticos sensor e aparelho medidor de glicose digital.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3975/projeto_de_lei_ordinaria_no_44-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3975/projeto_de_lei_ordinaria_no_44-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LUIS JOSÉ DOS REIS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3976/projeto_de_lei_ordinaria_no_45-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3976/projeto_de_lei_ordinaria_no_45-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE ANTÔNIO RODRIGUES DE OLIVEIRA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3977/projeto_de_lei_ordinaria_no_46-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3977/projeto_de_lei_ordinaria_no_46-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE VALDECI DIAS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/projeto_de_lei_ordinaria_no_47-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/projeto_de_lei_ordinaria_no_47-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE ALBERTO DE OLIVEIRA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/projeto_de_lei_ordinaria_no_48-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/projeto_de_lei_ordinaria_no_48-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE ANISIO DELLA LIBERA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/projeto_de_lei_ordinaria_n49_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/projeto_de_lei_ordinaria_n49_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Cezarina Dias de Oliveira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/projeto_de_lei_ordinaria_n50_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/projeto_de_lei_ordinaria_n50_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomenclatura de via Pública - HÉLIO VALDEVITE</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4024/projeto_de_lei_ordinaria_n51_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4024/projeto_de_lei_ordinaria_n51_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE SIDNEI ALVES DA SILVA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4025/projeto_de_lei_ordinaria_n52_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4025/projeto_de_lei_ordinaria_n52_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE ABADIA MARIA DE LOURDES CAMPOS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/projeto_de_lei_ordinaria_n_53_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/projeto_de_lei_ordinaria_n_53_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Luciano Bento Serapião, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/projeto_de_lei_ordinaria_n_54_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/projeto_de_lei_ordinaria_n_54_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Pedro Neri Moreira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/projeto_de_lei_ordinaria_n_55_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/projeto_de_lei_ordinaria_n_55_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Gumercindo Donizeti Domingos (Ligeirinho), como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>Institui o Auxílio-Alimentação, de natureza indenizatória, aos Vereadores da Câmara Municipal de Serrana/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/projeto_de_lei_ordinaria_n_57_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/projeto_de_lei_ordinaria_n_57_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Domercino Neves Quintal, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/projeto_de_lei_ordinaria_n_58_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/projeto_de_lei_ordinaria_n_58_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Hislei Marcolino, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/projeto_de_lei_ordinaria_n_59_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/projeto_de_lei_ordinaria_n_59_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Mauro Ferreira dos Santos, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/projeto_de_lei_ordinaria_n_60_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/projeto_de_lei_ordinaria_n_60_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Maria Izabel de Oliveira Furlan, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_lei_ordinaria_n_61_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_lei_ordinaria_n_61_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Monteiro de Souza, como nomenclatura de praça pública.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_ordinaria_n_62_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_ordinaria_n_62_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Natalina dos Santos Moreira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_ordinaria_n_64_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_ordinaria_n_64_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Alceu Teixeira, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_ordinaria_no_65-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_ordinaria_no_65-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Reinaldo Pedroso de Araújo, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/projeto_de_lei_ordinaria_no_66-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/projeto_de_lei_ordinaria_no_66-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Timóteo Gobira Filho, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_ordinaria_no_67-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_ordinaria_no_67-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Octávio de Britto, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_ordinaria_no_68-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_ordinaria_no_68-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Mechia, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Valda de Carvalho Barros, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4105/projeto_de_lei_ordinaria_no_70-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4105/projeto_de_lei_ordinaria_no_70-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Apparecida Reis Antério, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4106/projeto_de_lei_ordinaria_no_71-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4106/projeto_de_lei_ordinaria_no_71-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Apparecida Cedaro Santana, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4107/projeto_de_lei_ordinaria_no_72-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4107/projeto_de_lei_ordinaria_no_72-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do programa CED – captura, esterilização e devolução de cães e gatos e dá outras providências.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4108/projeto_de_lei_ordinaria_no_73-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4108/projeto_de_lei_ordinaria_no_73-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Manoel Sarilho, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4117/projeto_de_lei_ordinaria_no_74-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4117/projeto_de_lei_ordinaria_no_74-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Catharina das Dores Dias, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4127/projetodeleiordinaria76de2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4127/projetodeleiordinaria76de2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Jair Silva como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_ordinaria_no_77-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_ordinaria_no_77-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE JOSÉ BATISTA DA SILVA, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4139/projeto_de_lei_ordinaria_no_78-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4139/projeto_de_lei_ordinaria_no_78-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE LUIZ GONZAGA DARIM MEDEIROS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4140/projeto_de_lei_ordinaria_no_79-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4140/projeto_de_lei_ordinaria_no_79-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE MARIA JOSÉ DA SILVA DOS SANTOS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4151/projeto_de_lei_ordinaria_no_80-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4151/projeto_de_lei_ordinaria_no_80-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento das pessoas portadoras de fibromialgia como deficientes e incluindo no rol de atendimentos prioritários no município.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4152/projeto_de_lei_ordinaria_no_81-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4152/projeto_de_lei_ordinaria_no_81-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Francisco Alves Mota, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/projeto_de_lei_ordinaria_no_82-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/projeto_de_lei_ordinaria_no_82-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de José Augusto de Carvalho, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_ordinaria_no_83-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_ordinaria_no_83-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Jose Elcio da Silva, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4161/projeto_de_lei_ordinaria_no_84-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4161/projeto_de_lei_ordinaria_no_84-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Cassimiro Batista Prates, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4173/projeto_de_lei_ordinaria_no_85-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4173/projeto_de_lei_ordinaria_no_85-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção do nome de Maria Helena Caconde, como nomenclatura de via pública.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4178/projeto_de_lei_ordinaria_no_86-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4178/projeto_de_lei_ordinaria_no_86-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Instituir a Comunicação Aumentativa e Alternativa (CAA) no atendimento administração pública direta e indireta do Município de Serrana.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>DISPÕES SOBRE DENOMINAÇÃO DE BEM PÚBLICO EM HOMENAGEM A "ANÉZIO DOS SANTOS".</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4200/projetodeleiordinaria87-2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DENOMINAÇÃO DE BEM PÚBLICO EM HOMENAGEM A "ANÉZIO DOS SANTOS".</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4204/projetodeleiordinaria88-2025.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE CARLOS JOSÉ FERREIRA DOS SANTOS, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4214/projetodeleiordinaria89-2025.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE BENEDITO RIBEIRO DE PAULA COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4215/projetoleiordinaria90-2025.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE WALTER TERÇARIOL COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/projeto_de_lei_ordinaria_executivo_no_1_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/projeto_de_lei_ordinaria_executivo_no_1_-_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A TÍTULO DE CONTRIBUIÇÃO A ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_ordinaria_2-2025_-_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_ordinaria_2-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR (Aldir Blanc).</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_lei_ordinaria_executivo_no_3_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_lei_ordinaria_executivo_no_3_-_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER CAMPANHA DE ESTÍMULO À ARRECADAÇÃO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA – IPTU e TARIFAS DE ÁGUA E ESGOTOS, MEDIANTE REALIZAÇÃO DE SORTEIOS DE PRÊMIOS, COMO MEIO DE AUXILIAR A FISCALIZAÇÃO E MELHORAR A ARRECADAÇÃO DE TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_04_fixa_valores_credito_pequeno_valor_-_rpv.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_04_fixa_valores_credito_pequeno_valor_-_rpv.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES PARA ESTABELECER AS OBRIGAÇÕES DE REQUISIÇÕES DE PEQUENO VALOR - RPV DA MUNICIPALIDADE, DISCIPLINANDO AS DISPOSIÇÕES PREVISTAS NO § 4º DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL E ARTIGO 87 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_ordinaria_executivo_no_5-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_ordinaria_executivo_no_5-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e suplementar.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_ordinaria_executivo_no_6-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_ordinaria_executivo_no_6-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Segurança Pública - FUMSEP e do Conselho Municipal De Segurança Pública – COMSEP.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/projeto_de_lei_07_pmpi_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/projeto_de_lei_07_pmpi_1.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal da Primeira Infância do Município de Serrana, estado de São Paulo.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_lei_ordinaria_executivo_no_8-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_lei_ordinaria_executivo_no_8-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Proteção e Defesa dos Direitos dos Animais, e fixa outras providências.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_ordinaria_executivo_no_9-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_ordinaria_executivo_no_9-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de servidores públicos entre órgãos da administração direta e indireta, dos Poderes Executivo e Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_lei_ordinaria_executivo_no_10-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_lei_ordinaria_executivo_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e suplementar (R$ 1.265.032,63 - ampliação da rede de distribuição de água do município de Serrana).</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/projeto_de_lei_ordinaria_executivo_no_11-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/projeto_de_lei_ordinaria_executivo_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e suplementar (R$ 6.500.000,00 - implantação de unidades habitacionais do MCMV FNHIS SUB 50).</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_lei_ordinaria_executivo_no_12-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_lei_ordinaria_executivo_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e suplementar (R$ 1.053.897,74 - Construção da Praça do Mirante, com recursos do Fundo Estatual de Defesa dos Interesses Difusos – FID).</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_lei_ordinaria_executivo_no_13-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_lei_ordinaria_executivo_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e suplementar. (R$ 12.402.193,12 - construção de uma escola de ensino fundamental I e II em tempo integral, com 13 (treze) salas padrão FNDE, no Bairro Santa Clara II).</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_lei_ordinaria_executivo_no_14-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_lei_ordinaria_executivo_no_14-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR (Zoonoses).</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/projeto_de_lei_ordinaria_executivo_no_15-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/projeto_de_lei_ordinaria_executivo_no_15-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR (atividade delegada no município de Serrana).</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/projetodeleiordinariaexecutivon16de2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/projetodeleiordinariaexecutivon16de2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTAR.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4038/projeto_de_lei_ordinaria_executivo_n17_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4038/projeto_de_lei_ordinaria_executivo_n17_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de área para fins que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4039/projeto_de_lei_ordinaria_executivo_no18_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4039/projeto_de_lei_ordinaria_executivo_no18_de_2025.pdf</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/projeto_de_lei_ordinaria_executivo_n_19_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/projeto_de_lei_ordinaria_executivo_n_19_de_2025.pdf</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_de_lei_ordinaria_executivo_n_20_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_de_lei_ordinaria_executivo_n_20_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4072/projeto_de_lei_21_-_ppa_-_2026_2029.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4072/projeto_de_lei_21_-_ppa_-_2026_2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Serrana para o quadriênio 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/projeto_de_lei_22_-_ldo_2026.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/projeto_de_lei_22_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/pl_23-2025_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/pl_23-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 774/99, visando a substituição de lotes alienados mediante dação em pagamento, à Antônio Carlos Urenha e Cia LTDA., e dá outras providências.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4111/pl_24-2025_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4111/pl_24-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 745, de 13 de maio de 1998, que autoriza o Poder Executivo a criar a Fundação Cultural de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4115/pl_25-2025_-_loa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4115/pl_25-2025_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERRANA PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4135/projetodeleiordinariaexecutivo26de2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4135/projetodeleiordinariaexecutivo26de2025.pdf</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4174/projeto_de_lei_ordinaria_executivo_no_27-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4174/projeto_de_lei_ordinaria_executivo_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2313/2025, que autoriza o Poder Executivo Municipal a promover campanha de estímulo à arrecadação, para excluir a adimplência das tarifas de água e esgotos, e dá outras providências.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_ordinaria_executivo_n_28-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_ordinaria_executivo_n_28-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4223/projeto_de_lei_ordinaria_executivo_n_29-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4223/projeto_de_lei_ordinaria_executivo_n_29-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e reparcelamento de débitos do município de Serrana com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do ato das Disposições Constitucionais transitórias - ADCT, com a redação conferida pela Emenda constitucional n° 136, de 9 de setembro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4224/projeto_de_lei_ordinaria_executivo_n_30-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4224/projeto_de_lei_ordinaria_executivo_n_30-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar bens móveis inservíveis do patrimônio municipal, através de licitação, na modalidade leilão, e dá outras providências.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4225/pl_31-2025_executivo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4225/pl_31-2025_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4226/projeto_de_lei_ordinaria_executivo_n_32-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4226/projeto_de_lei_ordinaria_executivo_n_32-2025.pdf</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4227/projeto_de_lei_ordinaria_executivo_n_33-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4227/projeto_de_lei_ordinaria_executivo_n_33-2025.pdf</t>
+  </si>
+  <si>
+    <t>4259</t>
+  </si>
+  <si>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4259/projeto_de_lei_34_regulamentacao_beneficios_eventuais_-.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO, CONCESSÃO E COFINANCIAMENTO DOS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA PÚBLICA MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_resolucao_no_1_-_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_resolucao_no_1_-_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º e o parágrafo único do artigo 2º da Resolução nº 03/2011, que estabelece gratificação aos servidores integrantes da Comissão de Licitação da Câmara Municipal de Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_resolucao_no_2-2025_1.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_resolucao_no_2-2025_1.pdf</t>
   </si>
   <si>
     <t>Institui a galeria Lilás no âmbito da Câmara Municipal de Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4219/projeto_de_resolucao_n3-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4219/projeto_de_resolucao_n3-2025.pdf</t>
   </si>
   <si>
     <t>Altera-se a Resolução nº 02/2014, que estabelece o Regimento Interno da Câmara Municipal de Serrana.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4220/projeto_de_resolucao_n4-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4220/projeto_de_resolucao_n4-2025.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores para Legislatura de 2029-2032.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3836/veto_n_1_de_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3836/veto_n_1_de_2025.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N° 17/2025 (Projeto de Lei 15/2025).</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/veto_n2_2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/veto_n2_2025.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 03/2025 (AUTÓGRAFO Nº 46/2025) - que acrescenta o artigo 26-A à Lei Complementar 528, de 23 de dezembro de 2020, para dispor sobre a conversão de férias em abono pecuniário no âmbito da Câmara Municipal de Serrana.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4084/veto_parcial_projeto_de_lei_50-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4084/veto_parcial_projeto_de_lei_50-2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 50/2025 (Autógrafo 63/2025).</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/veto_total_projeto_lei_43-2025_-_autografo_62_-_conceder_aparelho_medidor_glicose_digital_criancas_e_adolescente.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/veto_total_projeto_lei_43-2025_-_autografo_62_-_conceder_aparelho_medidor_glicose_digital_criancas_e_adolescente.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 43/2025 (AUTÓGRAFO Nº 62/2025), que dispõe sobre a autorização do Município a conceder às crianças e adolescentes diabéticos sensor e aparelho medidor de glicose digital.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/veto_n5-2025.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/veto_n5-2025.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 72/2025 (AUTÓGRAFO N° 88/2025), que dispõe sobre a instituição do Programa CED — Captura, Esterilização e Devolução de Cães e Gatos e dá outras providências.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4237/pl_21.2025_-_redacao_final_ppa_2026_-_2029_completo.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4237/pl_21.2025_-_redacao_final_ppa_2026_-_2029_completo.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Ordinária nº 21/2025 - Dispõe sobre o Plano Plurianual do município de Serrana para o quadriênio 2026/2029 e dá outras providências. Autoria: Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4235/pl_22.2025_-_redacao_final_ldo_2026_completa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4235/pl_22.2025_-_redacao_final_ldo_2026_completa.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Ordinária nº 22/2025 - Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2026 e dá outras providências. Autoria: Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4236/pl_25.2025_-_redacao_final_loa_2026_completa.pdf</t>
+    <t>http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4236/pl_25.2025_-_redacao_final_loa_2026_completa.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Ordinária nº 25/2025 - Estima a Receita e fixa a Despesa do Município de Serrana para o exercício de 2026 e dá outras providências. Autoria: Poder Executivo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6284,67 +6512,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/indicacao_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/indicacao_2-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3668/indicacao_3-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/indicacao_4-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/indicacao_6-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3754/indicacao_7-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_n.11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_n12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_n13_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_n15_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_n16_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4113/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4156/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4171/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/mocao_1-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/mocao_2-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/mocao_3-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/mocao_4-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/mocao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/mocao_6-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_no_7-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/mocao_de_aplausos_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/mocao_no_9-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3832/mocao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/mocao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3846/mocao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/mocao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/mocao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/mocao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/mocao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/mocao_de_aplausos_n.18-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/mocao_n.19-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/mocao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/mocao_de_aplausos_n21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/mocao_de_aplausos_n23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/mocao_de_aplausos_n25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/mocao_de_aplausos_n26_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/mocao_de_aplausos_n_27.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/mocao_de_aplausos_n28_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/mocao_n_29_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4021/mocao_n30_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_de_aplausos_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4057/mocao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/mocao_de_aplausos_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4066/mocao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/mocao_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/mocao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/mocao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4119/mocao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4130/mocao_n40_-_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4131/mocao_n41_-_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4141/mocao_de_aplausos_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4142/mocao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4155/mocao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4172/mocao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4177/mocao_de_aplausos_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4179/mocao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4180/mocao_de_aplausos_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4186/mocao_de_aplausos_n49-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_de_aplausos_n50-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4205/mocao_n51-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4206/mocao_n52-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4216/mocao_n53-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_1-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3661/requerimento_2-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3662/requerimento_3-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_4-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/requerimento_5-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3665/requerimento_6-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3666/requerimento_7-2025..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3667/requerimento_8-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_9-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_15-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_17-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_18-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_19-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/requerimento_20-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento_21-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_22-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_23-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/requerimento_24-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/requerimento_25-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/requerimento_26-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/requerimento_27-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_29-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_30-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_31-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/requerimento_32-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/requerimento_33-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_34-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_35-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_36-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_37-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_38-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/requerimento_39-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_40-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3720/requerimento_41-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_42-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_44-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3724/requerimento_45-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3725/requerimento_46-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_47-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_48-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_49-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/requerimento_50-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_51-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/requerimento_52-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/requerimento_53-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/requerimento_54-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_57-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/requerimento_58-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/requerimento_59-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/requerimento_60-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_61-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_62-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_63-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_64-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_65-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_66-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_67-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_68-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/requerimento_69-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_70-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/requerimento_71-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/requerimento_72-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/requerimento_76-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/requerimento_no_77_-_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/requerimento_no_78_-_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_79_-_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_80_-_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_81_-_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_82_-_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_83_-_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_84_-_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_85_-_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_86_-_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3788/requerimento_no_87_-_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3789/requerimento_no_88_-_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3790/requerimento_no_89_-_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3791/requerimento_no_90_-_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3792/requerimento_no_91_-_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/requerimento_no_92_-_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/requerimento_no_93_-_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/requerimento_no_94_-_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/requerimento_no_95_-_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/requerimento_no_96_-_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_no_97_-_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_no_98_-_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/requerimento_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/requerimento_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/requerimento_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/requerimento_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/requerimento_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/requerimento_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/requerimento_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/requerimento_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/requerimento_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/requerimento_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/requerimento_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/requerimento_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3833/requerimento_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3841/requerimento_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3842/requerimento_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3843/requerimento_no_121-2025v.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3844/requerimento_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3849/requerimento_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/requerimento_128-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/requerimento_129-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/requerimento_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/requerimento_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3867/requerimento_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/requerimento_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/requerimento_n.134-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/requerimento_n.135-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/requerimento_n.136-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_n.137-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_n.138-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_n.139-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_n.140-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_n.144-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_n.145-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3891/requerimento_n.146-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3892/requerimento_n.147-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/requerimento_n.148-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_n.149-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/requerimento_n.150-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_n.151-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_n.152-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_n.153-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_n.154-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_n.155-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3914/requerimento_n.156-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_n.157-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_160-2025_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_161-2025_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_162-2025_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3933/requerimento_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_no_169-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_no_171-2025_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_n172.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_n173.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3956/requerimento_n174.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3957/requerimrnto_n175.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/requerimento_n176.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_n177.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/requerimento_n178.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/requerimento_n179.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/requerimento_n180.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/requerimento_n182.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_n183.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3971/requerimento_n184.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_n185.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3973/requerimento_n186.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/requerimento_n188.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/requerimento_n189.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/requerimento_n190.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/requerimento_n_191.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_n192.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_193-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/requerimento_n_194__2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_n195_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/requerimento_n_196_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/requerimento_n197_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/requerimento_198-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/requerimento_n200_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_n201_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_n_203_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/requerimento_n204_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/requerimento_n206_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/requerimento_n208_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento__n209_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_n210_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4027/requeimento_n211_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/requerimento_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_217-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/requerimento_no_219-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/requerimento_no_220-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/requerimento_no_221-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/requerimento_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_no_223-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_no_224-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_no_225-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_no_226-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_no_227-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_no_228-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/requerimento_no_229-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_230-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_231-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/requerimento_no_232-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/requerimento_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/requerimento_no_234-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_no_235-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_236-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4095/requerimento_no_238-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4096/requerimento_no_239-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4097/requerimento_no_240-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4098/requerimento_no_241-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4099/requerimento_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4100/requerimento_no_243-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4101/requerimento_no_244-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_245-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_no_246-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_no_247-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_no_248-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_no_249-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_no_250-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_no_251-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_no_252-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_no_253-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4128/requerimento_n254_-_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4129/requerimento_n255_-_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_n256_-_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_n257_-_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_n258_-_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4143/requerimento_no_259-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4144/requerimento_no_260-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4145/requerimento_no_261-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4146/requerimento_no_262-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4147/requerimento_no_263-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4148/requerimento_no_264-2025_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4149/requerimento_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4150/requerimento_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_268-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_no_270-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_no_271-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4166/requerimento_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4167/requerimento_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4175/requerimento_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4176/requerimento_no_276-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4181/requerimento_no_277-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4183/requerimento_no_278-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4184/requerimento_no_279-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4185/requerimento_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4188/requerimento_n281-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_n282-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4192/requerimento_n284-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_n285-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4194/requerimento_n286-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4195/requerimento_n287-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4197/requerimento_n288-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimento_n290-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4202/requerimento_n291-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4203/requerimento_n292-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4208/requerimento_n293-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4209/requerimento_n294-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4210/requerimento_n295-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4212/requerimento_n297-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4213/requerimento_n298-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4221/requerimento_n300-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4222/requerimento_n301-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4228/requerimento_no_302-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4229/requerimento_no_303-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4230/requerimento_no_304-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4231/requerimento_no_305-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4232/requerimento_no_306-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4233/requerimento_no_307-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4234/requerimento_no_308-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_decreto_legislativo_n_1_-_2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_decreto_legislativo_n_2_-_2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_decreto_legislativo_no_5-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_decreto_legislativo_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_decreto_legislativo_no_7-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/projeto_de_decreto_legislativo_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_decreto_legislativo_no_9-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3827/pdl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3837/projeto_de_decreto_legislativo_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3839/projeto_de_decreto_legislativo_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_decreto_legislativo_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/projeto_de_decreto_legislativo_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3910/projeto_de_decreto_legislativo_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_decreto_legislativo_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/projeto_de_decreto_legislativo_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/projeto_de_decreto_legislativo_n18_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_decreto_legislativo_n20_2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/projeto_de_decreto_legislativo_n_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_decreto_legislativo_n_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_decreto_legislativo_n_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4126/projetodedecretolegislativo25de2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_decreto_legislativo_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de_decreto_legislativo_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4182/projeto_de_decreto_legislativo_n28-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_lei_complementar_no_1_-_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/projeto_de_lei_complementar_no_2_-_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/projeto_de_lei_complementar_n_3-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei_complementar_01_refis_2025_1.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/projeto_de_lei_complementar_executivo_no_2_-_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/projeto_de_lei_complementar_executivo_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_complementar_04-2025_-executivo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_lei_complementar_no_5-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_complementar_executivo_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_lei_complementar_executivo_no_7-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3934/plc_8-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/plc_9-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/plc_10_executivo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/projetodeleicomplementarexecutivon11de2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/projeto_de_lei_complementar_12-2025_-_executivo_substituicao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4110/plc_13-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4154/projeto_de_lei_complementar_executivo_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/plc_15-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4187/plc_16-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_complementar_17-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/pl_1-2025_-_cintia.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/pl_2-2025_-_cintia.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_lei_ordinaria_3-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/projeto_de_lei_ordinaria_4-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_ordinaria_5-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl_6-2025_-_cintia.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/pl_7-2025_-_cintia.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_ordinaria_no_8_-_2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/projeto_de_lei_ordinaria_no_10_-_2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_ordinaria_no_11_-_2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_ordinaria_n_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/projeto_de_lei_ordinaria_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3835/projeto_de_lei_ordinaria_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3848/projeto_de_lei_ordinaria_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/projeto_de_lei_ordinaria_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_lei_ordinaria_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/projeto_de_lei_ordinaria_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3893/projeto_de_lei_ordinaria_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_ordinaria_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_ordinaria_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/projeto_de_lei_ordinaria_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_ordinaria_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_ordinaria_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_ordinaria_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_ordinaria_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/projeto_de_lei_ordinaria_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_ordinaria_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_ordinaria_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/projeto_de_lei_ordinaria_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/projeto_de_lei_ordinaria_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_ordinaria_n43_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3975/projeto_de_lei_ordinaria_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3976/projeto_de_lei_ordinaria_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3977/projeto_de_lei_ordinaria_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/projeto_de_lei_ordinaria_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/projeto_de_lei_ordinaria_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/projeto_de_lei_ordinaria_n49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/projeto_de_lei_ordinaria_n50_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4024/projeto_de_lei_ordinaria_n51_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4025/projeto_de_lei_ordinaria_n52_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/projeto_de_lei_ordinaria_n_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/projeto_de_lei_ordinaria_n_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/projeto_de_lei_ordinaria_n_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/projeto_de_lei_ordinaria_n_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/projeto_de_lei_ordinaria_n_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/projeto_de_lei_ordinaria_n_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/projeto_de_lei_ordinaria_n_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_lei_ordinaria_n_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_ordinaria_n_62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_ordinaria_n_64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_ordinaria_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/projeto_de_lei_ordinaria_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_ordinaria_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_ordinaria_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4105/projeto_de_lei_ordinaria_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4106/projeto_de_lei_ordinaria_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4107/projeto_de_lei_ordinaria_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4108/projeto_de_lei_ordinaria_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4117/projeto_de_lei_ordinaria_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4127/projetodeleiordinaria76de2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_ordinaria_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4139/projeto_de_lei_ordinaria_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4140/projeto_de_lei_ordinaria_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4151/projeto_de_lei_ordinaria_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4152/projeto_de_lei_ordinaria_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/projeto_de_lei_ordinaria_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_ordinaria_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4161/projeto_de_lei_ordinaria_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4173/projeto_de_lei_ordinaria_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4178/projeto_de_lei_ordinaria_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/projeto_de_lei_ordinaria_executivo_no_1_-_2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_ordinaria_2-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_lei_ordinaria_executivo_no_3_-_2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_04_fixa_valores_credito_pequeno_valor_-_rpv.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_ordinaria_executivo_no_5-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_ordinaria_executivo_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/projeto_de_lei_07_pmpi_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_lei_ordinaria_executivo_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_ordinaria_executivo_no_9-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_lei_ordinaria_executivo_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/projeto_de_lei_ordinaria_executivo_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_lei_ordinaria_executivo_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_lei_ordinaria_executivo_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_lei_ordinaria_executivo_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/projeto_de_lei_ordinaria_executivo_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/projetodeleiordinariaexecutivon16de2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4038/projeto_de_lei_ordinaria_executivo_n17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4039/projeto_de_lei_ordinaria_executivo_no18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/projeto_de_lei_ordinaria_executivo_n_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_de_lei_ordinaria_executivo_n_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4072/projeto_de_lei_21_-_ppa_-_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/projeto_de_lei_22_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/pl_23-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4111/pl_24-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4115/pl_25-2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4135/projetodeleiordinariaexecutivo26de2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4174/projeto_de_lei_ordinaria_executivo_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_ordinaria_executivo_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4223/projeto_de_lei_ordinaria_executivo_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4224/projeto_de_lei_ordinaria_executivo_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4225/pl_31-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4226/projeto_de_lei_ordinaria_executivo_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4227/projeto_de_lei_ordinaria_executivo_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_resolucao_no_1_-_2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_resolucao_no_2-2025_1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4219/projeto_de_resolucao_n3-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4220/projeto_de_resolucao_n4-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3836/veto_n_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/veto_n2_2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4084/veto_parcial_projeto_de_lei_50-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/veto_total_projeto_lei_43-2025_-_autografo_62_-_conceder_aparelho_medidor_glicose_digital_criancas_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/veto_n5-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4237/pl_21.2025_-_redacao_final_ppa_2026_-_2029_completo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4235/pl_22.2025_-_redacao_final_ldo_2026_completa.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4236/pl_25.2025_-_redacao_final_loa_2026_completa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/indicacao_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/indicacao_2-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3668/indicacao_3-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/indicacao_4-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/indicacao_6-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3754/indicacao_7-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_n.11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_n12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_n13_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_n15_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_n16_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4113/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4156/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4171/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/mocao_1-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/mocao_2-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/mocao_3-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/mocao_4-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/mocao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/mocao_6-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_no_7-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/mocao_de_aplausos_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/mocao_no_9-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3832/mocao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/mocao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3846/mocao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/mocao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/mocao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/mocao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/mocao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/mocao_de_aplausos_n.18-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/mocao_n.19-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/mocao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/mocao_de_aplausos_n21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/mocao_de_aplausos_n23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/mocao_de_aplausos_n25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/mocao_de_aplausos_n26_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/mocao_de_aplausos_n_27.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/mocao_de_aplausos_n28_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/mocao_n_29_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4021/mocao_n30_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_de_aplausos_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4057/mocao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/mocao_de_aplausos_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4066/mocao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/mocao_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/mocao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/mocao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4119/mocao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4130/mocao_n40_-_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4131/mocao_n41_-_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4141/mocao_de_aplausos_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4142/mocao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4155/mocao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4172/mocao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4177/mocao_de_aplausos_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4179/mocao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4180/mocao_de_aplausos_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4186/mocao_de_aplausos_n49-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_de_aplausos_n50-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4205/mocao_n51-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4206/mocao_n52-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4216/mocao_n53-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_1-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3661/requerimento_2-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3662/requerimento_3-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_4-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/requerimento_5-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3665/requerimento_6-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3666/requerimento_7-2025..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3667/requerimento_8-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_9-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_15-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_17-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_18-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_19-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/requerimento_20-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/requerimento_21-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/requerimento_22-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/requerimento_23-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/requerimento_24-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/requerimento_25-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/requerimento_26-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/requerimento_27-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_29-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_30-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_31-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/requerimento_32-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/requerimento_33-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_34-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_35-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_36-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_37-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_38-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/requerimento_39-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_40-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3720/requerimento_41-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3721/requerimento_42-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3723/requerimento_44-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3724/requerimento_45-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3725/requerimento_46-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_47-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_48-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_49-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/requerimento_50-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_51-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/requerimento_52-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/requerimento_53-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/requerimento_54-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_57-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/requerimento_58-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/requerimento_59-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/requerimento_60-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_61-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_62-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_63-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_64-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_65-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_66-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_67-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_68-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/requerimento_69-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/requerimento_70-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/requerimento_71-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/requerimento_72-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/requerimento_76-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/requerimento_no_77_-_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/requerimento_no_78_-_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_79_-_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_80_-_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_81_-_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_82_-_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_83_-_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_84_-_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_85_-_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_86_-_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3788/requerimento_no_87_-_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3789/requerimento_no_88_-_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3790/requerimento_no_89_-_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3791/requerimento_no_90_-_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3792/requerimento_no_91_-_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/requerimento_no_92_-_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/requerimento_no_93_-_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/requerimento_no_94_-_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/requerimento_no_95_-_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/requerimento_no_96_-_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3801/requerimento_no_97_-_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_no_98_-_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/requerimento_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/requerimento_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/requerimento_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/requerimento_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/requerimento_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/requerimento_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/requerimento_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/requerimento_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/requerimento_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/requerimento_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/requerimento_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/requerimento_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3833/requerimento_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3841/requerimento_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3842/requerimento_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3843/requerimento_no_121-2025v.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3844/requerimento_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3849/requerimento_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/requerimento_128-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/requerimento_129-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/requerimento_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/requerimento_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3867/requerimento_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/requerimento_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/requerimento_n.134-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/requerimento_n.135-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/requerimento_n.136-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_n.137-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_n.138-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_n.139-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_n.140-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_n.144-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_n.145-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3891/requerimento_n.146-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3892/requerimento_n.147-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/requerimento_n.148-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_n.149-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/requerimento_n.150-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_n.151-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_n.152-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_n.153-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_n.154-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_n.155-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3914/requerimento_n.156-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_n.157-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_160-2025_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_161-2025_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_162-2025_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3933/requerimento_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_no_169-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_no_171-2025_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_n172.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_n173.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3956/requerimento_n174.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3957/requerimrnto_n175.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/requerimento_n176.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_n177.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/requerimento_n178.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/requerimento_n179.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/requerimento_n180.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/requerimento_n182.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_n183.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3971/requerimento_n184.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_n185.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3973/requerimento_n186.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/requerimento_n188.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/requerimento_n189.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/requerimento_n190.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/requerimento_n_191.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_n192.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_193-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/requerimento_n_194__2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_n195_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/requerimento_n_196_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/requerimento_n197_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/requerimento_198-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/requerimento_n200_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_n201_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_n_203_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/requerimento_n204_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/requerimento_n206_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/requerimento_n208_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento__n209_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_n210_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4027/requeimento_n211_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/requerimento_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_217-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/requerimento_no_219-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/requerimento_no_220-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/requerimento_no_221-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/requerimento_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_no_223-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_no_224-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_no_225-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_no_226-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_no_227-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_no_228-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/requerimento_no_229-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_230-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_231-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/requerimento_no_232-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/requerimento_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/requerimento_no_234-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_no_235-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_236-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4095/requerimento_no_238-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4096/requerimento_no_239-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4097/requerimento_no_240-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4098/requerimento_no_241-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4099/requerimento_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4100/requerimento_no_243-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4101/requerimento_no_244-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_245-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_no_246-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_no_247-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_no_248-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_no_249-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_no_250-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_no_251-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_no_252-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_no_253-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4128/requerimento_n254_-_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4129/requerimento_n255_-_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_n256_-_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_n257_-_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_n258_-_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4143/requerimento_no_259-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4144/requerimento_no_260-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4145/requerimento_no_261-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4146/requerimento_no_262-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4147/requerimento_no_263-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4148/requerimento_no_264-2025_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4149/requerimento_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4150/requerimento_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_268-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_no_270-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_no_271-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4166/requerimento_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4167/requerimento_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4175/requerimento_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4176/requerimento_no_276-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4181/requerimento_no_277-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4183/requerimento_no_278-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4184/requerimento_no_279-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4185/requerimento_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4188/requerimento_n281-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_n282-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4192/requerimento_n284-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_n285-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4194/requerimento_n286-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4195/requerimento_n287-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4197/requerimento_n288-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimento_n290-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4202/requerimento_n291-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4203/requerimento_n292-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4208/requerimento_n293-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4209/requerimento_n294-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4210/requerimento_n295-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4212/requerimento_n297-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4213/requerimento_n298-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4221/requerimento_n300-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4222/requerimento_n301-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4228/requerimento_no_302-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4229/requerimento_no_303-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4230/requerimento_no_304-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4231/requerimento_no_305-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4232/requerimento_no_306-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4233/requerimento_no_307-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4234/requerimento_no_308-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_decreto_legislativo_n_1_-_2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_decreto_legislativo_n_2_-_2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_decreto_legislativo_no_5-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_decreto_legislativo_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_decreto_legislativo_no_7-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/projeto_de_decreto_legislativo_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_decreto_legislativo_no_9-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3827/pdl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3837/projeto_de_decreto_legislativo_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3839/projeto_de_decreto_legislativo_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_decreto_legislativo_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/projeto_de_decreto_legislativo_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3910/projeto_de_decreto_legislativo_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_decreto_legislativo_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/projeto_de_decreto_legislativo_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/projeto_de_decreto_legislativo_n18_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_decreto_legislativo_n20_2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/projeto_de_decreto_legislativo_n_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_decreto_legislativo_n_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_decreto_legislativo_n_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4126/projetodedecretolegislativo25de2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_decreto_legislativo_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de_decreto_legislativo_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4182/projeto_de_decreto_legislativo_n28-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4196/projetodedecretolegislativo29-2025_1.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4207/projetodedecretolegislativo30-2025_1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4253/emenda_de_bancada_parlamentar_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4254/emenda_de_bancada_parlamentar_no_2-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4255/emenda_de_bancada_parlamentar_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4256/emenda_de_bancada_parlamentar_no_4-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4257/emenda_de_bancada_parlamentar_no_5-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4258/emenda_de_bancada_parlamentar_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4240/emenda_impositiva_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4241/emenda_impositiva_no_2-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4242/emenda_impositiva_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4243/emenda_impositiva_no_4-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4244/emenda_impositiva_5-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4245/emenda_impositiva_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4246/emenda_impositiva_no_7-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4247/emenda_impositiva_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4248/emenda_impositiva_no_9-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4249/emenda_impositiva_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4250/emenda_impositiva_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4251/emenda_impositiva_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4252/emenda_impositiva_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4263/projetoemendamodificadano01-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4264/projetoemendamodificadano02-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4265/emenda_modificativa_no_3-2025_-_pl_21-2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4266/emenda_modificativa_no_4-2025_-_pl_22-2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4267/emenda_modificativa_no_5-2025_-_pl_25-2025_loa.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_lei_complementar_no_1_-_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/projeto_de_lei_complementar_no_2_-_2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/projeto_de_lei_complementar_n_3-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_lei_complementar_01_refis_2025_1.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/projeto_de_lei_complementar_executivo_no_2_-_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/projeto_de_lei_complementar_executivo_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_complementar_04-2025_-executivo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_lei_complementar_no_5-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_complementar_executivo_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_lei_complementar_executivo_no_7-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3934/plc_8-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/plc_9-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/plc_10_executivo.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/projetodeleicomplementarexecutivon11de2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/projeto_de_lei_complementar_12-2025_-_executivo_substituicao.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4110/plc_13-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4154/projeto_de_lei_complementar_executivo_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/plc_15-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4187/plc_16-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_complementar_17-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/pl_1-2025_-_cintia.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/pl_2-2025_-_cintia.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_lei_ordinaria_3-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/projeto_de_lei_ordinaria_4-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_ordinaria_5-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl_6-2025_-_cintia.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/pl_7-2025_-_cintia.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_ordinaria_no_8_-_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/projeto_de_lei_ordinaria_no_10_-_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_ordinaria_no_11_-_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_ordinaria_n_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/projeto_de_lei_ordinaria_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3835/projeto_de_lei_ordinaria_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3848/projeto_de_lei_ordinaria_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/projeto_de_lei_ordinaria_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_lei_ordinaria_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/projeto_de_lei_ordinaria_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3893/projeto_de_lei_ordinaria_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_ordinaria_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_ordinaria_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/projeto_de_lei_ordinaria_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_ordinaria_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_ordinaria_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_ordinaria_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_ordinaria_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/projeto_de_lei_ordinaria_n_38-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_ordinaria_n_39-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_ordinaria_n_40-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/projeto_de_lei_ordinaria_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/projeto_de_lei_ordinaria_n_42-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_ordinaria_n43_2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3975/projeto_de_lei_ordinaria_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3976/projeto_de_lei_ordinaria_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3977/projeto_de_lei_ordinaria_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/projeto_de_lei_ordinaria_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/projeto_de_lei_ordinaria_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/projeto_de_lei_ordinaria_n49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/projeto_de_lei_ordinaria_n50_2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4024/projeto_de_lei_ordinaria_n51_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4025/projeto_de_lei_ordinaria_n52_2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/projeto_de_lei_ordinaria_n_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/projeto_de_lei_ordinaria_n_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/projeto_de_lei_ordinaria_n_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/projeto_de_lei_ordinaria_n_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/projeto_de_lei_ordinaria_n_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/projeto_de_lei_ordinaria_n_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/projeto_de_lei_ordinaria_n_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_lei_ordinaria_n_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_ordinaria_n_62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_ordinaria_n_64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_ordinaria_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/projeto_de_lei_ordinaria_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_ordinaria_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_ordinaria_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4105/projeto_de_lei_ordinaria_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4106/projeto_de_lei_ordinaria_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4107/projeto_de_lei_ordinaria_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4108/projeto_de_lei_ordinaria_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4117/projeto_de_lei_ordinaria_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4127/projetodeleiordinaria76de2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_ordinaria_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4139/projeto_de_lei_ordinaria_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4140/projeto_de_lei_ordinaria_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4151/projeto_de_lei_ordinaria_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4152/projeto_de_lei_ordinaria_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/projeto_de_lei_ordinaria_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_ordinaria_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4161/projeto_de_lei_ordinaria_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4173/projeto_de_lei_ordinaria_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4178/projeto_de_lei_ordinaria_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4200/projetodeleiordinaria87-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4204/projetodeleiordinaria88-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4214/projetodeleiordinaria89-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4215/projetoleiordinaria90-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/projeto_de_lei_ordinaria_executivo_no_1_-_2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_ordinaria_2-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_lei_ordinaria_executivo_no_3_-_2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_04_fixa_valores_credito_pequeno_valor_-_rpv.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_ordinaria_executivo_no_5-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_ordinaria_executivo_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/projeto_de_lei_07_pmpi_1.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_lei_ordinaria_executivo_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_ordinaria_executivo_no_9-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_lei_ordinaria_executivo_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/projeto_de_lei_ordinaria_executivo_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_lei_ordinaria_executivo_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_lei_ordinaria_executivo_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_lei_ordinaria_executivo_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/projeto_de_lei_ordinaria_executivo_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/projetodeleiordinariaexecutivon16de2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4038/projeto_de_lei_ordinaria_executivo_n17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4039/projeto_de_lei_ordinaria_executivo_no18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/projeto_de_lei_ordinaria_executivo_n_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_de_lei_ordinaria_executivo_n_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4072/projeto_de_lei_21_-_ppa_-_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/projeto_de_lei_22_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/pl_23-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4111/pl_24-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4115/pl_25-2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4135/projetodeleiordinariaexecutivo26de2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4174/projeto_de_lei_ordinaria_executivo_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_ordinaria_executivo_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4223/projeto_de_lei_ordinaria_executivo_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4224/projeto_de_lei_ordinaria_executivo_n_30-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4225/pl_31-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4226/projeto_de_lei_ordinaria_executivo_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4227/projeto_de_lei_ordinaria_executivo_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4259/projeto_de_lei_34_regulamentacao_beneficios_eventuais_-.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_resolucao_no_1_-_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_resolucao_no_2-2025_1.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4219/projeto_de_resolucao_n3-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4220/projeto_de_resolucao_n4-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3836/veto_n_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/veto_n2_2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4084/veto_parcial_projeto_de_lei_50-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/veto_total_projeto_lei_43-2025_-_autografo_62_-_conceder_aparelho_medidor_glicose_digital_criancas_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/veto_n5-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4237/pl_21.2025_-_redacao_final_ppa_2026_-_2029_completo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4235/pl_22.2025_-_redacao_final_ldo_2026_completa.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrana.sp.leg.br/media/sapl/public/materialegislativa/2025/4236/pl_25.2025_-_redacao_final_loa_2026_completa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H570"/>
+  <dimension ref="A1:H595"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="213" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -16986,4162 +17214,4806 @@
       </c>
       <c r="H411" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
         <v>1518</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>197</v>
       </c>
       <c r="D412" t="s">
         <v>1437</v>
       </c>
       <c r="E412" t="s">
         <v>1438</v>
       </c>
       <c r="F412" t="s">
         <v>105</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>70</v>
+        <v>1519</v>
       </c>
       <c r="H412" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>201</v>
       </c>
       <c r="D413" t="s">
         <v>1437</v>
       </c>
       <c r="E413" t="s">
         <v>1438</v>
       </c>
       <c r="F413" t="s">
         <v>48</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>70</v>
+        <v>1522</v>
       </c>
       <c r="H413" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>10</v>
       </c>
       <c r="D414" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="E414" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="F414" t="s">
         <v>149</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H414" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>10</v>
       </c>
       <c r="D415" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="E415" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="F415" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="H415" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>17</v>
       </c>
       <c r="D416" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="E416" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="F416" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
       <c r="G416" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H416" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>21</v>
       </c>
       <c r="D417" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="E417" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="F417" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="H417" t="s">
-        <v>1537</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D418" t="s">
-        <v>1539</v>
+        <v>1529</v>
       </c>
       <c r="E418" t="s">
-        <v>1540</v>
+        <v>1530</v>
       </c>
       <c r="F418" t="s">
         <v>1541</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>1542</v>
       </c>
       <c r="H418" t="s">
-        <v>1543</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>30</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F419" t="s">
         <v>1544</v>
-      </c>
-[...13 lines deleted...]
-        <v>1541</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="H419" t="s">
-        <v>1543</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
         <v>1546</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D420" t="s">
-        <v>1539</v>
+        <v>1529</v>
       </c>
       <c r="E420" t="s">
-        <v>1540</v>
+        <v>1530</v>
       </c>
       <c r="F420" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="H420" t="s">
-        <v>1548</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
         <v>1549</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D421" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E421" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F421" t="s">
-        <v>1541</v>
+        <v>165</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="H421" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D422" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E422" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F422" t="s">
-        <v>1541</v>
+        <v>253</v>
       </c>
       <c r="G422" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H422" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D423" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E423" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F423" t="s">
-        <v>1541</v>
+        <v>95</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="H423" t="s">
-        <v>1557</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
         <v>1558</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D424" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E424" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F424" t="s">
-        <v>1541</v>
+        <v>31</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="H424" t="s">
-        <v>1560</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>30</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F425" t="s">
+        <v>57</v>
+      </c>
+      <c r="G425" s="1" t="s">
         <v>1561</v>
       </c>
-      <c r="B425" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H425" t="s">
-        <v>1563</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1564</v>
+        <v>1562</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="D426" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E426" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F426" t="s">
-        <v>1541</v>
+        <v>48</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1565</v>
+        <v>1563</v>
       </c>
       <c r="H426" t="s">
-        <v>1566</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1567</v>
+        <v>1564</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D427" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E427" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F427" t="s">
-        <v>1541</v>
+        <v>74</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1568</v>
+        <v>1565</v>
       </c>
       <c r="H427" t="s">
-        <v>1569</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1570</v>
+        <v>1566</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="D428" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E428" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F428" t="s">
-        <v>1541</v>
+        <v>105</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1571</v>
+        <v>1567</v>
       </c>
       <c r="H428" t="s">
-        <v>1572</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1573</v>
+        <v>1568</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="D429" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E429" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F429" t="s">
-        <v>1541</v>
+        <v>149</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1574</v>
+        <v>1569</v>
       </c>
       <c r="H429" t="s">
-        <v>1575</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1576</v>
+        <v>1570</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D430" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E430" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F430" t="s">
-        <v>1541</v>
+        <v>13</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1577</v>
+        <v>1571</v>
       </c>
       <c r="H430" t="s">
-        <v>1578</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1579</v>
+        <v>1572</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="D431" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E431" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F431" t="s">
-        <v>1541</v>
+        <v>365</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1580</v>
+        <v>1573</v>
       </c>
       <c r="H431" t="s">
-        <v>1581</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1582</v>
+        <v>1574</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D432" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E432" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F432" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1583</v>
+        <v>1575</v>
       </c>
       <c r="H432" t="s">
-        <v>1584</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1585</v>
+        <v>1576</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D433" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E433" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="F433" t="s">
-        <v>1541</v>
+        <v>22</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1586</v>
+        <v>1577</v>
       </c>
       <c r="H433" t="s">
-        <v>1587</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1588</v>
+        <v>1578</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D434" t="s">
-        <v>1539</v>
+        <v>1579</v>
       </c>
       <c r="E434" t="s">
-        <v>1540</v>
-[...2 lines deleted...]
-        <v>1541</v>
+        <v>1580</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1589</v>
+        <v>1581</v>
       </c>
       <c r="H434" t="s">
-        <v>1587</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1590</v>
+        <v>1583</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D435" t="s">
-        <v>1591</v>
+        <v>1579</v>
       </c>
       <c r="E435" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>1580</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1593</v>
+        <v>1584</v>
       </c>
       <c r="H435" t="s">
-        <v>1594</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1595</v>
+        <v>1585</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D436" t="s">
-        <v>1591</v>
+        <v>1579</v>
       </c>
       <c r="E436" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="F436" t="s">
-        <v>253</v>
+        <v>1472</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1596</v>
+        <v>1586</v>
       </c>
       <c r="H436" t="s">
-        <v>1597</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1598</v>
+        <v>1588</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D437" t="s">
-        <v>1591</v>
+        <v>1579</v>
       </c>
       <c r="E437" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="F437" t="s">
-        <v>48</v>
+        <v>1472</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1599</v>
+        <v>1589</v>
       </c>
       <c r="H437" t="s">
-        <v>1600</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1601</v>
+        <v>1591</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D438" t="s">
-        <v>1591</v>
+        <v>1579</v>
       </c>
       <c r="E438" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G438" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="F438" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H438" t="s">
-        <v>1603</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1604</v>
+        <v>1594</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D439" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E439" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F439" t="s">
-        <v>365</v>
+        <v>1597</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1605</v>
+        <v>1598</v>
       </c>
       <c r="H439" t="s">
-        <v>1606</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1607</v>
+        <v>1600</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D440" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E440" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F440" t="s">
-        <v>253</v>
+        <v>1597</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1608</v>
+        <v>1601</v>
       </c>
       <c r="H440" t="s">
-        <v>1609</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1610</v>
+        <v>1603</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D441" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E441" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F441" t="s">
-        <v>253</v>
+        <v>1597</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1611</v>
+        <v>1604</v>
       </c>
       <c r="H441" t="s">
-        <v>1612</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1613</v>
+        <v>1606</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D442" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E442" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F442" t="s">
-        <v>175</v>
+        <v>1609</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1614</v>
+        <v>1610</v>
       </c>
       <c r="H442" t="s">
-        <v>1615</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1616</v>
+        <v>1612</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="D443" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E443" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F443" t="s">
-        <v>149</v>
+        <v>1609</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>70</v>
+        <v>1613</v>
       </c>
       <c r="H443" t="s">
-        <v>71</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1617</v>
+        <v>1614</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="D444" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E444" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F444" t="s">
-        <v>74</v>
+        <v>1609</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1618</v>
+        <v>1615</v>
       </c>
       <c r="H444" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1620</v>
+        <v>1617</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="D445" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E445" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F445" t="s">
-        <v>48</v>
+        <v>1609</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1621</v>
+        <v>1618</v>
       </c>
       <c r="H445" t="s">
-        <v>1622</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1623</v>
+        <v>1620</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D446" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E446" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F446" t="s">
-        <v>365</v>
+        <v>1609</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>70</v>
+        <v>1621</v>
       </c>
       <c r="H446" t="s">
-        <v>71</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>35</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G447" s="1" t="s">
         <v>1624</v>
       </c>
-      <c r="B447" t="s">
-[...14 lines deleted...]
-      <c r="G447" s="1" t="s">
+      <c r="H447" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>39</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G448" s="1" t="s">
         <v>1627</v>
       </c>
-      <c r="B448" t="s">
-[...14 lines deleted...]
-      <c r="G448" s="1" t="s">
+      <c r="H448" t="s">
         <v>1628</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>43</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G449" s="1" t="s">
         <v>1630</v>
       </c>
-      <c r="B449" t="s">
-[...14 lines deleted...]
-      <c r="G449" s="1" t="s">
+      <c r="H449" t="s">
         <v>1631</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>47</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G450" s="1" t="s">
         <v>1633</v>
       </c>
-      <c r="B450" t="s">
-[...14 lines deleted...]
-      <c r="G450" s="1" t="s">
+      <c r="H450" t="s">
         <v>1634</v>
-      </c>
-[...1 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>52</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G451" s="1" t="s">
         <v>1636</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H451" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
         <v>1638</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="D452" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E452" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F452" t="s">
-        <v>22</v>
+        <v>1609</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="H452" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
         <v>1641</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="D453" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E453" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F453" t="s">
-        <v>365</v>
+        <v>1609</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>70</v>
+        <v>1642</v>
       </c>
       <c r="H453" t="s">
-        <v>71</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="D454" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E454" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F454" t="s">
-        <v>149</v>
+        <v>1609</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="H454" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="D455" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E455" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F455" t="s">
-        <v>48</v>
+        <v>1609</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="H455" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>172</v>
+        <v>73</v>
       </c>
       <c r="D456" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E456" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F456" t="s">
-        <v>74</v>
+        <v>1609</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="H456" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>174</v>
+        <v>78</v>
       </c>
       <c r="D457" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E457" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F457" t="s">
-        <v>175</v>
+        <v>1609</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="H457" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
       <c r="D458" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="E458" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="F458" t="s">
-        <v>175</v>
+        <v>1609</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>70</v>
+        <v>1657</v>
       </c>
       <c r="H458" t="s">
-        <v>71</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="D459" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E459" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F459" t="s">
-        <v>175</v>
+        <v>253</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>70</v>
+        <v>1662</v>
       </c>
       <c r="H459" t="s">
-        <v>71</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1656</v>
+        <v>1664</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="D460" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E460" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F460" t="s">
-        <v>95</v>
+        <v>253</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1657</v>
+        <v>1665</v>
       </c>
       <c r="H460" t="s">
-        <v>1658</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1659</v>
+        <v>1667</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>189</v>
+        <v>21</v>
       </c>
       <c r="D461" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E461" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F461" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1660</v>
+        <v>1668</v>
       </c>
       <c r="H461" t="s">
-        <v>1661</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1662</v>
+        <v>1670</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>193</v>
+        <v>26</v>
       </c>
       <c r="D462" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E462" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F462" t="s">
         <v>22</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1663</v>
+        <v>1671</v>
       </c>
       <c r="H462" t="s">
-        <v>1664</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1665</v>
+        <v>1673</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>197</v>
+        <v>30</v>
       </c>
       <c r="D463" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E463" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F463" t="s">
-        <v>22</v>
+        <v>365</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1666</v>
+        <v>1674</v>
       </c>
       <c r="H463" t="s">
-        <v>1667</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1668</v>
+        <v>1676</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>201</v>
+        <v>35</v>
       </c>
       <c r="D464" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E464" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F464" t="s">
-        <v>175</v>
+        <v>253</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1669</v>
+        <v>1677</v>
       </c>
       <c r="H464" t="s">
-        <v>1670</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1671</v>
+        <v>1679</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>205</v>
+        <v>39</v>
       </c>
       <c r="D465" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E465" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F465" t="s">
-        <v>175</v>
+        <v>253</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="H465" t="s">
-        <v>1673</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1674</v>
+        <v>1682</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>209</v>
+        <v>43</v>
       </c>
       <c r="D466" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E466" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F466" t="s">
         <v>175</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>70</v>
+        <v>1683</v>
       </c>
       <c r="H466" t="s">
-        <v>71</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1675</v>
+        <v>1685</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="D467" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E467" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F467" t="s">
-        <v>175</v>
+        <v>149</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H467" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1676</v>
+        <v>1686</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>217</v>
+        <v>52</v>
       </c>
       <c r="D468" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E468" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F468" t="s">
-        <v>175</v>
+        <v>74</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>70</v>
+        <v>1687</v>
       </c>
       <c r="H468" t="s">
-        <v>71</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1677</v>
+        <v>1689</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>221</v>
+        <v>56</v>
       </c>
       <c r="D469" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E469" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F469" t="s">
-        <v>149</v>
+        <v>48</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1678</v>
+        <v>1690</v>
       </c>
       <c r="H469" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>225</v>
+        <v>61</v>
       </c>
       <c r="D470" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E470" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F470" t="s">
         <v>365</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1681</v>
+        <v>70</v>
       </c>
       <c r="H470" t="s">
-        <v>1682</v>
+        <v>71</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1683</v>
+        <v>1693</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>229</v>
+        <v>65</v>
       </c>
       <c r="D471" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E471" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F471" t="s">
-        <v>175</v>
+        <v>365</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1684</v>
+        <v>1694</v>
       </c>
       <c r="H471" t="s">
-        <v>1685</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1686</v>
+        <v>1696</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>233</v>
+        <v>69</v>
       </c>
       <c r="D472" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E472" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F472" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1687</v>
+        <v>1697</v>
       </c>
       <c r="H472" t="s">
-        <v>1688</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1689</v>
+        <v>1699</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>236</v>
+        <v>73</v>
       </c>
       <c r="D473" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E473" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F473" t="s">
-        <v>175</v>
+        <v>253</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1690</v>
+        <v>1700</v>
       </c>
       <c r="H473" t="s">
-        <v>1691</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1692</v>
+        <v>1702</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>240</v>
+        <v>78</v>
       </c>
       <c r="D474" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E474" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F474" t="s">
-        <v>175</v>
+        <v>253</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1693</v>
+        <v>1703</v>
       </c>
       <c r="H474" t="s">
-        <v>1694</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1695</v>
+        <v>1705</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>244</v>
+        <v>82</v>
       </c>
       <c r="D475" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E475" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F475" t="s">
-        <v>175</v>
+        <v>365</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1696</v>
+        <v>70</v>
       </c>
       <c r="H475" t="s">
-        <v>1697</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1698</v>
+        <v>1707</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>248</v>
+        <v>86</v>
       </c>
       <c r="D476" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E476" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F476" t="s">
         <v>22</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1699</v>
+        <v>1708</v>
       </c>
       <c r="H476" t="s">
-        <v>1700</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1701</v>
+        <v>1710</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>252</v>
+        <v>90</v>
       </c>
       <c r="D477" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E477" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F477" t="s">
-        <v>13</v>
+        <v>365</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1702</v>
+        <v>70</v>
       </c>
       <c r="H477" t="s">
-        <v>1703</v>
+        <v>71</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1704</v>
+        <v>1711</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>257</v>
+        <v>94</v>
       </c>
       <c r="D478" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E478" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F478" t="s">
-        <v>175</v>
+        <v>149</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1705</v>
+        <v>1712</v>
       </c>
       <c r="H478" t="s">
-        <v>1706</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1707</v>
+        <v>1714</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>261</v>
+        <v>99</v>
       </c>
       <c r="D479" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E479" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F479" t="s">
-        <v>175</v>
+        <v>48</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1708</v>
+        <v>1715</v>
       </c>
       <c r="H479" t="s">
-        <v>1709</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1710</v>
+        <v>1717</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>265</v>
+        <v>172</v>
       </c>
       <c r="D480" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E480" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F480" t="s">
-        <v>175</v>
+        <v>74</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1711</v>
+        <v>1718</v>
       </c>
       <c r="H480" t="s">
-        <v>1712</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1713</v>
+        <v>1720</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>269</v>
+        <v>174</v>
       </c>
       <c r="D481" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E481" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F481" t="s">
         <v>175</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
       <c r="H481" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>273</v>
+        <v>179</v>
       </c>
       <c r="D482" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E482" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F482" t="s">
         <v>175</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1717</v>
+        <v>70</v>
       </c>
       <c r="H482" t="s">
-        <v>1718</v>
+        <v>71</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>277</v>
+        <v>181</v>
       </c>
       <c r="D483" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E483" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F483" t="s">
         <v>175</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1720</v>
+        <v>70</v>
       </c>
       <c r="H483" t="s">
-        <v>1721</v>
+        <v>71</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>281</v>
+        <v>185</v>
       </c>
       <c r="D484" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E484" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F484" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="H484" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>285</v>
+        <v>189</v>
       </c>
       <c r="D485" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E485" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F485" t="s">
-        <v>175</v>
+        <v>22</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="H485" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>289</v>
+        <v>193</v>
       </c>
       <c r="D486" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E486" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F486" t="s">
-        <v>175</v>
+        <v>22</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="H486" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>293</v>
+        <v>197</v>
       </c>
       <c r="D487" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E487" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F487" t="s">
-        <v>175</v>
+        <v>22</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
       <c r="H487" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>458</v>
+        <v>201</v>
       </c>
       <c r="D488" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E488" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F488" t="s">
         <v>175</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="H488" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>462</v>
+        <v>205</v>
       </c>
       <c r="D489" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E489" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F489" t="s">
         <v>175</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="H489" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>466</v>
+        <v>209</v>
       </c>
       <c r="D490" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E490" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F490" t="s">
-        <v>1529</v>
+        <v>175</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H490" t="s">
-        <v>1741</v>
+        <v>71</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>470</v>
+        <v>213</v>
       </c>
       <c r="D491" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E491" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F491" t="s">
-        <v>31</v>
+        <v>175</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1743</v>
+        <v>70</v>
       </c>
       <c r="H491" t="s">
-        <v>1744</v>
+        <v>71</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
         <v>1745</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>475</v>
+        <v>217</v>
       </c>
       <c r="D492" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E492" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F492" t="s">
         <v>175</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1746</v>
+        <v>70</v>
       </c>
       <c r="H492" t="s">
-        <v>1747</v>
+        <v>71</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>221</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F493" t="s">
+        <v>149</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H493" t="s">
         <v>1748</v>
-      </c>
-[...19 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>225</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F494" t="s">
+        <v>365</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H494" t="s">
         <v>1751</v>
-      </c>
-[...19 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>229</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F495" t="s">
+        <v>175</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H495" t="s">
         <v>1754</v>
-      </c>
-[...19 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>233</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F496" t="s">
+        <v>13</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H496" t="s">
         <v>1757</v>
-      </c>
-[...19 lines deleted...]
-        <v>1759</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>236</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F497" t="s">
+        <v>175</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H497" t="s">
         <v>1760</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
         <v>1761</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>499</v>
+        <v>240</v>
       </c>
       <c r="D498" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E498" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F498" t="s">
-        <v>95</v>
+        <v>175</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="H498" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
         <v>1764</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>503</v>
+        <v>244</v>
       </c>
       <c r="D499" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E499" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F499" t="s">
         <v>175</v>
       </c>
       <c r="G499" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="H499" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
         <v>1767</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>507</v>
+        <v>248</v>
       </c>
       <c r="D500" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E500" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F500" t="s">
-        <v>175</v>
+        <v>22</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="H500" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
         <v>1770</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>511</v>
+        <v>252</v>
       </c>
       <c r="D501" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E501" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F501" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="H501" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
         <v>1773</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>515</v>
+        <v>257</v>
       </c>
       <c r="D502" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E502" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F502" t="s">
-        <v>22</v>
+        <v>175</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="H502" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
         <v>1776</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>519</v>
+        <v>261</v>
       </c>
       <c r="D503" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E503" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F503" t="s">
         <v>175</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>70</v>
+        <v>1777</v>
       </c>
       <c r="H503" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>523</v>
+        <v>265</v>
       </c>
       <c r="D504" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E504" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F504" t="s">
         <v>175</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="H504" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>527</v>
+        <v>269</v>
       </c>
       <c r="D505" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E505" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F505" t="s">
         <v>175</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="H505" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>531</v>
+        <v>273</v>
       </c>
       <c r="D506" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E506" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F506" t="s">
-        <v>365</v>
+        <v>175</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="H506" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>535</v>
+        <v>277</v>
       </c>
       <c r="D507" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E507" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F507" t="s">
-        <v>31</v>
+        <v>175</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="H507" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>537</v>
+        <v>281</v>
       </c>
       <c r="D508" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E508" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F508" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="H508" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>539</v>
+        <v>285</v>
       </c>
       <c r="D509" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E509" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F509" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>70</v>
+        <v>1795</v>
       </c>
       <c r="H509" t="s">
-        <v>71</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>541</v>
+        <v>289</v>
       </c>
       <c r="D510" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E510" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F510" t="s">
-        <v>365</v>
+        <v>175</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="H510" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>545</v>
+        <v>293</v>
       </c>
       <c r="D511" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E511" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F511" t="s">
         <v>175</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="H511" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>549</v>
+        <v>458</v>
       </c>
       <c r="D512" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E512" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F512" t="s">
         <v>175</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="H512" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>553</v>
+        <v>462</v>
       </c>
       <c r="D513" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E513" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F513" t="s">
         <v>175</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="H513" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>557</v>
+        <v>466</v>
       </c>
       <c r="D514" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E514" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F514" t="s">
-        <v>13</v>
+        <v>1597</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1807</v>
+        <v>70</v>
       </c>
       <c r="H514" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>561</v>
+        <v>470</v>
       </c>
       <c r="D515" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E515" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F515" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="H515" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>565</v>
+        <v>475</v>
       </c>
       <c r="D516" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E516" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F516" t="s">
         <v>175</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="H516" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>569</v>
+        <v>479</v>
       </c>
       <c r="D517" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E517" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F517" t="s">
         <v>175</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="H517" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>573</v>
+        <v>483</v>
       </c>
       <c r="D518" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E518" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F518" t="s">
         <v>175</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="H518" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>577</v>
+        <v>487</v>
       </c>
       <c r="D519" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E519" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F519" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="H519" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>581</v>
+        <v>491</v>
       </c>
       <c r="D520" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E520" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F520" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="H520" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>585</v>
+        <v>495</v>
       </c>
       <c r="D521" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E521" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F521" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G521" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H521" t="s">
-        <v>1828</v>
+        <v>71</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>589</v>
+        <v>499</v>
       </c>
       <c r="D522" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E522" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F522" t="s">
         <v>95</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>70</v>
+        <v>1831</v>
       </c>
       <c r="H522" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>593</v>
+        <v>503</v>
       </c>
       <c r="D523" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E523" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F523" t="s">
         <v>175</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>70</v>
+        <v>1834</v>
       </c>
       <c r="H523" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>597</v>
+        <v>507</v>
       </c>
       <c r="D524" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E524" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F524" t="s">
         <v>175</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>70</v>
+        <v>1837</v>
       </c>
       <c r="H524" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>601</v>
+        <v>511</v>
       </c>
       <c r="D525" t="s">
-        <v>1591</v>
+        <v>1660</v>
       </c>
       <c r="E525" t="s">
-        <v>1592</v>
+        <v>1661</v>
       </c>
       <c r="F525" t="s">
-        <v>48</v>
+        <v>175</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>70</v>
+        <v>1840</v>
       </c>
       <c r="H525" t="s">
-        <v>71</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>10</v>
+        <v>515</v>
       </c>
       <c r="D526" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E526" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F526" t="s">
-        <v>1541</v>
+        <v>22</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1839</v>
+        <v>1843</v>
       </c>
       <c r="H526" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1841</v>
+        <v>1845</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>17</v>
+        <v>519</v>
       </c>
       <c r="D527" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E527" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F527" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1842</v>
+        <v>70</v>
       </c>
       <c r="H527" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>21</v>
+        <v>523</v>
       </c>
       <c r="D528" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E528" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F528" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="H528" t="s">
-        <v>1846</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>26</v>
+        <v>527</v>
       </c>
       <c r="D529" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E529" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F529" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
       <c r="H529" t="s">
-        <v>1849</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>30</v>
+        <v>531</v>
       </c>
       <c r="D530" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E530" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F530" t="s">
-        <v>1541</v>
+        <v>365</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
       <c r="H530" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1853</v>
+        <v>1856</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>35</v>
+        <v>535</v>
       </c>
       <c r="D531" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E531" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F531" t="s">
-        <v>1541</v>
+        <v>31</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="H531" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>39</v>
+        <v>537</v>
       </c>
       <c r="D532" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E532" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F532" t="s">
-        <v>1541</v>
+        <v>22</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="H532" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>43</v>
+        <v>539</v>
       </c>
       <c r="D533" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E533" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F533" t="s">
-        <v>1541</v>
+        <v>13</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1860</v>
+        <v>70</v>
       </c>
       <c r="H533" t="s">
-        <v>1861</v>
+        <v>71</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>47</v>
+        <v>541</v>
       </c>
       <c r="D534" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E534" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F534" t="s">
-        <v>1541</v>
+        <v>365</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="H534" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>52</v>
+        <v>545</v>
       </c>
       <c r="D535" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E535" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F535" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="H535" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>56</v>
+        <v>549</v>
       </c>
       <c r="D536" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E536" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F536" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="H536" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>61</v>
+        <v>553</v>
       </c>
       <c r="D537" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E537" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F537" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="H537" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>65</v>
+        <v>557</v>
       </c>
       <c r="D538" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E538" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F538" t="s">
-        <v>1541</v>
+        <v>13</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="H538" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>69</v>
+        <v>561</v>
       </c>
       <c r="D539" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E539" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F539" t="s">
-        <v>1541</v>
+        <v>48</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="H539" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>73</v>
+        <v>565</v>
       </c>
       <c r="D540" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E540" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F540" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="H540" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>78</v>
+        <v>569</v>
       </c>
       <c r="D541" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E541" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F541" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="H541" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>82</v>
+        <v>573</v>
       </c>
       <c r="D542" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E542" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F542" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="H542" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>86</v>
+        <v>577</v>
       </c>
       <c r="D543" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E543" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F543" t="s">
-        <v>1541</v>
+        <v>95</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="H543" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>90</v>
+        <v>581</v>
       </c>
       <c r="D544" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E544" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F544" t="s">
-        <v>1541</v>
+        <v>74</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="H544" t="s">
-        <v>1888</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1893</v>
+        <v>1896</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>94</v>
+        <v>585</v>
       </c>
       <c r="D545" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E545" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F545" t="s">
-        <v>1541</v>
+        <v>74</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1894</v>
+        <v>1897</v>
       </c>
       <c r="H545" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>99</v>
+        <v>589</v>
       </c>
       <c r="D546" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E546" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F546" t="s">
-        <v>1541</v>
+        <v>95</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1897</v>
+        <v>1900</v>
       </c>
       <c r="H546" t="s">
-        <v>1898</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1899</v>
+        <v>1902</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>172</v>
+        <v>593</v>
       </c>
       <c r="D547" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E547" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F547" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1900</v>
+        <v>1903</v>
       </c>
       <c r="H547" t="s">
-        <v>1901</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1902</v>
+        <v>1905</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>174</v>
+        <v>597</v>
       </c>
       <c r="D548" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E548" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F548" t="s">
-        <v>1541</v>
+        <v>175</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="H548" t="s">
-        <v>1904</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>179</v>
+        <v>601</v>
       </c>
       <c r="D549" t="s">
-        <v>1837</v>
+        <v>1660</v>
       </c>
       <c r="E549" t="s">
-        <v>1838</v>
+        <v>1661</v>
       </c>
       <c r="F549" t="s">
-        <v>1541</v>
+        <v>48</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1906</v>
+        <v>70</v>
       </c>
       <c r="H549" t="s">
-        <v>1907</v>
+        <v>71</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="D550" t="s">
-        <v>1837</v>
+        <v>1910</v>
       </c>
       <c r="E550" t="s">
-        <v>1838</v>
+        <v>1911</v>
       </c>
       <c r="F550" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="H550" t="s">
-        <v>1910</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>17</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E551" t="s">
         <v>1911</v>
       </c>
-      <c r="B551" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F551" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="H551" t="s">
-        <v>1895</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>189</v>
+        <v>21</v>
       </c>
       <c r="D552" t="s">
-        <v>1837</v>
+        <v>1910</v>
       </c>
       <c r="E552" t="s">
-        <v>1838</v>
+        <v>1911</v>
       </c>
       <c r="F552" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="H552" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>193</v>
+        <v>26</v>
       </c>
       <c r="D553" t="s">
-        <v>1837</v>
+        <v>1910</v>
       </c>
       <c r="E553" t="s">
-        <v>1838</v>
+        <v>1911</v>
       </c>
       <c r="F553" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="H553" t="s">
-        <v>1918</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>197</v>
+        <v>30</v>
       </c>
       <c r="D554" t="s">
-        <v>1837</v>
+        <v>1910</v>
       </c>
       <c r="E554" t="s">
-        <v>1838</v>
+        <v>1911</v>
       </c>
       <c r="F554" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="H554" t="s">
-        <v>1921</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>201</v>
+        <v>35</v>
       </c>
       <c r="D555" t="s">
-        <v>1837</v>
+        <v>1910</v>
       </c>
       <c r="E555" t="s">
-        <v>1838</v>
+        <v>1911</v>
       </c>
       <c r="F555" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="H555" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>205</v>
+        <v>39</v>
       </c>
       <c r="D556" t="s">
-        <v>1837</v>
+        <v>1910</v>
       </c>
       <c r="E556" t="s">
-        <v>1838</v>
+        <v>1911</v>
       </c>
       <c r="F556" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1926</v>
+        <v>1930</v>
       </c>
       <c r="H556" t="s">
-        <v>1927</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>209</v>
+        <v>43</v>
       </c>
       <c r="D557" t="s">
-        <v>1837</v>
+        <v>1910</v>
       </c>
       <c r="E557" t="s">
-        <v>1838</v>
+        <v>1911</v>
       </c>
       <c r="F557" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1929</v>
+        <v>1933</v>
       </c>
       <c r="H557" t="s">
-        <v>1895</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="D558" t="s">
-        <v>1837</v>
+        <v>1910</v>
       </c>
       <c r="E558" t="s">
-        <v>1838</v>
+        <v>1911</v>
       </c>
       <c r="F558" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="H558" t="s">
-        <v>1895</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1932</v>
+        <v>1938</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D559" t="s">
-        <v>1933</v>
+        <v>1910</v>
       </c>
       <c r="E559" t="s">
-        <v>1934</v>
+        <v>1911</v>
       </c>
       <c r="F559" t="s">
-        <v>1529</v>
+        <v>1609</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1935</v>
+        <v>1939</v>
       </c>
       <c r="H559" t="s">
-        <v>1936</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1937</v>
+        <v>1941</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D560" t="s">
-        <v>1933</v>
+        <v>1910</v>
       </c>
       <c r="E560" t="s">
-        <v>1934</v>
+        <v>1911</v>
       </c>
       <c r="F560" t="s">
-        <v>1529</v>
+        <v>1609</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="H560" t="s">
-        <v>1939</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D561" t="s">
-        <v>1933</v>
+        <v>1910</v>
       </c>
       <c r="E561" t="s">
-        <v>1934</v>
+        <v>1911</v>
       </c>
       <c r="F561" t="s">
-        <v>1529</v>
+        <v>1609</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="H561" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="D562" t="s">
-        <v>1933</v>
+        <v>1910</v>
       </c>
       <c r="E562" t="s">
-        <v>1934</v>
+        <v>1911</v>
       </c>
       <c r="F562" t="s">
-        <v>1529</v>
+        <v>1609</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="H562" t="s">
-        <v>1945</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D563" t="s">
-        <v>1947</v>
+        <v>1910</v>
       </c>
       <c r="E563" t="s">
-        <v>1948</v>
+        <v>1911</v>
       </c>
       <c r="F563" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="H563" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="D564" t="s">
-        <v>1947</v>
+        <v>1910</v>
       </c>
       <c r="E564" t="s">
-        <v>1948</v>
+        <v>1911</v>
       </c>
       <c r="F564" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="H564" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="D565" t="s">
-        <v>1947</v>
+        <v>1910</v>
       </c>
       <c r="E565" t="s">
-        <v>1948</v>
+        <v>1911</v>
       </c>
       <c r="F565" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="H565" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="D566" t="s">
-        <v>1947</v>
+        <v>1910</v>
       </c>
       <c r="E566" t="s">
-        <v>1948</v>
+        <v>1911</v>
       </c>
       <c r="F566" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="H566" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="D567" t="s">
-        <v>1947</v>
+        <v>1910</v>
       </c>
       <c r="E567" t="s">
-        <v>1948</v>
+        <v>1911</v>
       </c>
       <c r="F567" t="s">
-        <v>1541</v>
+        <v>1609</v>
       </c>
       <c r="G567" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H567" t="s">
         <v>1961</v>
-      </c>
-[...1 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D568" t="s">
-        <v>1964</v>
+        <v>1910</v>
       </c>
       <c r="E568" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G568" s="1" t="s">
         <v>1965</v>
       </c>
-      <c r="F568" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H568" t="s">
-        <v>1967</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>94</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F569" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="H569" t="s">
         <v>1968</v>
-      </c>
-[...19 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>99</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H570" t="s">
         <v>1971</v>
       </c>
-      <c r="B570" t="s">
-[...2 lines deleted...]
-      <c r="C570" t="s">
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>172</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>174</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F572" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>179</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>181</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F574" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H574" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>185</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F575" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>189</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F576" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>193</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>197</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>201</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>205</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>209</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>213</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H582" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>217</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>10</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>17</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
         <v>21</v>
       </c>
-      <c r="D570" t="s">
-[...5 lines deleted...]
-      <c r="F570" t="s">
+      <c r="D586" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>26</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>10</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>17</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>21</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>26</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F591" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>30</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>10</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F593" t="s">
         <v>1472</v>
       </c>
-      <c r="G570" s="1" t="s">
-[...3 lines deleted...]
-        <v>1973</v>
+      <c r="G593" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>17</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>21</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F595" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2049</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21671,50 +22543,75 @@
     <hyperlink ref="G546" r:id="rId545"/>
     <hyperlink ref="G547" r:id="rId546"/>
     <hyperlink ref="G548" r:id="rId547"/>
     <hyperlink ref="G549" r:id="rId548"/>
     <hyperlink ref="G550" r:id="rId549"/>
     <hyperlink ref="G551" r:id="rId550"/>
     <hyperlink ref="G552" r:id="rId551"/>
     <hyperlink ref="G553" r:id="rId552"/>
     <hyperlink ref="G554" r:id="rId553"/>
     <hyperlink ref="G555" r:id="rId554"/>
     <hyperlink ref="G556" r:id="rId555"/>
     <hyperlink ref="G557" r:id="rId556"/>
     <hyperlink ref="G558" r:id="rId557"/>
     <hyperlink ref="G559" r:id="rId558"/>
     <hyperlink ref="G560" r:id="rId559"/>
     <hyperlink ref="G561" r:id="rId560"/>
     <hyperlink ref="G562" r:id="rId561"/>
     <hyperlink ref="G563" r:id="rId562"/>
     <hyperlink ref="G564" r:id="rId563"/>
     <hyperlink ref="G565" r:id="rId564"/>
     <hyperlink ref="G566" r:id="rId565"/>
     <hyperlink ref="G567" r:id="rId566"/>
     <hyperlink ref="G568" r:id="rId567"/>
     <hyperlink ref="G569" r:id="rId568"/>
     <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>