--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo) nº 17 de 2025</t>
   </si>
   <si>
     <t>Prefeito Municipal de Serrana</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de direito real de uso, com encargos, de imóvel público à Ferraço Ferragens e Serviços LTDA, para fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo) nº 2 de 2026</t>
   </si>
   <si>
-    <t>Altera dispositivos da Lei nº 2.313/2026, que autoriza o Poder Executivo Municipal a promover campanha de estímulo à arrecadação do imposto sobre a propriedade predial e territorial urbana – IPTU e tarifas de água e esgotos, mediante realização de sorteios de prêmios, como meio de auxiliar a fiscalização e melhorar a arrecadação de tributos municipais e dá outras providências.</t>
+    <t>Altera dispositivos da Lei nº 2.313/2025, que autoriza o Poder Executivo Municipal a promover campanha de estímulo à arrecadação do imposto sobre a 5propriedade predial e territorial urbana – IPTU e tarifas de água e esgotos, mediante realização de sorteios de prêmios, como meio de auxiliar a fiscalização e melhorar a arrecadação de tributos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo) nº 12 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 1 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora - MESDIR</t>
   </si>
   <si>
     <t>Autoriza o pagamento retroativo de vantagens funcionais aos servidores do Câmara Municipal de Serrana, referentes ao período de suspensão imposto pela Lei Complementar nº 173/2020, nos termos da Lei Complementar nº 226/2026, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>Thiago da Academia</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO NOME DE NEUZA SIGNORATO DA SILVA LEBRE, COMO NOMENCLATURA DE VIA PÚBLICA.</t>
   </si>