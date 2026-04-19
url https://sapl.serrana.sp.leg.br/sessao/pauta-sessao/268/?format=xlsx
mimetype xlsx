--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -204,51 +204,51 @@
   <si>
     <t>Requerimento nº 31 de 2026</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA CONSERTO DE VAZAMENTO DE ÁGUA POTÁVEL NA RUA PARANÁ.</t>
   </si>
   <si>
     <t>Requerimento nº 32 de 2026</t>
   </si>
   <si>
     <t>Maria do Tenório</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE OPERAÇÃO TAPA BURACO RUA VALDECI BERNARDINO DA SILVA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>Requerimento nº 33 de 2026</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE ALTERAÇÃO PARA MÃO UNICA RUA ERNESTO VICENTE BAIRRO CHAVANS.</t>
   </si>
   <si>
     <t>Requerimento nº 34 de 2026</t>
   </si>
   <si>
-    <t>REQUER INFORMAÇÕES E AGILIDADE NA EXECUÇÃO DE EMENDA ARLAMENTAR DESTINADA AO FORNECIMENTO DE LANCHE AOS PACIENTES DO UNICÍPIO QUE SE DESLOCAM PARA TRATAMENTO DE SAÚDE.</t>
+    <t>REQUER INFORMAÇÕES E AGILIDADE NA EXECUÇÃO DE EMENDA PARLAMENTAR DESTINADA AO FORNECIMENTO DE LANCHE AOS PACIENTES DO UNICÍPIO QUE SE DESLOCAM PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>Requerimento nº 35 de 2026</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a retirada de entulhos no campinho de areia do bairro Jardim Amélia II.</t>
   </si>
   <si>
     <t>Requerimento nº 36 de 2026</t>
   </si>
   <si>
     <t>Solicita ao poder executivo junto ao órgão responsável, a retirada de entulhos e corte do mato no campinho de areia Loty.</t>
   </si>
   <si>
     <t>Requerimento nº 37 de 2026</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL O CUMPRIMENTO DAS LEIS MUNICIPAIS Nº 913/2002 E Nº 1.890/2018, PARA GARANTIR O DIREITO FUNDAMENTAL À SAÚDE E AO ACESSO À INFORMAÇÃO.</t>
   </si>
   <si>
     <t>Moção nº 3 de 2026</t>
   </si>
   <si>
     <t>Protetora Rose Storari</t>
   </si>